--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517ed0ed4d4603a785557a5e70f59d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee97b35e320a660d8d093f209f6d822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49517dec10ecb090a6bc5e01e7a173eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab553e6b83153c2b53a5b37e6b656564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de481dee3c7ac2b9e52ce2867ee115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfe2c00c88e55ea2e203501ac8fc8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2e3fbc2a72cc9a1cd45913cb8b597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a3743f8ab382653a809d95fe92c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861b6a1842607a04faece102b71839b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda33d2c706d1de3df3fd3777c4743c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8db30a1b9c68a8318a4afbc32ac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b9d409f8b994b0631c9c46a3563b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca0c5317d23547e49920d5a72014313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6548b3df4b09a10445ce9cbe186ada14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8352d022394c48361cf7a2359c3a40c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b889097ee64a81fb3709f1243d2923416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947d92689dca52d2423f958a223e05d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f2470e07410be8a301d518459960418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796aae6599bf19ca99a2b35474ed9b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e65da7ae6bc8781ea7e5c033b8df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06423b5c2685fcb60c46c3987ae1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051763e791f0c201eeb84133cacdfa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c042b409739def0ed1d20c1148349023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad809eb0639c481ea676067f4089a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6db697ef82097e6afe6ecf17a66ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2c21ea922aa8badfa4515c2d1600b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49178f7d5b805b95e189316d86fc1fb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87322ec02a24a78d205ba5f96e6d9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193540b0f5f99fd535c304b4a45a51ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b45b58e29e5adc9c200ea07f7752530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d2a7ef65f9f8f53ef38144d89c1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614ea21f105bce82f9e4bb17d46f9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c89332581d1bc4c57f6274863f4d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfe0116c106c99f09e5611bb95c8ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70cadb34f77aa81b099859ea96b3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e15400eaadb5cd9608f560b285e2ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaebe8f917b4c9c8949c7b59e40d1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37066db9fca0f2c8211dd92a56128e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dfbf3fdb8dfb7a940706a3abf516839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08434d47250b21c704fa260355cbaaef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e4921a208ff17ceb903c60e0e57ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed0bbbf71bbed33314ef44cc2020d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a7451633a11ac7523b3e3424b50543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65a203dc342a9a242c38582f585a6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e824f26c9474bfed32576ea83ea7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc50e96974e8ead7d3819dcf9a8e1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2247ac56da4ca26aab83bc0478d6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb137ced312ffe0595a44d0c4c5678448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d2c691e653ebe81e156a5610c696c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d59105c54d96d433bd0b4790f52050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e8b7e0dce0621f9abcb56c859a02b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaef6d00dee1f1605529e5d460d115552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca46c87a6cbe39d059ced1b2f9403153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c018debb0c879618fcf1b3c5b6822754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a7fe0189e7dd300f579cfa883fb5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96189b23d2d49b7f0007c4c425bf4a1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815505e8c86eb9d4c4d3571ac71a80657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc69d4e8f7fb2499035c6587fe9c6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be7e468ef50409c217a9d7d933798759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8194cdff7b2c29f3e039e6b1d5c8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aaddbc8e16802c007651a762f65cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce48d2306cc9e2063d1b992b65ae962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0aa8baa94127f47b85ab5617387ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ec7c3f7ca37569e49c6be174d6b6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b813b2783f89688cf5a8883276f491f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931838d0df514f9918d4b268e64c826b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa5446e6eb7ab0ff7467e2950eed267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a8d97fb167b34457e24949f816e2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924857002ac0333d1476609b6a6de68469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c674146b82d2999f60ccd5a1117fa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef63f2317a64195933db2b180dc851c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b2153b2c94bb0048792f57e7ec15172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96613fbf030c2e0b1a3194c25aafadbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847fdc88d14978354f1ef6a42acf48074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6684ef90f7e2581388c7fa59438d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418886704ebfad65bf3365171aacb4b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158365bddb1739cab300a47d6ce7850277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bdb355996d0019935dd68157b4e3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e9c48e2dd301404c67f6aa43f1d7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1b86415dce16b1d1b050d1c9755480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999a0ecdf2b119e9e4f4584c52444ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9a0313bbbfbdebdd61976f53e24d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ef9a9215bc0110e292ba07679076983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240011b0442c9baa72347e4481237ead84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6350b3aa879c11c008d2e7cd2250285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11debd645d50e2a9063b83a0a57f5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e58375377e5fb3f2cf385f386246b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c605ae642aa17460c395fcf81314288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d93393dfa002aaa0ae4f154b0db17c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0745b8e10c6159072aec8b854e144890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a465ae4f7afc48fe0de7d5eb94434791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84dc85876a21922ccd11778c4b57592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf828289c6eda7e44cf0e00c120bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a594d83f6406ed8d78546b48fe5f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605d84d352a253eada1f21f6c9473d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371be5156e6c6fe70ab34f4f457b94796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa470dc8e9415e3789fa2f1a40f5b00a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1503af0ee4f68e926e0cf9c251412898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60d23513899764f4980bf2240c491a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a70bb44fd3d6cc39b6f51d68ad93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d65a69328b2af1cf570a0086daca1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a102485bf2aa84e00aa3bc337c26d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10246b0b4ad276a1bcf851aa2802fab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a4d349ce498c2e1f0b1b5e9508105104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d3a3097433594e4a29d90395bcc11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd6e31b989ae9e900fcf2ffc32f6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fbacfa6914628ebc125a645cc3a43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f49f1408839e68ffb753075c36ac0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee02fa660bb51df8d4b611d3862f7d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee08fca5fbc7dd0d36bcc9386eb27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8e8afe9226dc9cef4d5478ee60456111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb71093d977ca7878bf0ece7e54be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2916bd88fef9e5852afee207b51c07c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860131cd624391d9adbcc03a783449f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552709f79daa1f91645728915f8deb09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07c315994e6af9b5b1ee749cb940be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f52faf01a7b230833b727796eba5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0b2a024d69b2d2302cda02661e32a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31438264057860160866fe0ccfb86dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa108fbce305e2194426c7762f706120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba833a5e29783f176c54ac903ae359b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304d0c3c3ff7958332fa347d28418ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f74a4d0d1452d3af829c63a150bbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5ec03e9e98f10a5b0922de79caa69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd620140b7c2b125a89176854615daa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7b1b5beed5c4ce7052bb5e45dfb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dc375acb108571577d11b40ed169d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984588704001464a5b06684bc855da9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92387abf572c1e55690301b3bc935f94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082350a1112bac4be984810b10b4bc43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85cfa6b8aa0c41a4c9504518302ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cde5b28d6a8716cb9ee1fa7b8778c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21014fa7ee37447478008212b15fa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12482c56e8a3e4a7ae19564b173e63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687b0acf259cc501b081e5eaa4ab724135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cedd48bb6a64dd37f8ca109312e20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba4c89fd99457c5b2a9569c9e535c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d822b26294bbeffab30e61ec10f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101076dfc1758b66a66ed81c354dac5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd148c3f791240fdec66dfd2f9edc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1fd6795833da35d7c4eec39f3d8da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf9f2cfa89cab6280acbdfd428035d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3284ab36a35f64bd1e729fe231b3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234b112af2dae1935f927af3b7c406f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebed6d8fbb5011b8ae09721f51bd2f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dff795b357e2798fec062108583dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d192dab8508af5eb03a6fb3a408e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8822491c65d4fded823035d6b4c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa4a964fab77ebe6b0b9b17dc0de6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138db48164fd2fe4ff8e7c5dca9508a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69516f19508c3b683b8e3fb409673200151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ab5be73ba6cca5e717458ab516007152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973ba3bb7cb74a1e838c48236fb6dec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ea0aaa74b18125fe4e27a38c43cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da0880baac5091271a5e98df6aa9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3bf96a6a5c8eb691d5df83645da9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f52cdb73ed156896d0f51af612cbc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b33d4b71c44c4887150f1199eac20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845e07c51e541a5952df1014581ae25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32142a5cb05451b465d13c54284051fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bd5c219425f5ee311ff6fe3aa7c11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204e73a02e1f4486b9b38bbb95b155e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3319381260b01f39f780cddc6a0988163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eabd81d795271235d5fd7cd5fba7e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d2a8717147d214acc433c8a95cce1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460781df0973e89b5e1548176291313166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a008ea2c23b59f0921534ae37f63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeee74707bb6190f4f5425c3ac92744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738038a463b7d82b5297c1ba85ad9d40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d196fe8d232b92d95787572f4cce28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916de57c2ca1141711eba3c85337dcd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dba57d2227c5e6bb7557d909c100e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef0f948156197d7024c64c5d5a528f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6070613f9eed43b1369d00c6adfcbca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed7d35b45a9638413f6464297742d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c775753456cc028cc30df2091b3617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7215c2a84d53eb5f01a00c00321de4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2987de8663eece4e903efc1603336a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76db08af41dc5d1a460071e8ee748179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7bf7951e3c71e293e66b26f15169180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990d196a638810e00cc28f80510b30f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7fadb3f638d8d99ad44f889058aa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10f6709c2e1c5909ace8f73ffd77c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90c3e4775b8f5e1ce8ab311e128f3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac8d13347f8f6d411759fd4848b445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be6b767ed0100407de0252bb59ff146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73369e8ca471b27141d8525d2d9718b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb87ba54ce0e1fda0c2d1e521442c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80760534d37fa3235b50708bef8afa49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e542fbbeba73572fe51e119463ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e307d8ef5afc3b98256d581cf20f6ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508e311448d32572d3ca778847f18e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab65a0eb02b2734211be1dfc52a23513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198037f59d8ac510fecb49ebfbeb62cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfcc0aa754bed7b542ae97a8cb862215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017f76239c1658a0a16271000645ebc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01db4189c8baf5b5fd937bf9c1f12b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e3c3d299e3e32b4769036212aa03e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32109c81c1412ed582e7500adaf85d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ec100f1f40e734368e07480ad7a5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df22355911cecb54c1982f0db2eef9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a59407847195a80e723297b7502f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6541ecacaff807e235ba53251342f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58396e67b6627e984ec4bce2602d2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229fe4072b385be7a32d7ff6d92e51b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687016820be7bc72e5a91e2126ec36b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542ebb7ad89b16a61d9b6e5b4805d4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec06f86f59aa6eb94d3b241dc7df9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6da5ff4a9408bee9d19189563d721a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc8a7c34d6731cfacb109b8496ab930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809312e90bf95d16ef06f92ffe23c19f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9231587642836ee881f90c5d79e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b74eb2db3e452414951b61295e44333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd685cb3c102b78d0220808e40f8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8c7c76f8cbe1ff34579071b5c2d7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017064ab6b0a34220b39f328bb1570b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25e01953f8994e0348645512390b9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520cc82a1ccc58027e6a9aca333cb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc6fedfff00e58d32b5c5cac56cb3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90036175a2bfe72d4d589b28eac75fb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ef34dc135b430af350f2bc4542da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf62efe5913851252a517ad8dd5441b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c830d58fb626c84da72b3abff8f31543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486f4d19aad04109d69603454e3dc3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd24973fabe822d6cce521fce0eb0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee72656ce0a862120e7639c475065246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368183bda29d7371b64ff7d8c0723c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66137263e204630cf4d5dc1569a56c3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259a8103d5d151514557f311f0b3fa549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c60f549445348a354f190db07bba050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117aa3a2e287e41fb1330d7d4629e0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db3c82cd08d2b549bed6bdf4d33d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d23d38a2956622c1286b051633dd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300777d9a2f4513c86769d94e8ba79ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5bc466b15d48d0ca69e661e429b9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e303b8b200dca058ada928dfecbbce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8286d90d4a2c3f93707e5e8241815b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911a7b8e457035f7a8de9de83530b1e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39c4c0ff58262a53235f3b4cf2e7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509cea6f8185f51666e4dfd635049a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340f2049c7d734dc9b75c32db11cc4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b023c10f5c785a71e6d90c5fef53b1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41395fb7dac4156afd4a0aa40e4e12963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41717931501eb620ce1aa9508b4e974064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81986aa76836b9ec2231bf1350a68165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5e567804cc3acca2d9b8fbef046e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13b8b29ab0fbcbb9ecb14ec26f52c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96919948d228bc1e998645757a5bc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593fd510b3170f261eed5738b714fc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76926cb853ea925a3c5d9e0313c55cc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a64a23e1e4ae1fcbe8d39e7a15155071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030be3188a37b27873fb7d760b65d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce921377b62b52ee2ff76a98a0cd49e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9240517c13016ffcd7712c379812974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05db06d0c849efd89bc36afbcc68375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d9b1be30301674aa96e7213dbcfbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953249d7f2aeba6f07f155c308814b9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c9d3392e85f55423b5c647091c70a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b4538c472b12728121092c376e86a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014811df58bc386a9b2c756cf03a012880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f1d7ca09bd273e2d7843714cca0c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713eff378154d6802027d9a15488df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de4478b8a5fcfd97c36e655bcaccc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b8a28110bdfe6ccd7ece19f8daa6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f6ee456ffcf0b1a1893c19e5c43b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e315380104c2e882532b62378b48a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39a6d82533c0a2102d2de283a5ffc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2544ae35513964b33aa337f9342888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9378a01526ea1673a256c02fb41d4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2d51219633ef5c205289f7672de2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d74067f1cce6b08b4f2afc334aafef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e787356a545eeaa13beb457e82effa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf9ae6659b65003eb65c2b48909bf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357dee784077e9035c7671add8e5d1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4277f079ba812d00b77ed258bbcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd92c6851b9350ff1dc2b866f253a9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e381a5ed8b4d02c44be286e14b80dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b3b6b21d189f36c520bc27d9fde4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819c6953a1029b980d997c4da2f821799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2876de8356f9e6d5782b0a32b7909e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f84e1cd09c460dd1e17be946968277101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e229a4e2acb16bed33a995eb8bb2c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a59b452b5eb83b3ba19407a4b44709103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1343b74911f8336d1208154439af42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf84d27f860d39202aeaab38a631a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bba2b5b8029db0f5de074e1a2b50d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf7aabc45af7a1278e1f260b86db0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05185702b0687f2934870f1c54f0fe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46236aa262b47e3bb697121dc99e8f15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4a44e02a05e3894aed160ea88c92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3ce73a440e3d1f15b8949b233c4d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9108aadab3c913a396d7d04ebcb87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618d5a705d6aa5d94c4b9d002522b6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b6368517277d9a1ed068063dec9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258cb571fc6fb06b5d4dc52cad858f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1eea38c6fdca4f3890c2d6ff2bca3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebdff73f733c4b4dd5544aab1afdd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552098c478168f797b8ba43b6ad2541118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4797d382ed54695055b6773550d3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0587096839141f57b019dc02ea9072120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e6c291a43673c73b7e592984a8c77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ff4274baccd898d6bd974935e3c6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466717ce2ccb605129c9fac9b7c8bac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db99e429157d47d1be7632386e095d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483bd0be9a8c9d7c3ff5453b4ea45d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90237bedab9e74c6bbe6d38c7c1ea080126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d924934d6f8f55d05f2c2ab83d363127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dc063a62c1732991412666584ed47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27f79f3d79416cec2f04d1ea5829cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51970814184ac0cf2c4d1e0dc3f969130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f6bf15af2c98438b845f49dcf766131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173e4b4694bbaaeb64721d7dfa89c6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d0259cc96a2c5184a00ddecaac3e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5a5b0c0bde3d87c977de9d9706cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e50fb64a04057414aa4255dcdf62c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a7e82261f9ff0d06d5b9d60cb256d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa80079f638fa69f59ce49b7484d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa164cdfec670ad7faf4164f486703138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601ed69ae863853a0c184257f62956139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b832f8958322e30fa8031e872b9c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff77dd7817afd019a5c2034a234c2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52bf2138afffe9abb3fe7f392690e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377bf6b274717fb1c4467b373107c19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582c3d40a1c52904bf2764e478c324f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d38c7da40dd8d04398376ed110735145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b98d4af265804bf604a3d91bba119146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860d441dd6b296420e8d74dfba24a1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa4b9d938edcfc3373efd7dfcb82f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c834ac8f5dc934a8288ee12bfdd964e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32cd68d15cff90505d60c4e0272297150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8b5fd65587a748bd66689c30853a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd5f0e0c41bb5583464f2c8586de29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a4799a50fe7973248538e8945351153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613e2f0e6e2423f2474415c2220c403154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8c3097e18a8b1d97900f361ea30de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5c9386d1e1f7ea6f03ee571825db3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a61c68b370dc60e3d2d389161d984157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838f7a15f3769fde2aa46ee3b1f7418158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adce13883bb86d28a1480f9159b888159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e7f597fccab841cd9310b87358911160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72304011752476edb79642b9371e20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143ee450fea4dfff13cc70a82b3270162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefeac5c8e26eb09eae04f25dd9c25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e404778fe6e78dd2b560ad90ab89a84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4d854379e48d9fe56b187d7367412165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d404c032bfafd2e983562573cbf028a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d33a558e194778a8c39275e87b141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056719ac8de63021f43d9385de8a727a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c1973e7775e6bbf54785e25c9e67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a217a4fee0a7c0b05539ca914546d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a158f4e0c979d9d1ef65839eea09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b2dda2658327bfaa37c0ae63d8637172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58f8f7155f24862674771701a1e5a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9818a9abbbc4396ed076e91ea7515174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>