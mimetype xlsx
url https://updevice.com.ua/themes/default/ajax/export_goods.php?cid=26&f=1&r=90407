--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52c4881362878732d8985c41f6e82a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6b1a0e19c8b8f3acc307199e8f8242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f7004ce3997017650ac00ad19ba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f5f134ba3cb1300e0d14b1b08e4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f91fe4c1fe3cac2057d1c1c3d5525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fadd8ee24444f8bc96e736a345cdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee240aadefba1e5463160ced961c2a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaef7f71fe2231aabbf419b9adcaea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb8bdd221c797992c7e120faeb3379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53715f1444eeca52b28c16a9e537c2d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a94e1fb349ef73cc22a485c9f102a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a196d9193a7ccba09eea3645443921c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7a54d4460cad3e519051619ef22f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfe0845ec98e50202582536f8bdad914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984843d142273decf6fef75bcb3f3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025dd8242e7157f75dd91cfa9381acd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd05ba09cbf2634e80c7104851e88517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07ae5166ab04bbea5368141d621e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd08a6d71b54691af13886e2676ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3d0e94c675129d6523b3be9ee7bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e789df0593384336cd212d4daf7d5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54160a1fc4c98db4e46d7dfa392fcdf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea313ef1cd67d4c93bc8d91bcb155223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c91f95cc2537103f9f829971eeac9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec2b0ee4ad129a10ba2c159e8adbc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ba01642c3efd1764e783d6c9ed1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c5ec36d7792798dad9c87ace896d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da675f08b66fb78f06f3fc63e98014e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6986bb7669564883c4fc8cbd6b77b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a5109fa3b298586fa43391bb9670930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f92978ee60ce3b646c4fc2756a3d1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2374b3580a6c93f6bff615dbc89232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511c11ccf6735d82e6ec1793a47d6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdb984a78a886bbf063b3f00e2ed5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1bc43afd11e8cf3cfc1ef998030ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3774288be9309eb5da6bf71f572b98036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4d8e7f9319e6182cadaa8c408c8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d18464bf0a984855eb99081b805038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789c2212a77ebbd92e3c58dfb7937c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbed368b69df2e8052194b44d59c1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8304b8d004974188dc5d04b23ecd8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd5133495ae91adbb5def55aa8d2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955cfc8bf6915aa20de286b55a8fcb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fae5c31e6a28c07704daa6b18eadf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413c87b75273898f07c721f7896563245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765687fea9b22d8022d0158f1c2b58d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b621b9f3e49539a1fe3d06404c1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4c15963a87db9b7dbe6754475316e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95348856d45e653e801488609228f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca170f5fb83ce5ab4059aa2381b87f2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50316775f496708b9dfd96e1cf38cb3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8bc3ba5602e34552af62476e7dd3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a97089fef16f79a79f02f51fdbaea553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243a7c2161bdcdb623ae7f227ad0c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01458e4e8d6cd41a474d033e2598b1dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f80be758f9105ffe23f8e11d4b4cf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad8341afa7d9760d9f2383eed735d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0bf3902a4f9fc0225ecc3af350f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c46a08c409bd698f888a0cdce52a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b6448895f01c88d22f0770a80956860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b497f595dee259a47ab3e0c863004d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225856306a9f440f81be3eae8fa99a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce626adab9c4c0ef7dd07fdf3ebc7fe763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d6fadd026a012a1c371682912135f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2028e9a53094258e34ab6ff4a982565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b3604f9a908044827b843cd7aa3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a021d5878251518474ec6d9b88cd3e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c4e8658dd5c6d723e17cb4f236ed368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c0adf8d41e0929b5a62b53f532abc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e249bf04b10ec5fe80997bc55c56070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a9e0aded51648a2863e307b7505da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc5e9a4df6c912420174398e3d0a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78161ec1314520858191a8a874fa58673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b79494354dc1cadbb8642afad2ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6127ea6664a4de30d10b38d55234a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57554560aa5f9b92e5bbd5b93dbec176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35532f762a9e7629eba85771c0e595d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867094c1309134c1eac2fb5f166b1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb5e647d3667a9b9e1847a3c93f72d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e14acfd6ec4ba22f6963251b45cf4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb16f84a91d762b54943002d21a89981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c2709ba7ef7e720428e0d5a7597fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fdade979e0b7098e56de8bafcd8e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecae45c40fd65177c08a60092ca333e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a006007957c2497afe0a2eb14be34a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c29303ec0be373e49c7f81048793b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233033c50c8fa01e83b76b3db3a22d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0498db85764f9a3cbe414e15e96888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d8bbcc9e305bd1af408088fc6e5ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855859afc7d1179ca1b90095ac9b853d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c5b4f52c48f07a3cf51ef97302fa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd75d7317520125a558eef799c5449f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7175ee5b69b2d86cdff8896f88396293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcca42c25c100e2b2fc6a72bfe6313b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ab150b99cc170a0dc4bd30ee786595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ae4ce0057f854cf5766324de109b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e7afda64e02a8dc3f9abe0144407f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76854b7fd88ad40a7979bbcd95addcc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96818e2d02b11682c78c8db1a7bef199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcdb75ef51307a4b9ea4206bcd1107100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacecf8f1d268d09d7bacab4b865ec3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded734e4bc11d5bc487d4379a7b24c04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42123c4bdeca807ee6977d7db2eb6bef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef13e19d5ef4a1e6c2a06c3eb37c38d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd1568e6274fb3bd37331682a0bec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6eaa2ae629d91814452ccd90165e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab5ee590dd8c4ce4eb16023aaf3fef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bf7edb8217232115affca462410ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398ff156a162da07b9642b35b1928a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1297a1eabe2fe5040769912b555fd51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe12f254cc0e52a48e8a3fb47e190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02732953f7acb89c1f21b4103a92c830112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51bf6675a8200140db785c300e2982113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f10686b278f2a3affb93c01981dee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671775e2725a333f600554832e488f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a27722f40a16564186f0c1c4972b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a8d1283257d3dd2d6eb2f3ce07336117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99671a55059d5f4a4d48c1a4e75c10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c31411816d6207f44d7e5d818a07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04570c3bb6f0e34b93ae16e871b0301120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a68b2c0b3de00e7a32fc99f1bfccc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e711ffd04b8d99554253fe4740e134122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e9ddcbc99a049dcf7d236b4ca1d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570f1278836c93c89be1615ef0dffe3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71456a95df3e508b86f3a800808037a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e064d3611ae3692e0511a36c189ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf66d110c1467281f3c4ca518a329a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ed4051a54a21ff54ce72ffe698e6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504150555eeb38bb1e9f33030a1519f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d3f8836c879094ff8eff1287b08ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e89ac5d62f717d048d6a17f24487131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498e42cfb4eff0dd27777bb193f196132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c5d4fe28e386641a94612fd149aac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349afab3e92f9d5b092cff3c1c24d97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e728c0be8daa697e6a7d9c753fc13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e85f7432fb1b80550b511feb1f99b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d2720553c9b44e0677b7502c51077137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa664071f811cec7c02a222821534ac3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4f29970187be1e46b4e9c0feb289e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf075f4bbffeb19edfe5a3b0084d3ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc751224e7608d13f10daf9b3df65eed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef2797bc8adacea050b6deeb27b254142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dec9635e94d5ab90137a9270b1f45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e6c49d3e01bf5b2a6b20d207cf3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a387918d9743f6150911a21291d4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acf63f1da5b16e87166815e11cee16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ed9793886f60cb4e08f525cd10d55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254651197c838a660556194d6203684148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5d02fb7abe9a7a3216ee8062c3130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112659867465def1ba5333b189b4cc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bcc7fb4c8380823792ea7d6bc8360151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb52a790f47e888a1474d0672f276dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81a5ab6d873f9d09edfe4fa5b015bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1177e42fc95e1a89f39fa20a1550c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ab59c6bfccaab386f0e4e0d75dca7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcf0c3f0fb3199743ed7b0386e0806156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398ec9cfc05caa2370a15556c2b143c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d4121e5c7790cf0ad332e52535ded158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492d8dc730e444743c07997e6549d27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97d34e63edd0517bbbf448f12a5001160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a79446761b6c545718e500c757ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec3492cc6b29e9285b92f9e6eddff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0644914a3ff59a82424d0e81f07df4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1ff6c95ed40854482fca6c38950dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e59e6fd766d7ea2658976e544227b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c203d148749110d456c0c1d07eb95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd86eaa3db612b8ebc6598216040d33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2a8f5c2c9caa13f5a81b845a9c68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bcdf164afc4d983e2cca643e8cb0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355331ad2b316cf8f180f85c2419b402170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5618ed448438a047857a5930e34e0ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee81c54a1ecf6a1bb9390dc3b118743172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b2a2735f8c99c58fda2247ed9b07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e0a1807153b833ec51caae379053174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c5aed524e9e32429d3669de833a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e2a789c174d4d6c11395cb5f2a2ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e32ea4114b59b08aae7c2fa53149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbd3b50b431bf2e76c34ae48bed82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70012c7c2445c9095545d6998ae423179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc3d3100e0e32877ebee0ead214993180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3192bf01bf7e958005f0e276982a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58568c70c85db05092fca8f3fa4756ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8adb1853995bda5d5b1983fc4b7bc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0a61b71a6db017501378e56c3cf634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a918dd1567ead9d43250ac96809af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb380183a10bee4c4cba8bf3fd56914f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444724256ba0b22dbccf1ca235a7b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8f4b9810fc5021530f3939776fdfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698773a8bbd12e2cd520ca4073f8a9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839876f7286c0dc0b3d18a87adea49ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1625953b2f329c2fa8472d0cad3cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda323061c9157e46b22d9252e0baa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17ec154034d6af84e742be4c3ba97613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390968d321250ededfa614281c3833ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72b006562377ba164f84ca0e7731915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a736be4f3501f3139e3d7d4bd010f7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc95317002bd6ad6f0625a2b540597017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092478074fe05dd9ac3812f025fef88d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dcc9ac46741c6fe2a0174fa8b88d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69277d3a0ff766185eba9e88472b512420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd42eb4a12b5d9d1c5143d7603d942b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41c0219ccc8634de271565b69dc5aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a643d4f625c502801e363c549df1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14236fc66845bb1a40b0a3d0d30e32224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a30ea4e22dd27e6d03de011d0948825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304658fabcddf404060500292e57d1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d295d6acae99cac823eabe9c225527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73d478631209291b9e1fc0312a9e8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e348f17d12298e8223c3626765a7dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfd367150114974469b2fc3091d83930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c581992a7c4821111d7d1e23923f1dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b098ebb3ee8cd21f753141a18c8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af4c9aa8e5968575e15e33c9fa1ff933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0f39bd5780d4061812981cc6b960534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac545fc92527475e744b0793ca13435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c94c07f7d370ef92d1c1f8e03d640d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543f3424dda4e5c740850e85cb1834037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb2442d98805f93bfa80bce1689f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea5b5fb6ec1971d5476cc55d5250c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8f902add424c54b9ceaf81e52c6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cd7135ed89c7bdb401724d5b9991f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d1858ab142d775121b5c985808ba442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c3e3e750f147bbb3ad889a3b8e3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb183648773eb134337296a2dcb74c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc11a6f90699980c826ba589f736f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59147161826464a11e79f33a2f57317246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0969557d6d727b03733bd33f06aa55047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6376e8774bde38830609c8dab9970e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c10de135baaabf7755245dacc8bff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c093d8da41337bd34c13734d15d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816424dac4e0afff53c60d6c446c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5a724199e205a711b60bee993746652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63529a52460cff42bd613bcb51198f3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b6bfdf355de8ed80ac0a3867bb78354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014559efb4c5fa6a078111fe3978a6a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d357662b91ee0057902555ac9b0f6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47820252ae083b3ba5e90fc4ade8235b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff3eb2b25e482aa1e2fc0f70edb5a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd32fb6bd7f6814274f6ca8589f0f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a14fe1690120ee29cd494ca86cee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e84092d5e9ffa0cf4ba86ece4979f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e15bf3bb0038c3d0d950c1fefc3a0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447c629cc3b60a7f8d8b13f1b54648a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8d64e2cea441151cf0e749767cabf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dbc7269ff01a5052fbac0d8c0806265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0181b8717de4faa3bd54af0a72b1de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27837325fdad8de12a48129cc9c2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c62089366b177bb899052cbe92721d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595c12e1d92d353f99e321bfa7c7e8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a33bb9d27788eff2709df6f4f3b1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2340c5ad9fbfe916d7ee4e3546e6ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc62a83f527a59c589f0c6cb4689672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673084f06e775e3f1eab84f8b9eaadd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348453950d6a3f7afc2d07464a8346dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b558a1ced18291fdb4b7fa1eea4aef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b987dca5233e7fa9ee5094ccd83cf8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eb53387cebef2de3da1c6a8ec679377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9d67d365b367f7c9c5d9db7b0972878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ac1b921ad591ed5f3b39894ba5ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d905199ee0a110ce3cfd1deed43787b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb55bb985fa7dea95eddb5253f5622081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e8d0501df50ba4745f82dae42c9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f93edbf23ca10570a410a05e80d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df9620a838359d7775b45ee922543284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3104a4730919dae343ead5434d8c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be021f47d1dfded582b6ccac98405e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9a211407637681e4191fe3a55fb7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bb8d807239bac4b3f109f1d6d286088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41ccc253324ebe66a3962f286d6c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779450cc5e3de9ef92cb70d0a8c83d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979885ed555561b8cdaa6e2db2a72a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bfb6be36c3e56537c1e0d4273ec0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93322c30365bd2b902dbc9beefe8d67793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded0b75aef54529f6d44ae00f371a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c1770dfb257108933af8a7fdaca9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0386e89d9d77b74d3636469fb7ff4bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea0da4a72af9f699fde31dd4322dfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a649ec3829a90c03419dd15bd20d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f167ddd5829debb404a4f35ac12aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c80bacce5ca767147b58056a8ed768100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0560833c00f7d6b9fa0a62632ed703d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba3dd9246e0a2291cb5c4c0fa801b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ebf556f2c4e6e88fe6e46c0e03039103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8de1565d57959e8bcfc788d9988138104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd678f8c7136623335e055528ebed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031f84b55c7c36ace401e6cc45bc8c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f41010f431dbb9af28e683811b2fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f4328c36b5488229b3eb006fea03d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bf925fab1cbba57bb243b9fef1381109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b28257ef9ca0f844e793503ce9113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819cb68fa96b1a3e586fa7a8dee6a19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf499945dd36b7d09f700ae51c57c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d392b6daaecde34cf8d67243636248113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624834e455ad571fda5bf98aba8a962114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b6829d97abc01f71d91c7ce86a54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefff8d463a008559b7cd9c979b95d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a57b1f4381ab7afc715be5f844823117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c62914eb7c8f84b2b71fa576b18d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbd421247936cbb79403fd8a93f241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647b00bb4ba993782a4d0ae1dd63625120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab766f3c563d1d2236af40130561af9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33040e6551dc686bd2a539aca25ba6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9937deff32fd6ab0c051995138a54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f955bc81a440cab3bfacf553423708c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a3c18894ed7d3f7fb39f7eaffaa31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001046c8af2b653581ccaa5b7ee26ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb3570f8528183d471b1eb5a0c98f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93fe57e337bf28364f58d067bcaa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f972b95a94714ff21d08be32e134636129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ff884b549213fc08d35b21775390e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467112bb1fb600aa1f67141be27a856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fbe5593f8d6298eebba1b07393b68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933f566c0263407022fccbf4843c23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03102ce3be0a67766a18699da16d52f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa35b9854abaa276770e1af51bdf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f330e0c637d3434d4d20334609b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ffab8a54658bdbbe4a514b359bf3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6501b93a781009118cddfd4ae38a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb37fe4be908881728b8b61a48c619139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb71b807e04322259fa9deae8710bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed669c7ae64c70d32b4dd5010114d81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fac776068556e0d0b95b1f8480cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57817c1093ac53d5bf513764fc1ddce3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aab1686a64ae2ff8a914c31f7eb2e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c673f33c1513ef38b6d9dc1d2bc640145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f3ea12068fb9a868198cc5988814146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2926601e0d7f50739e1fc1ec951b1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d6c25867a7b7fba554fc9f6c373ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4c5669655605ffb32cb2329725c1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27693955ed8746300f13a83f9a648fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793e74b019094fae5dfad9861523e70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bb1fba11b0aa3bacf014bbe263c9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e3873467964e4370e1606e5bbd839153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03fe59f4e28bb1c614e307c656905154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6757a2a4d95322ac762f40316651155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599f57918fd1dc98be1f2d187b07e70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f612bfcc04a930b1a07ee2f2e429e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff7662740543af16c3c015cb7130e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ab4d2ab367c5b96982c7f4e9e6f79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc036184c0fe8f5e103d5a9911ac825160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa17f8db0caa0cfd8fbec734cdf7c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8be436b1b26d9d52bb518d35b8430b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd18ab884d21aaa3767aec9461c633163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5b462c79e1d37f171c4154e3364d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d68f1f179998891b58efede9f5a13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f754623819bd86b48e8cfc2497b572c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0b9b1f622c300adf9ebf28e5bbb35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719c3026c22e1fd0725700ff9dc48d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89db7e80773e159ee7a68f5457e64f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c59b0b0c456e8f8f3d86e3d60cc72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8019169cd104c449ec818e136795765171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b7e1fe39212033347d33ef1d91078172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67271bc23ca8c4ab18cdc220b0d985ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4568bd0de385a478fa5148d517a373d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>