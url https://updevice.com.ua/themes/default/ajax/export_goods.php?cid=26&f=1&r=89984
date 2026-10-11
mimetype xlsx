--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3e26cab35aee2dcb214b6e8a8af191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e570fc3810f1ebbe70d69fa967d45472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff95dc430bb73d0faf8060deb53b9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6328e033611cc895a71db37daaaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef218d7bc907e4d99b887fc92857e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e42c6ef457c0d086db9a8b819015f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad23792b5595e1ba990d5764b397ae17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7253cc19c33789211ce1105f41db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa297ef582ee2d3a1d2d5a4e731b9f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e00d71083843bb92363b1f6217f1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc38c0af6732f92ad3d06a5bd10b7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059162f729893bfd19a96a048b7d236712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ac80c2350a0f91f0e9135922706a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c3915f385056a03f4d02324aaa3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501aeb6dc3117aa5e2ff3f96db6f8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd74023ed404bfef89990bb2bc25a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2f073ac7f3dde9b75dfcb1bd2efe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2887397fb0723e46f727555222efae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8260f48ed48861c5028eaf500476419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec17663470c27be268ea4f841b846ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e4e882af1a5e7499a2cc8a33b140a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a17884b73d81c3e9207e5c1ceea7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9761decd5cfea1cb0384270d99a8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d883a1bd19566c2c9f2ef3a9bd0e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db41edead3e8bb48bf3e2761b5be525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4843d1cdc2c3c9d2413e228ca4ec026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c364ad9aa43fd8104e13dbee76e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff23fac56793fd9792a5ef1d9003628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495f30d31261e52439225d9853263729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42698a688485034e9eeecfb48fd514930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49864ce3beb8136caaa29591197cc43d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1c156f0081af2d09a8fd4632883432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574998e47fd3477d22da3e40dc0d3ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff535d0eeb4ebf473ec701e05e63eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9de4a81e202e0000dd4188c30a21cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fac1d794d9a63bf1403e953595041536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5646f4f5cb0c1b5396d3e37eb49bfd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8eb3abbeb5492e01e8ef04e4ccaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b26481d196cb327665ac9a4b5e7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a785e767112817694b339a1a1cb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976961ec8167e6f711a82ae1a26bfd1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea25cfb875dbfed04300828b95a792942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4adb41069da9fff4200a21434ce6c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6165ffea7c3af7327bc5f84e9bc19044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b01a82d3421b10c121ce4cd038e3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab045e8f2453c85e611d39aa8693a0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ef6f7e84b967575ead5afd7f0449547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c950a34b4d0a3b3c602c50332daa3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14b03fa455867f9abc6ca9a30700849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c594c0c6e3e33fb2bffd0f39d3bbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955fd2768b4fce306903fd2963b792151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9929e0994abdd128487c308e4da9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e144298862a388ed165ed5655a00cf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca757aa7a06f199586adb6a1bd9162254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211110d4d23798a1007eb3ced3e0ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caa85fd21ed1e1ed4e2ffee0bf518456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9364d24489dff6c71794898cab5e13657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319d9af34569c27092affebbaefb23858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f027a9077141d6bea2bb6e56cc59fd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b92d7773881a4adfd8592a4a3f7c0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a162d11ba9a01d02035da7950b24061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0e84560ba9c9400fd2638f5ff04762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8f39d3881112f6e927b60d2cdc7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130989a64991a6a1ac64f9140077a2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87781a4b08a6a3e316677335b39e5ae865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f8248a537b580f8646dc04a4d07366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b73126c9e5021f4650015e1b01f8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421393d8b7a9aadd80d29e1a5a53757868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf083c780085ffcc2b020abc47a7a8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda983fe7e0937b3d23f3005daf0cb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c45735639bbd14b8c960da330598d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab3c09dedf0987fba13aa8d7a6ac1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e63e0587c86b6150918526c7cde7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9b2e610f4353b1142db445e37ae274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b34db9bccbbf2aff803773fee7bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67bae3f6632f1633b331c0ed88dc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff20e2eec1289dee1b9e2341c79349c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72aa07ffe7b99fecd044980d8a270e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3522baae8628961a036b7cb48dbf3ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0351aca4b0e56992cc5e59bb91014380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17679daf4e257252bab3769ced2f92881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d747f791d059861f8ba942e675c9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32811870159b142d8bcc361de664283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40173135f5708abaeba715e74f50f36384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea80ad78c9e772eb992d19e230782a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303e12c10de32fe054d557abe65fcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3b0fff1d8650de62bd46676db55c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd8defeb5342a182be2025896bbced88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8acbd2ac954c4d44b5ddc987ceca3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f506b60529a9dd8e1ea08219c14a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b9a4183e31e8bdb0a2ca3bcb72a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a8f2521f5dea3d6834c32d89417a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a9efe44c88a653cc410d4327d3f9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f41dd2c164d628c8ab8daefb8901f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8aa47a86093be2882e7a03cecd3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d33fc7822d440d6b6fb4de80a4ed5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33e9b1cb0a7e551dde2d80b4cea4db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd861a50418b72be4846026b00fcc0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d0846d1bc29d02eb11b63f4340d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43556733355c419bed5474fb53f097100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ccc73794e4a6f0121a6171d23ba7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c685acd9e218d6115698de654080b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684ca0f421668cc81f6dc091330332c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db4ff1032fefd7c95e16cf9af4e16d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6e30934dd772359c0ae90d4b70e39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cc538d9ccc4920c1dea5709bee97a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee42a106b526b0e3fd047c21f3ed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48900c1079ec2175fa4d0bf6c2b74a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7e74a4817af1dc7b2183c6aa715c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454fd3e6cbe8b04dd274b997ecb7fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd309089d9b25eeb7ff9485000b21837111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ba41fef4212654be5c1b5a2ccd4d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495b7dbb64d207213731e6457bbd772113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec8ebdc85f7b9a196a22d2be3f25bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a8e1fdec0414dae2d398d3a163ba5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623aebac76c22946f8c8ddf2acfd946116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948b5b5833b6869d03a9fd06bd0020117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c6aa64332d8a64103a7e179703037118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc2f741903a3b0b6825bf292a905a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272ba0304d63e0d3bba1025780d742120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196bfe959d96b4d68db128b409939c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553830ed2f201f7cb193763ae234a45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84dfaac5dc8abb4343f2cc67dcea26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc42e83c766f15a269036ed4f9e281124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21572fa217cfedeb10e4a05d7f1af052125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43759dc13deb63bb5418ef25b595351b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7c8711d4cca9afa707a4a46ba6809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12941e070e3566f2c8499d42dc993aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b0cbb03b2a1206d12e6a62729ff7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f07cc2d95b5d0494210156ac4f99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883028d1e85e99c33081ce9b0459cc13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc699ca6aa52a8c144e978dcfa7db1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dd436abcd58fbde1c0ee025180165133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad220d884acb67e36b6268b9550a51c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae85e50d241389f25c6b3066376a0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2b6e2bba91622a0c95129b78e32a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc98f2a7a8905758c9692858e03508d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d16c9649ba163c727ec2f0379a34b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1d3e5664c1fac7b4210e538a058b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bf4b1b07b45167df69c3e5b534944140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a931cce765ca9487760bc4b3cada55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8faf5f20309794540de581b920b752142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f600e43e98fb6e86822ae5db4dcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d695cb711c7f4cafc94e1f9005a075144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f016f077b9328c0ff08441f69cca6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cc4aee8df14698f6e7fde1d2c9975146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2197a8f13ce96b6d0ac21cd19312147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea5e5f4f7ab49afce45dfd39f98ef1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7dbe7f4d9362260a263a4d8397eb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cad81262a4997a4c2ce4fc904eda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe1543056426e8430a73c873b8933151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d6a6c48f20247c76e2b3ea3624a32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc138cc34aceb23c5dfe75a92d5249153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eac620c870c2d71af96d16a21ded0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba3698418ed896a3fecbfb9edaa36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d10064ae9c8b9268322d610d37387156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f193da06ce790df6312caa5e60e666157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241c6d7735546d5add1599396f5dc2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e80ce8aec5989dcea6edb5636e94f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a70ee09ebb92d5b2f38608e8d3c60c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d7cf10480d18c6946278c0cb2d95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778277aa360967a05120cf96f205c029162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554518260f83cfbdd8e6df4bed5cf177163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1db4b5b0b9a781aea4a701edebdd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5917dc4a519c3e34ce39d936cc239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04ad85b65176d49948d322fc6d2474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a92881adb7c0c6ff3cd67dc82a1f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1415f303461feadb1e0c62cad61c0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834ee5fb7ea2072544775e35884372169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c776d42e49727cb74292bcbd427f937170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e2bb49100d5c38ca1d975797eae8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203eb00605b8e7f4f6fbe6eb64360e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be0c639ec7b9c465c6a630111d3bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121d97337b9205b9f778b38ed83677174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553c715e7452fa477f39c643ccd8d4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ee2f9b181f6f7247c8e531a58a55c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed35a66d0028baec6c184dc72e91fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0fc0396989ddaaa206e01ada0946178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0c846d992961212ee59e7620d13a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4245bd57d3db8cb04936151d2f3e55180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aed533179448eca8018a5d0bac2a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8882482548b3f0a54fac4e46d91ae32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0223e6428dfffc8467abe5517bde903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282e39f8a903da971746e5bf38bce64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de3006f96fbb9656f46334296e0805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e1626590d84408343a5365c17b0366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a7f77700ef35c2124fe3c12087d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c659b490a78a404040424e55f8efd378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f6f2fea46a51fbff5f5edaede795e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd970dfddc35c0d1b7c31e0373d95a8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee108e8d37424469a84cb3d095b95f9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79cddee6b855bbf167beadf409113f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0b81b65ad01130b0b36e62730f9b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e892f5f84e1c8ed0e4a9e345dbeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5a737c620a7e4603b773a6d8b4f9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5deed88f47f548ae2df4661d89acc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae86332bb337683f2acd4fe138c6d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0029711b2907ae1e4727a77d98eec3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043a3b652a7db1814b0b392dc86b71719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e93c93673e88a3ccf13f9608cd3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddfedc036df403ac1cba1d9f2b7d4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b9263a004d5a16bf61d2300accc3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90d0eba8fdead7df0d1e2dca431d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0915ccb58843c99fd46741b193f897524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e5ab7176ae7bb661235d67c7df3eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358091f95eb687f82d4dacf20a3a960426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60643efde462ede9e381c726b9f1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b20788ef0ba0ce7a558a2be18aff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc1beb40810b9dd1a4137d34a0c7e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e335d6f7bd0bc2326a4d8abb275e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1f8482c111b65ecc39d455a5bd6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b22224fed47165a422bf43cd7c230a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3da2b877429b6d5aa887628e19f1da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c53e804548a144a9f375f90ab3d57e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072aeacf4005b3591b4f57a3dc3ac9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef93b95e9a0dce9789236ee6cf96ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d481237ae964ef32fb091932031c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87230e8b91466ec4bad3a43b116b6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f01e84c1d5d1fc409c50ab29ef2cd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d424c117a2d0636f0f3ef14ff1e62540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809495f964f7f32d246e041e4562bbf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf0bcba70e261057f4dc5485d6c2ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759528d041f4b7d1c534bc66f62b8f9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af596de33dc6b8df871e323afd1cbbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28ef20513a94758518781169d3f73645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36159010eb3b709b442972dbb898158f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c58080f48baf43d571fdfd34664af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d436c610353b9f4eec68ad33090448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cbcd93080a66e4c30e0655931a96249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd89ca1ab62e84885e5b562175b09550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a084f56a4b49909a0fcb0e64f7186db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e9bcf8631cded71ae0429e60db1d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f814e06b4effefb869ef31ca6e2896453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebac4d96ba7d17edc2ecaad2be98c1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d35d4ccc5f5b45d69def3c9f608755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe6ae4a65ecbfc1987c144ba5a724c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c360e3d64da4716b772f4106a18545f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde8d929d1a27d5b4e3f81ab3f631958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1c0af84b2f1ee31efbc081d974c6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76054619f1b25e0f6fb11905752359560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eff3ba4516763860fbe936f1ada4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768c721ea8f9340c95d17d35f62c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc0f93bfb097d7f93fd69ffc6d73d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a7aab4a8dcb76998ef1d82d28447264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0379f1771cf1cc17492e55c0ee4daa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbee29b2dadd9c4617b79d765307c0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a3a8685772d467c3e2195850dc9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fd4953fae275486ea79f1860a3c9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4530545f3f0a602b6fed4e8aac3e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6985eb196d985cc252b1d30780577070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a51999eeb38dde36840535b6e05071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a442d0831cdda4f5cf22781b6ddc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8ab92e031bce65240e640ed8a91a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb4cc93c80c1c07d99e15738e4de9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fc9c95891a2fc0be9114f0232a8a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5daef264f08009754f2defcbe65dc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c80dacf888627dc37cb21edd8fc8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8aee8755d56f0a5cbe92adf9bbfaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f7e6d3688a4fd690044ca81e07b7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68210891e06f7cca6f43c21032fa1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa945ebb7e922b8aa4fd546ea260d0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bc88f23e6bdddf6e745768bd3085f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c324bcd386eb095d5e9c0e6188e1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c646871c46031d4476c6f525a4ac91c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57194407d06e2cf1b46bb6b396fd8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec7490393f1d2fbadda1a09f0d454b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f9dfac291538c92ba8fc0af975b1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de329521c47a6ee2a06a621bfa2fb0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666994075263a5d13cd9dd68cc4e65e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2635c205154d3695ef9f7cdae116c5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f53fe9c8867dd78c330a22a2ab313f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6fa24305a1076b967478b73723a8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aae7cd67940ad45cd6bc2da64c83d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7d6b149c22fe72d91528e7cb980c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49541ea4c9a27df235c9e5f987f396095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b2537fa3d57d3d63d9ffd70bbae396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472445697d6b6956898ad4db3cde5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39738271d8134dec0a1096f49c36130e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98216a6e1b5eb7c295fddd80c8639a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fe1acaf2cc7d4e4b38fa452bdd7c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb22259af0e2387e2f8e62f43354b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12949527a760bde66e301b719fa9ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e9df5aeaeb47702a90d47ed74432103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae0284a541e93952236bf79c3b1a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9fff00dfd1d48705f88403599292d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02c1e0b79fca8f480520c8117ac717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90671321c7de6953c812aa1506c95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b135aaf8161bf9eb0a65095c15bf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0382cce0a046dadb8da1280b9c05c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839cfa6f01870db3a0bcc8d3253fa90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea20cf76c6e992e899a031295de269111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f691fbccd685f407ac8a4854801e999112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bda53f38d27dca12f1b4e4d278a76f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ec23390bf96ede0fdc83bf5a42a11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9007b9268dc686837852ba88495a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f878117efe5baa33474ea160f4f288c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20227552819f3720dc8858d7133e5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a41a471b51fc6089ed2b93b73938b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9f42987610df7989a58e87326b52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ccb06bdda0bf812b7699c80869468120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302672f676648e251403f407b1b5f2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d91e100a6d3fc8f3f2e5cae73d398122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fcfdb76f60b5cfd721dcd712b6b0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228a65a46f6262f73602a80607b4e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e68556063b0a3dcc0f12a83f6bab3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa3bf62024a0832965b0ea41bf67a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073192db251cd9f75913adf5ff8e4ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3c112ab41653e16b7180e4058c59e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e81387a8249dad96564b96ea667ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7657aaa8a08c1f1bac79b17b35d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d13cb8bf9cdbd2743a58e1a1dc3d6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5ba85f9e2d59382325b0674967186132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec787eacc9aab1e057c755c64d0761a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79189f1d060714d0db5e839b499a9940134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0834193793078bd9a6a9f701767ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789400ad9b53b3d134ef449049c68ba4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e84715a3ec44e0a5895755853e74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ce3dc9c3cdc94c44a6a89911f1d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980149a9ea9b06d742422415c6f9ecb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b748e5de3ba7d6164c346c09eee5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff05288d3badd2dc7c2d0e94fe8ed25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911451b429e43a69f2bae7252e364c9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757fb37f5d72864013f4aac03203b16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c99256db930dda418d67d6e708810144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f85e5ad9223e29c30b521933c732a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8832c55d27a6e74e96a4d6e11b7cc4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e066fe591cb87d461cf5af9b8421c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1074b9232fb29b38d9a54b93306a56a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d56a82d2a94aa812b0ced9d3b6658149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330efeaf1565aa2468562b616c9c7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e98d9ead1c0046097f567796bab8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83af73edfdc34a9212e5d57f6a1221b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec814710798ee0c3a2766d96a4bc150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d19b1424bfc94bed1f74dc2de2b9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc839919528820491893f6628c184c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1106cb4cc4ede76c1181966063dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9104236ecb33c1fbca882f7dca1b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d09bcfd990651d44e3c668057d5cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236033c8e5b9c87686f9e60354d1a827159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33cd95afd191bb31947f1a6a9a90d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9612263a9d7a0c7ed661c9c335bf533161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4063ed654dc2331a5b5cbed277fd07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa68800fbe6fdc655e40166b8881e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f337bebee9d57f175af621bed66c48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017edaf1058b417294e4e55ca4d3cacb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aace51b54e2a6e499cce4583810c48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa90df4156bd89071455e0e289ff8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f249495efa3114613889594e1d9ce9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155aedd0107e832e4cf789630b717bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbecdb28af305ab9fa989edd16ea6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6440d332ec43a4fafd2c4dfeb1409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795873e1948bfb32ce80e512e9098f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621f821098ea0b359ba2b97aa83bb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137637e955856381a6389b4da0f7cfaa174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>