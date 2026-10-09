--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145cba3c5d742a1e9aa93f8feb6f1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaa52e5507e07c9e6b8eb74569afef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aa9c43152eb82c82df3a57fbdf1163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f8040ba07dd9916391902298ca9274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaaf77947cd4b5f0b3d610be28d0295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a6bf5fdad3ad3cca2d7228fb41cd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d748a5b9994493e6538fd43986cf38e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487b38b95bba6e529fae15476f5195f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbad3164828800ea71a5909ee7d07b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a4aa3e137c9714281531b43bb0d1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc64cad292418285cb7af1e1639e04411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccab2902882b3a30d40ff1701bd66a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338249749c0306a112555ff03cef46813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4d20d5f0617065508cb09942ddcf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c88cd3f22e0c6f82a88491d2d265615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cceb963823dd78cc8d0149b599b9dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd008a4caefc9c17f5a1c13ea133bae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffca53a9245c49aaeee314d8e2415af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25cf8447c6d3b1e6fd3791791f77d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18a80e9af98b3ca7b3ff7bd18756b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4e4c4f3e32d7c63f92b5ea9f7f12521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac7abb29652772dd2309136cb277222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a801a2714e5b97b317e58017ca680b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d95b37688f9d791f3e1da54f4fd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0af414bb74989227d77c087efa58725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c41c549e3da5c1b3605b2bcc71ed526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4353877a0de9ce1913de7be7c801f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a83731bf35b3c2de2b178b95926828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5166cf8ce11529da4a6118157d5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a618c7921ea6c42864c0bab4f2629530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8de913199eec6633216e88976bd1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c109df256059a11f7dcacf3a9ccc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa75b3b0b8edd49af3bf61211ac7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a4bba8e095f2b4e6b31d5282af5f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0055ce22a829a0322fb9ae55dd47a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a3be269330fddf26735ce0838b7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e1303ea7d08b1b9c71d13bf417d5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933d0ff0a9b25c5b6a7e6a725f4fe938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaebe62b79fe9008f2e648d17b59b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c99517dba87be5a6b0db814e0144ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419e2783c73cf0090b47ab3bc11f2e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58749af48dbe4c7075dd1b0f9334642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652abd2c1d5ac3c6d954340c1a40640f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12604b4c5dfed120a7df93745d34fdea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68075319368796fcb6d4dc782d265c2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc3c7d9b40b79e256f2e85698be2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2dc491faa8e7b0e05a3b704e11a9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cadb9f21ea0dac06136230111ce1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291b79f3ec9c7b1ab9c2b209d2ec2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3c64b4a16529998a9b412749bb0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315903801e461dc8d382b6147988ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44708a6cffbaa3f440dde667cdbd70052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293fc883998eaba257217b249443d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46593a6b8ce72a6695d73b9bcc5a975a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bef0cbaed408bb3226255ab8c2a0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe363460d29576f5fe0115aab22b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab9d1cec4454455b110216b51edb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b38e1ce5b75403d0310b74211779c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f322376365bcddb78a75922fd6c1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6558ad0416b3726c4649b8e0d5ffc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b7acfa7c7b5dc1de458fb2a3415261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a30ad05677b2d1de1b551a5bfb1c0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9af132af97d43653405fe75d983063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a67b068eb68ee0bb214fe471f176264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1d0f815902598f1c584b55f14cb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aed2670119ca38e0838869a54a93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8093e530017cb7facd93f7be2cf95e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9c97a77392ebe1d0fe90589f68d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c430cc1dc656d8b8eb6fb8aec4c8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22bfc2fd138792ae704d0f9ced313570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e152ca7744772801eaea8e07323eab671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411149464c23ea9241b4fa8293202c6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b277132fd23a8c974624596e6742d6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f52c85c75b18d5c255a44415e45374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83981776dc1b4ec9f2789c61d8afa51475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce933ddccdf81cbb5f9eac229c1b1df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243a950d0baffc7982fb686bd15f5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34425ea55cea4d39bf8e71ed18edc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acfb69ccbf612c15524464e1fa02d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652c66c8512cc9b2f622dee07e1c5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb840041076aa147b091aff5d6f104281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13e5d03ce6f3d16bc28ec455f1630182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e54e0b4a728b4193c9ddc8e7edfb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0eee9a6903d20243c814f6d184cc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25283e823427140e29629edde5aa264785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768b6541f63f92a07db7a512250296286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d7b212bdd81468695edc3a3fe32e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174fb743f16b17ebdf148593c60afc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff8f3d5eefbda944dfb21917c4a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b88ae646394f602d379717568edf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b655b43fdec27cf074d21d1f0c18a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f286c87e00a9d5b671707bb7da4664c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc1606e62b0b04380f3720d518ccb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b800fedb207adcda31ad09e2c510df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9477b32ccdf016315d57465c23ea7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e82cccf38497cafb581a1a6bae0b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84234f51a92885ec36503e43006235c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d876f542aea72a7df88b850fe927cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b79e0e6b4deb1ad6f0977e11e7a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279783c8bcbfe22ce0e2d3cadaf2ea6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb8e761aac34114cfa5feb238d085d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a32d06aa86d7c78a71c78df228837c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf20bbab47b69043c4ef17d733a4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af9177fe3c404d1cc107fef0a82b26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20663f9a8e34a739aff3a7ba31abed5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bba0fe93a481df1ea9e49d624936e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4406061106050fd10b7892b903e5e49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cfe024fd0b3315d02f748376b2d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cfd88d98a2818aa95867625daa817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06a00be655ce44e1a2223008458548110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef55d93b0fa2f8b56a6c47a38c7fa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9330271bddceb059935f387ae8a86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a11fef9169f15372c52a3e8c7cf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55118df12b01839ff4a13bdd01fdc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7db6ab2c3569b0354c1ac9e624120115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f39e637d76aeeefd6d98c247be0a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d0a2b85a768c756898f128302707f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c474e466ac35663e93f4f1f64c762118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459b279521790a506078badbe77a876119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead424329e04082a8693bd805ddf2200120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8234d1b6e58bb10c9bb3bdbfc4a13a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf51f8bd5fffa935e4508a68ff744c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0485da162d54cd70f2f09e39b5f876123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201057404cdc08540df4c5b47c88a23e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238672868dfaaa98089502837fac28e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc60e436eb2b5600b0f5f461386d4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e11e9967d224884a01eb62d2f27d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965cac722a1a912e16a86ac41293ee7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c5126bb4073faffb572a67daeaa1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28337b3a94252737eea933c852919f30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f550bff9c623bfb395de0320db9f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99b6f858f63ffdffc8e3b447e3f05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abb0b1df1ce834fcf4a62eb3222375133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ce0648638559762868cad64ffb673134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae41cdfa92835cc3725e421cc695f47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1b3fc743fa49e7902c52beb10afc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6694667e7ce4d53af9e3194759981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9433d66a174c38e910b8443ea952d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97d8980ea9d68c88f11db89ad2c4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89b9e2cfe29a9bfa67c45e14bc5b78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282b17f0cee2c8b624835c7981cf572141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ad2316bc5569f040b8bc3b50a63c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc8e9d3c657d5af58b27a1d76b8bbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90900ade61ca8268984a796561ac357c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cdeba46bf469af6a6882733daba39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a83201be747f64bdb8a6e6dc5c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303e4c436333f49fa22c078710bd9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464707844ea11c512406138a776f8ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e1d84f10b3766e252874b83b2897149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e81fe29245a3f139bee1bd318dc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eab1f78ed522dd9bed23d621db71f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc71c7684d9773ef240362b3bd0737152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf52d7b585e2898f706fbde085bff7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd84cde14a1af5a487fbc73721933a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9a29a306927ec8900cc96b8fcacc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b6405d4454a0410bf3e1a41ef2528156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06177cd6c584db20663ded85c5817769157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb2cd5082b543e22caad3519416ae3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07ddc1cbc9d8a143b69c63b6379ce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad74ac99ee5b49e97c98ffbd3da9c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914530bd0c1a2baca42610036eeb304161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f1f52d0ccdb5e0f77a5d8793d0391162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9ff08fbd5056a196db0e429959189163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cfa6c2bad8277a7c501cb9d45f865164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d46e2cd89913a5711cbf92169efb05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ee48421750d2dc9c82cfd1c9ab45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa0fc0074aeaa162685826b2117d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3e8865e358e15445c375397ccc5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec4961c4dd4770896600bdd3ba3b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a8fa9a888e4fa7d98791677d5e7f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd0318e1316e741e292e5881a51e66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5beaf3fa170e386d01bdbe4094ed0d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea161ac5683132015014950876b59771173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6420e52286b013eaea6341e60ada1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc19b7de0c768bc624be238205477b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8252ec3b0ad96668297fd824b77cb2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ef234725273537bc3e83bd04e80c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54d0287e68575b91997d33adaff533178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d168719417a7b6f0329e566e1a2e00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54285cba33d40f70dfbd1cfc5cf1ff9e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448d12997685924cf6a47e9f3e911c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445bf4e456bdcaabba111af60b71312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093423a4cf83253eab84e61d745bed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c4597a7808efa7eae2ad2da5f2b014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5054f225d1ae080d238ac047c8a965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc1ee10a4d283c11f58ad1d591be2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706fc0545e7a8cde3925589347b441e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad22249aeb622a8246f5edf3c264a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491f016642d2b83914346d80a16e81b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20b83ebf2f9a5f39ad6cd75bae8ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bcb5cff97764b5d751fe1179e447b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c32f3c1d38c4f2d50de7851662d3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05321629d16b9e33f00a61c3a18ac43b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65111ef58ca20de7ee6b7c509365a6c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5453dd6cc118d25d1980853ee5d57f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6045448a7198ddc367196f437aea0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bece1555d462854debe1580e1f44517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cfca48c8d4ecf5872d438c91e1cb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de997a9549d9c5be52b20b6a05122619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd81b28fc3ec856123116f4ad2f10b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1dc70f25c84fba165e8bec7e2c8b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7448d2de3cba4e1503c0e90d4201a0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e93be556896de780bad04705dd7e7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c18a9b1cdd4fd33ac9d18082942da524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f031baafca5ccab70912a22f33bc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58209c4604796c562484096f0187726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642173a5a464477da8ae10ca69337c7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c70321b7da5fb3fa173db4c49bcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffeaf303e419fb27775c4cf6419f3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5731906a769cad3d2a81a99932e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb89e9ee25995eae57ca56611eae94c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb2d4f6c5bae2554dcbf2d06fb792b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb51e0f141eb4d3a5f8de491fb5a7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b141c1e73c07a9655bd3c98bac2b5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d0509d28c6439cfedf0eaa3365e7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1d8a97c7a268a2821dae89e2673136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6959521a550466aef35a167908661a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89378b85c81f4aebe1f6c7b256d77738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb977fd22b99b76e52ded7e517157039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1875410cb3508c85a04e869a14a7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99567904c0b8cef9f5888237aeb68c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01580aabcf304e7fd500570ea8ddbe742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe97c0ba055ee13f36961b5cb2ae15f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261fa174253a9eb450939ac248aa6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486335ee7ab87bc6e62c33856e41ef4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e053cdbabfa98b3aafd6d3d20b5db746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d9b2358dadef8c97398db6f88efc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be52c144a18d91f0440dda63817179048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4ac289094110941a30b52688abe0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee713bd27c8cd7751b3b5348c6453b9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2871c652956f013ae0b9eb4f1d48ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8054eb5c15dfac3d10c587d276257052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed515ffe9270f224fa9bfc7ed2a34153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ace8471514e2be14ac5ea48f371cac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b0acd02dabf0219fb3f7ff567fcd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f7f7196ba8857f3be8e838766c5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a257b84cfa64992ae6e24685785e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420195123d10925adff51bdd2d829f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238fffac4ad66b827312623e976032259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae00db1a291d58522eabbb9a6380160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2305eb6a77399e3d82f5203d9d964361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281cb34079b3aa43a9e54dc8fb3173e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be487684647865b5cc5ef4c7b31b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dcac4f3b4a9886d4d6e37b453cd4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c4f9d06f7559072c52c558ed9130165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1e13d08555fe1128d1e67be17f7ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f49f3ee2a0d7b16673ec7afb77ede167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884ba5a243a76c177a3091e5bfbd77068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631925257342c62428879ee61b24630c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ab9352b9556702090e107eb11eae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d0e4ea436cd901ebfc6099d9d2b6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8794674cd1ab6fd7ce57a50d58e3ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ae17dff12aa047edb8eabe83780173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589bee1caa0b9cb58faa19488ad9a5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19fcbfa876874e54f2088518f77ce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae2762bc3d702b9c77c9f423f643676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc909f8e78f66a6be2ce9b45649c90977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65d69e80cbdfb92d61e1a1b72394a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121451c221afc59558d2bfa5d25b76979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693ff264e05fa941d2e5c023ca76cd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ac12f781bd61462d0121fe537cd8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e2f1eb65a8c3cfed840cb8cf0a9b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a018271eaf1a9bfe3583ad59278f9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a258c5e466839fa01056ba12d2189c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a48c5b8ffe8585bd12b4cc8f3eb38c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2cb7ab9488fe10535f867b5f401f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0000e0258aadf8fc9d14cdea6c0866187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b55b58ba07d93911fa094be157fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e7d6e092b12e5275e1111124afc4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ef997273b6740552a86236f2ae19290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa543b3d81d659c0c9b29b8d2a36ff3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef070cc39675d9ce260e9cb85257e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bbaad3846c95f4e051d34cf04eb6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a21f9121f311e5a3d42c7b83be9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a31c0ee9f6ae7368800224b10705b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac68a8cc0f2ecdab5d239e86c67b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6281499318acf06f0e0a1407dec04197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba230529c9a9a5c20457617e46bf6be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7483fdf2428eed9478b1796bc62f94599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c524bb60030bb56884edf54978ac28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941e0420076d723758eb55db2a1d073101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e36665c1a62e02a8ef7d9078a3d91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922bd02d2084689eb20a836737f417d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb2422dc9ce280cd03ba10bd77ec9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed91fde412fcdaa063c8451a883434c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0f049ecd902ad3231339ac6832ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11e23cb37196402519f6dafa99a6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ddf5c49bb1fc4389137a39acbdf4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357739116b5b325f568cec7eb390f54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398d9339c81c95770d3847f984469e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace32a5717b431f4a53bbb43320112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba0627e19c4d1b7f087a3fdac13087112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f8c4a5b37f0352f71e7ce48d83a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dea06c1fe2e47ed687b1614a249470114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c104f34063dd4f1607bd5639ac083115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fa58840c28bd7b67dc2c1a68fbcc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b85bbf9a987fc10fa23db631f1174117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f15413bd4001a3c43e9bc6fbcd687118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88208c264a1591e7619a43d0c04503e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cbfc6b3101c5d1e0bae239b543f35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee127ca2e00eace7c1fd484570bfbd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25b819fe2af325819e7f165e46a58b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f58b8e732a4ad957ad2fa42dd75e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a505200248cb9c1d26e1c78ea4de3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e78a7a3eec886c98db7640d52cfdd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720beed72dd9a39ed62d8351fab8698126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d996f8f40276e7f2466d96b3ce321d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c305e95aefb89c8dce69369c993b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb001cb343eaacd1b567b71bfef02a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796d19300ed32f09f1de55761997bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3f15c4989efb8a257f69c5820320b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70543488ed6d9371321b77ceed71b53a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e538db39d3f583f03129e14a2e91a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f29a21c0e6d7f2ea69635dff30615134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a1e346ba5941eee7c01b467643cd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb289d463771a6bd0cffe3791419b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32209c29cfefd7a55c8ffba970bdd6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4544401b1560ddf0dc54c4a68f1e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e9756e28397217748e1789f8ce4f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b01a39b9315bdb50481d9071ba4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb2b597409e6a39bdafb05f1e6d368141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96259beb17074df01b5fb8fd9c72e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29114adda47b44b8462bf82c556342e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4018046fab5f613c03dfbc6d4f78c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcb6f7f6fbd9b2522a09f6983b879d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e71c33874f59e689fdeeca90a47a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f6a82d369a8868864976113158c7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c421f87d09f998d5a4d9d6755366148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a59a5dd45101e224d5718c67279c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0279fe722d79020492fe23188a4c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5d497891e40d9ee1afc9d7b17801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe3fec9196ac570a2092e0f0fb4e64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828edb428f49abbff7fc19ac8c350a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef092b2068f70edd32a22320a8386154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7707e46a6a6fbbadf6e8b21c6b91fd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fef007c984d2c9801e511670aaa73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f95ecf626404687641fd6911fa1c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81d0d3ae4a875f84891a55bb3cd613158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe603c43f56ad82b930c0a948f5415b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23842f1c7156b434530cb48f4fe393fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8a46dfb9c13e4579f4807b779b4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26552a727fe6426d233ecdfd99e7b18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7601d8bb6b6eef630f1e46edfe689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea7fdbde5834cfd323c488c8599fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065c3e4a76535135986e03b1e4a406b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d353cf60e0c10cfc253fe20163b64c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625be37b9aee5a5e36fecdb442bb013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928bce5f9fde8184855f3cee9f04e81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3392de1e8c4af17beda14ddf32a8f9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25becd27852e96878378f20fdb7cf8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da52379c4c4881e71a752cbd2d8af9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2773636faf996ba5c1780038e088172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0be64eb1536a598a71b4abc78dd21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb1650a52268140448f1de45266288174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>