--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c105e28ae3d25e6f9625123999ad71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028169d6a8f2be7516986236322050ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69515450436037747d1466cc4b4ac43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f61f152a99db884150e9aaf7f4ca2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db57bcc8967367c62d453f0b23631b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed903a61883c0547ad9bc40ddad981e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c2767c6bf0e1246307c254cdd797e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70522ee3a6833b2c07ee635f380fbd288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ebe4db15eeb14afdf9d89ad6c13cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c5114116478c59ea3c4f489111e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af19fc059c4f6ed0a4c9091808a57511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd9cb105ae189fd6be5fd098766ba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ad3c292f6b54f5ca1a5a2c456ba8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57040de39d9e6651fd8c237c578f5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a31957ac26708eb55c3c4ee54f8af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc95b87b939e6abbecd45649468d1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d50204ce9a3a2a355a1a49a464e63817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e9ab9f76718492cd84487d96a7fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7dd0ed31286d0a6711b90efac102e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d1acbcadacecca1a258e33caf896f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ad088bbdaa1b386818139308669421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d74c9e34bd79bb3a56d4d2c24651722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0706b7a13c50a805f3c1c62504867ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d425da9b25e0500401977ad8741fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f82edff2a9b7ac780111b52c1b5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33c33f2227a088170a45b74fbe5d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e9b27bce4eddde6c144ea709b271f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3481676c8e11ee5f89d3e70844df01f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b00e08cebde4ea6fddc48d51c2c2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea2dd04ccb29e2c1bb70c4bf90b5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0233397d7210c6f59be1fb34cec51731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bade2c2ec741823198129222cf33032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e4032edd25c1453fb3fda569388f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab28dff22fd9dd365b5d562015daccb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910fcaf3996305e7fb7a075cbda970e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412254c72b7c656af1bdd92bda0306dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eb211c286100879497dd32b80bdbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b8928d9a413c47912093b606011e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533e301f43bbf9ec70f36c1dd99df9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b3846c8d144faa1e4663e3c47fa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eddf505ae9a7ade26806bdd208b5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe2560eb1e1a76e14f86ede74e0a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3d1b09feeb8ea232164d93b833d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d1e8d11d9612cb11d0fbf2eb2111144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123de10cded307423ba7a6f4a44e6f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa416050dcbde183dadc16bd6cd136aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09b1d6fdaa48385960a0fee58e7c7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dfe9dc43b089b30b535358a1e14f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf9abb27c61395479f0d87e7fb4e3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d382a6e47f69f3451d8430b8a8b8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc9d89c6cb740e5c73cc81239462551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031dabad2b1f55c283dd3f2caa65e2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75eb16cfb280b089f3160e93c21cea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ff35fe1ca4d46d711902e0b77a62254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec9645376bf40daa01ed83a452ce455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c070b05419ed636060ef65dab209f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884ca2de5a434b5e45443cc2c12d00157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557a7e143280e438001ce5ef42b82a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677510b0479c30655de78a6fa856677059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831268013984347789484d650c917ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb03eb4920465405e4809f4b23557661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436fe519caa23a3d0a64732842b829662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ceb84e613ea546376382f7e06b0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f96eb5ebbce792f94483aea919c3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852d357729495634e88ad6a00ade73a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572fd9aba02f251f16ea5a94c23b6c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f1fc8ea665812eb109a32e55c0bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745f751eb67a757c9c09b5f9443e8de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cbe7e640aacd4a785a000d5a24de969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5195b1f9286d67454a39edd9a7fb9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93455a99b3a1cefad78ec62adedc8e8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c82f61e1623a959a592922109fd9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd40e08ce27a55a43e6e2593dd653b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca8583fa58b73efba93ea8297cd5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fbddcb3d0238e01514735ebf1abb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381ae6183b8f0b28a597de0be7a39ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09573a6d2503a00efde6887f7c8cf30377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0cabe02498e9339742a83fcf710bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b5c59a8ac18cb673d33c9afbd46d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e21b78c6fb7bf563657f47c63ec7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29959ddff2fcee8c7f42532e6554df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d32790c7ddf7940c9788a39f61546582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0713998fc9d861f95ff1264e81cac0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15bbbcb0d36055c168e86be8f2924884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9436966470d7c7bc76dc74aab8e25085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a13465a5ebfa6970bac34f5917adbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85482e337385bccbeeb10035d45a8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04636b9b3280860785a09d572d76c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e27490ae4c469cbd4ce3fc1150791a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4b5b5c6218929778f1e46b3919a1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450051307a54647bc22e1a1467a72f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6dd3e11f119d3b82307166287fa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7971c4cd8cadbbcfe30111c220a8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1642219a480f551517eacd415d2174a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42382fd8c61072ebe30ceb6b6bfba595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958f05a61cadc532e969d2e1042abe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9cd7a465067a9bf7ec0033c47dcb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109808135f5879fc7ede35ee936159b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d882cbf0224c3895264e460be84f73c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dfecb87b36daa374f8ea3fe4cc7e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afbd0eeb9572e540a4eb2a702b8e33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab50acb3c77a97db8aed81f4816e56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064cfe664c89e5e2f8c226d9eaf2d9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2a654c1a93b50f9a4fb8f29e0cd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fbfd70978aafd083a57149d169859105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed4346336ee2919b3d0daaf2ac0c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48c3dba9a457281dbc08df10937fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897e444c8e68ff8afccf67c1de5d0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f364b5fa016a38f6dd359494fc991a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139d9e217a84881fa831524c92eae21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab696f9a5649d7a42dd3431c686bda5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a32dff6cf59442fb9e6a66b29a60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae22886371ef5977425cfc6a5b383cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7055c04823b943b938bbe9f47b35aa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20477947349f5f4aed6f69078a3dfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938fde840e10648f28f6f5bec550154116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d509528ad6c75e8c02bddcbafb0815117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab526adf26004abda78fcc8f50dce49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a651fd6bc7b1e447f842c5286b983119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d2b659cbfa2a1a9a663ba38be9a4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043088ae4401b75d1ddfef980c2d4dfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866a33ec9235f02d265cbda7ff5cf02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f22f086bba2ee344c31f0841f6170123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3799f3b6059823c9c23dfe7a2b9f7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de6c618156ff722638a6aa1973094125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2260f9a25cbbe0895b89b6a4f8cb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a6718211dbae6d8cb5d4b9dc1ea7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a0615d79ae5d15c278d2a9be56645128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a66544b2a04518b815e43d0c33839129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f34afb6c9719035027875d2148a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166457193a8526f3dd60d4d878173802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b960c41a6cf63789a6f1f9d2fbea1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117de927e7e49fde10d4e6a984213b14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796705c4c566ab581033532f4fee0b66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9d0812c78129f53425d4982fddacd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c2c724eeb05f6fb6efe3cd27de7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18249d40c722d3263502d3d26a965a2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4b2cf1c8e6c8b41797ffc1caf0bf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249569b8171dd2917e924866e31160d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05446cf5c04deb9bfea90581b51cda0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940859c030d75fe3e4ca63914655d665141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee987cfb0884a74e38f287a7f56a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb0162c0d7a7950ca60b1d636139e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786b8e0afe91de306ef1e8cc97fa0ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd980d0569ddda2136ba3663f30dd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b61a9544d24064b92ae94fd6e4578146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75493582e2833cc792be9c9ec9a76a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50018115094f5947850cbf348ab478a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90579d445fd90d6b4c85f746c4fd788d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a499f51bfc138a9aa825a7fe8a9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd38b7cb666cfd8f02d04d1d1ad9801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44125bff3c688da9653429d1cc1309f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1b32277665d18a6c2cb4a79e6958153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded62b4c98edf41ff61249b8f339dd17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e2731d14f1d343b3b668877ed2577155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a741aedd6104baf9d52ec2dc9a5b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94828985d4bff40128e60a1d5346db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8c356c4563d0ab403510b2ddf79f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725d2a1bfa7bccb75ae40202a90c431159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f48798ce3e2499fe33e0f096ca17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288aec30beebd40b58a1abbcd2e2a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e31fe92e45fbe91c52ce4ff9d8a2b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897932c8f05347aade85676ae83a3af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c87ed7924d7ce5da4d4907c77fadf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12145b6691fe1358092a9c76983e59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ff85d742beda1a98f0e58ca2b6054166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9985754497fac1507c75de437746167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d1e4a88fae8eeebd98f8525fce25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe68f31a1863d6790ecd4d8acebb64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453cdfa3887e08dbfc5440b452e3c66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b42734ab995dae82a67715db995b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf179aab5a372dd327aab8d7e8d3f3b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff80baa3658dafb83675113b5c6a718173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbc403decabab2e78c0b2332128fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813643784864243de2ecde1cf34c232175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a38644b9ff3574b4ae4e305be70b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86cf8971b8cc7578f8921d5677e38e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178018f4af18e899aebb6656de41a8d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fac2831938a26e7818b208e702fa91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec15aa1896b2d84e416d8b534de14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39fffacd4d10d93f9d09a529862acd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240774d1e86930d9d286d8777b849e25182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabc5bb508233520e2421e507e620211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61c54508c1166c0a4e541b539041a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197b26eced97ceb84511a52242effe13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335303aef91f3b36ecc477067d5dd0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344986abfc6e2fe6b895aa9bbd85d5405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afda9a1937c9e0414e620a2130fd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1516ae017e6633e41becde4588d747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170138e04203b4834eabfb4dcad06b988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172f164073c15868cf727f93a5437949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412bc5005a73949b94635b9dae4c75c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850262f1d3267dd0762fa188182f85211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472e6ff0ce11634a00375840ffe8b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23d504cd05134e90fd781a5d34689113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feff0045cae77f950a8e3736ef0b1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bc6cb46a4729ee2a8c6c7829e475d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc039fe00b7a310fa7bbfedf47cae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c72d5ee8bf632461dc5e065e600f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed51209a7b63ef17d8af72f48e8e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36691b615df24d5844ad121b0fea2fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a566b86e0a7db3592404f94cd4250a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f18dcca68c396b92685847cf93262e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66667866e548ab77c8e76a63c840aa1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74235a0958bcda1e38e779c1ae0e5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1320783fa67609962bab81a6858c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9785ddf036140c249cdc795161d4a1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f64e6c426d717aa2f9307233f3fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2f48dbe1c70abb8d5ee72c8379f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb11435622668cb8b706d6c4f203e3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493edf323c01557f53abe7cc1ef57b5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f391840a40017761a174d7a2eb0e41f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095e8df78454b14cfc8802a9a07ce331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9a7cd69d8f9efd5da6a3426b7da8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e408326a0f8a1c77b33eacf29a1b16433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd8ca08170ad884947fd23cf9ad6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fad272d3f32264dfcef06a806aa5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185887b10b1bf9228ddc52030f969e2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6655c53d86ccad811ee8d040c6ce40037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697c930e44f5d52b95c2c6ee5faf6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ee4f6856b7e31ca7d77968a157e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d56a29016d973af8db5f41548207840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53393624e4db18555b107642d8382c1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a09ea7b103436a09ebf86da0794a0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc41d8e5273dfa835964eb999b9747b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ad56980485c1025b49fdfe4e6a8d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6ce8c154dd6ce791965ff4bce13ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2313d92fe2faeb64f98f832a8574f3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6732dc28ff1391122b452a704af030047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75793c798dec63bf581fc29f8a789348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee04f7df2e70f7382919cc93bfec92a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd64bbabe44476c650af26d63d50250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fc1967eb91c12943299a1cace45d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f022004e2fc75f1b84b0829d564fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9d5fbe6bd08bc1d5874de8f6554253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2889424bb07d4cd75909b5325e17f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde884b34f111eafe30cf77dbc5eff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82daa79de5f0a44c96a183a4a6fcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63240277a42fa2220b52a48e97314f1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd915a43276afc0edda526595774da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aaebfafe633fb69f5edc02f3fd27459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea07e337b9894dbb02ee8eb5fc9b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd030fe5339b991d1658c11cf4011a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0088b6fb6f3c095d1bfec47d71da4a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab8d8576661c0fa9170a9fdf83d3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae13df9398e592592eb9e2a14527a4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b019f5d610f0adebb3bc789b59aa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c5244ea5b6a08862f5a9ed7084dde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf2e19237fd92b348e7075c943fe2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d06ebc445eee007c6021ee96da004d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1760c70dd24ef1a41bf6bcbbbd69f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008da2820b1a7b5164efe95cc1a30a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbe8421c940c7ab43fd33670dbc04371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab011e92f6650483ae20c06f5d552a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8234446962adb6086e7116cb15bc84973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ce7e77c431c800a38d37e5ec8af774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39c4b248f36291559e9f6871da261775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d490a0766ad4aa296e8e6fd3cdb93e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2984cb3dce1db2b7921eefd170e10577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5866e1376092f0806203e6a95645f6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd78ddd055696c4a33883cf111fad5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927f6fd6d11210dfa5e1bb74f7e996780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1021908f2c91c5cace3257a372ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fbae7f3287ed72200c8d3b5ee0aa482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071454ab325e60e680a693dc118ac8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63bc0a5ebdee0341cc24f7fb706c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207176e470563ca0f02a79f6117c7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc5f0bdc53c43b6f414605fa1c967086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687d6e4eacca555dba2868763904fa487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4846f18957440e6816f0371319d68088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d455cca182854868ca4262a763cad489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e026d94f6e56a03b1155f9eda8d4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aab696c110feb09264d82fe9f61e7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e85e0ce9309d31f0bb5f6c24c1185892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90924bd7c714a431bfc70cebed11b46793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a849436c25f9f4005fa65f0c680a73694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6001b3c7266102bf94effca1e35b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257fb3edd16382a1e8635b8bcc964396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955553412fc11062e25668cef4e6e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec8ef861e40f8c4ac5113a0bdf9ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee5826b2471453ece11cd514e3081f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fa3751850c5f13f56ad69914a4cb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf572f820589f592e9e1c1c0346c560c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5acad555d187251d3cc28ddd9d7278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47328bcdd9eee3d2ef82a152dd79f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64693c140f9d69e07e45f8fc9419883a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775d1cdeaa893bb7379c070e333f757105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e9a6cf6fd1031a7998ef7567c388d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a453cb8bed23923988603dcb1624330107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924f8ee46ae981167c17a3a89c8ec5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b3738a7ecf2ae99798a27c79a909109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee3213cbf1ff1b8be7a9daf761c15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f34d2b153857de5a1812fb4fac9bc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871ebad40b087b231ad3b175aacf36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38044fada2918e9688cce4fb68018149113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011141448d6ca14ab4461ddb69ce7b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036e6af39a44050bc5eb1d182e9d7d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc0975be77838f803cffc6667b4fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac898da1f2660a737853b50184244117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5694ee5445eb17f8b58527b3c03301118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2ee1d4572869b290872da5f3ad1fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d032a7e2a2833ee139ca7eaddd590f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09cc4c73d977309d86911208f79f8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e236cfa071104c797fb90df0244f213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669cb0df1df1edfe04051338e1fd0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f77c0642c2a8b4f1760e1c2374c3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0b35b896b2e7614b31a001676c114125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8f4f8247f981e91959e34107782c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26881a7445f84c8338548045b9f42b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5a0ef6f889d64b71247815258435128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c939a3c1c4c22d0be39b3f5e0ca6bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5d0e4c96a0c007f0222edb51fa1e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1bfd65c0db1eafff2febafea95e84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e775339741b34b26841f63bd66d455132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df15161e5dcc96bd14c3fbc8a85e8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98dfb2026ee6de3f8f3e51ca1000ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7ca6733e2d936ca08dcc9793974e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf93c7c93e466fb689a516f20a76cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557746061ebbc35604f0190fe72702c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2467d0c89ea1de648ceade9b31ed89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec32f81109120257d11eef9ad50ebe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a21f3e3ff1289ed468f3ca26cd359140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e8a507782b3f3abd5dd44b901145141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622692c74db4aa46a1fe7a5c3d2d098142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27119c1f49aa177bd290ffc5be7de22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54189384c5d162cc6feae1279ea99203144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db334fd8f6f0712d4de2b6676a78f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479752bd0c5b28ba3fcfcb5111ca8bf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30453f2b160ed633f8b1ab911086fc40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7847be1681f5d752f51958e59c6995148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e65684c68c6a2f9b9ec6c5da4757b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0f6c4ef92847e8557efd2607b9ea1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddbb7277fb61aed08fdd869031e822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aed07ead4f544f54ab95f04c17aab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc169435f936f18d338ad3fe16cff489153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf8d5e699311ee504b273f7ad7ed4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bb071846e344b671c23ebee609aec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074893065fa3150eac5d1b2cff1fede156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e86221b6ab100d89bdb2197f80b7ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70445081b74a2c261b195a4d49479a34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5cea6e6b70149e8ce641f50a38fa8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22214283eba38d8ab9486b5be7bda18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee8e075aad7bd324a535a16b79544c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c821d5871e526c27fd701029a97a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a6f2c42c8a61b370a235dbb2fa95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf5c1cda47cf82304261659438d7f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0db2ef28e6e7c178a42186617b9a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260388a85147c0bb59d4a392ac586cab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320f23f52147732a0c3d3049f37c73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed776abd9a9c4faf86f043db8d0c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec6fe26b4d3770d6ae797df3e3b22f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30569edf8d9fdeeddf558487876cf271170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14840077d1f7a363b6280b86f0599f30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153cae1fd23e3d97121908bd1467eeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed01e0054c8cc41f820618e7ff529a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d71a690e40c663d7916318d0cba08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce511c68ee1dda8468a727e422975f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf735ecbfe2c51746855ca314a24c30b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e12a6c7d61d91fd7fab6e272e8b33b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530f437bbd53de8bf64f83b0fa88d5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd50b2dbf6c847df946275cddb4ba94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99309f44a5572e7de3834fe8107207180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5da57bac9af2b6cc88c5965ef3847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c04af3cb0c19ec10fe29b23555144182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>