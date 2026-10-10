--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62731b57f16cc7ce27d5c3ffdf62e971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65c86bf4c0c176fcc5a3fd7226391e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88202ab536601a1a7768b38d678caaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a875e92ebebda48954fd54637d8544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547cb4b27734ae2e88234bd6aca8c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ac08c195affe04e2a82a3d46b80c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a614f504cdde3d175e4e26120dfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f07b5dbe0b4299d72e9ad39dc200d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9efafe87d53ae855c0901336f09d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9a69c3cecb1f6e8717d8322c0bc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd133550360a815d08d12e54f532ffc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22fc1cc3da4329da4164576fc5223b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18826a10e583a18da710d8af7663dfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebdf3f88f5cfc26b5b502b89e9da4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e63284603fa8937e2b1fbea15758fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9f100582c7e9a8724e71ce2ed83916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26af4d0b3ec0c18d7f4426dc6cb5df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924c40f08a55d32d3f9af570dc3481618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8cc06f0091cc37e20d36d1cfbbfdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d616122e8c39f13d300785f0b097720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad1a230e239ef4e05c25373c0c3b7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0727277762404907b7f6f3366c6976222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327a69b536ea15e779d5d0da141f8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194443b5c46b8daaa96eb9195f775c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d6dcf54c01ddfa2abce1e1bbc566725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b142cae391b3055b26683f1f6054626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec4f7dbb171388b744b14008dcd39727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6997c77f122893a87238a462e4ee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f856714602cc0e1f51532a5f22b15929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47479060bd8fbb194be7eb045bf5894030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e325966a2d7d599ce7d3af5de775c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a05da322c954403791d2b797515a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75be00077c5dc835152435afdc1ddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661e47ee36d67415f36fcd6993c46d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4806738338421ce4b300309bb67a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f8ea6998c065613ac3e24dd86b9a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4676c349c640326f0a8978e54893b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e4617e27f7d1859657cd60724ee2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d00fcd410ff5d3a245c7575ed9b1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6602bfa9e5f72fb3acf0c39618dd35440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69e8fec519545eb3379b9ba3d97a8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed92c21d3c25be06c62a4ec953a01642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2155dcc0f62538e2f2b4f26ceb36643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c6b3a282ecec48201fd0e09cdbe8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f671cc73ee792efb828407a0e069245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7132e38df53602ebed05cabacd11546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029dcf3910b18a1cef0629c77e59b1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef93efe398281c3bef033a6d7de6db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89bdb0f46891af69e09c01d676284049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bdeeade4beaf3d1280b72daa5645250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c01b5963344f5894da37ae336c44451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ccc7a5475adfb07b4d276e9d5b79652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f423abc2347c6f2810c2dfee4f30a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15424a056fb3b8538b21c687ffc50ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68149fec344f26aefce4adcf1d41a1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d197480e9b72798ce67c3f31be662956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1bbac9fbdd407c717deff4372ec9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d941761fc8744577df795d01f5a6d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c1d7c08bedc04c539e2826520a7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030928ea0b10782168d3fb45b186671a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da552eda30760af819493b2959e8b98861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b5be3a4679a2835c07fdacbd172562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7565cc58f9c6c242d7189c5a10f3bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83857260d51c5950e71aa12d3daad16164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41a9cda2714ba902d5714dc22de5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f8917d59a9a4374f4de56862515a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ceaa1d4675645d5371e027a7b9a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7112dda81123ce48a9e871cdd3a8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92c89819a22d8c7a9ac8231395fa4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b45a92f928db134e9aa433b815cfbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dcce27104b046c6874bbcc6f40c2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e865a1ca6b5556ee74968d7fc8d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092ca0cd0b8ecfd868c3b9a06a28a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc2ee93974d62d442a01d0f23e4f3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe4d1c5740e5311cae9ae7fb5bcc0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb09c38e47ed0ba2fcb24beaeb1c43276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f298f281467e249d599023d7c7e03f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310150d66e4ff87c20dd0446c2e086aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fbdd716c3df74d06f2523be99c8c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38c4c6927e08746bac6746648aeff180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b592caa637dc0775bfee264a464bda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4df096d2c36e3dbb2ee0ff65e2a9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47184ad7c3928925c2c1528053dfdedd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359fc5d06ffaf20d55596b7932ab88084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdc30163330b17de50f6730098fea185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cc4f371f5411a537c4e26e11d722286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4107717a6b103a1edf0ebccd65fb0f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9a154326796ee85c96418d260652f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69dc178664465ab7549f2a4905985289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043632025328772d547acd21169b5c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e12f1ddb9e7818bd775b06db2ba4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c014c56ec75b89ed67c83686b0160af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220108bb4fa60958ea7829f75793c6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a30721ca8c9f1b74944ead5c707a9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060192e088d511262ea661dcc1a1e8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d76c2f626917105ac1e6828780790b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36eab7fc54732b8e9c3f2c5ac7214f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e1b75fabe298171448f50fa57c9b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605b5c007c77b44bd6a6573f149fdc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e2916430c00aa17440c54104b40ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254888bd6e56baddf49e9cc3962079b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba8f0534ee66fcca280387b155c8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0cc49a5c3c0e75eb7fbc16ccde2e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a133eb55d0f22647bf696dad571fd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f9d1b120956b05f752f10b3c29459105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aace1b5721ecc4dc63c7f92b3d1a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7f252a9e2763fe8f6891a3b37361b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3218a8caf2bcb7ab0adaae51b1eb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957fc7a58c2f0e657e8b3df7fc4538c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5fa2529d977426d7a6b5970ffa625110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9d5e7322c4503424911e216816ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac597a39ce6cf2152ee2cfa68a01e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b2fc97ccc8f90ab3af81b9c5bb7c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff9267bbc5e4b7871e9b9e3af016fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9079f05ed5e77fd1ace98f6c3f8a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ef7f8a0be3fc8bd5308e1cedb02a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81a2e81f581e70d19be9a426653b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd78bef9dea61f9d11ac68d5d76198a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162dffe68db763fbc2fb0aa65f6482d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9118d9823ccf6c6c55efcb891888c17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc454f0428629582a7679c8fad8ed97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e075f0ec38f25bc9cbdfd5edb6c97c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ded59216a24d071f10f8eafa4ab2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f85f98e5e5a34632e39293b1f5ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649e8215b9e23c0717a7f1e9bb7f5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc0680f71b307f77065417f30683a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39764daebb88f3ca50328f1a06a7b82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816a1683de1038daab329ff87790f47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d2a227d4a37e366955c49130a9491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f8aa94fc04b481431454a22d800cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db81dcfcca662264f5f05eb190ef13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1979158a8ac0bdaa35b0bb30bc06a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286f42f03c6c79ca2c4fec7f5f94da0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed8adbedfa1021f4b6a5b056e85766134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd61e0691b5027c2abd1ec55e12f787135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555850f132c6c4ab92a16ec5c195cfd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0581fcdc8f78a2552adc3aed1adc49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60135bd19e0e47424a3af9f39abfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826ba0f91f40b7b3bc68a91b63f1158139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659e2cdf49167da48fa9a51c20bd741140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dad53e97446344d72eda4a8eef4d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5928336b20f5402ed9472264ca25ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492a483391f166615c44dce746125d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535383cd2d7c87ad4f533ff246613e3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbce2256cebf332a59f97366455a1f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0062218de8b604a3eb0be9f013c5df4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa547cddb3e5736ef5ed0504eba8f75e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e13cd7bbf5e0a16c06a55a2e0e714148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193455f79d84386c027a393eb3be0dbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44bd88677da4ac4507fd13224d7587150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e240121ad6f8aa26a2ed6d3ee166d8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d38547805313dc24dd2f50727c29a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da5563189d143969eff89860c2dac0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440384fd69e9ac61368779fd14cf93ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cf0edd98fbcd2b7dbbf19f443eb70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461db0367d9759469f6757b8c8246a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f489b145039b3d67e4d8491a4c93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87715374dfbd60eac214566d96765158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f045b76776d0005bbd9605084580159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829fe8c8730fa6224a1eaf2dcf58fb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c8893b1aa0b1976cedae49375d92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c58ca4f175db4264a58da4b97bf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f3e08fcc01b2427e2aac764e7cd7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db1d79ea81597b7a769d32190d2abb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520e651287f33e8b972affc5c452d57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc22e2d33dcb86994dfcce2ee2e6f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c9c90fdedf00c8269ec8724643bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275eeb79cfa38d9d6a44749e57ce2f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c5ae6a5f7e72b283b8b27ffc84624169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5739542079ea6b145005bf58d7ebf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeb0d32f43dcae7b6eaefe13adda45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f75d251db001367a04aaf6284c36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fd5a767ee4c965cf525137e8ff412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ae675725ff37e6da3a8aec994cb75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e28b6b5a6986cf50b110e20042602a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b55d63315f11d98f2913ec597f629176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3963bdbc3b28c166dcbcd49e06b14b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f250b70cc97757bea98e19729702b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5917c27f2d1cb582e387fa62c16b4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd109d116998a138c84d8ecbfa8fa180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8012fa3ea168c2b74ec9d95a7f0a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f12fe038ec290d7b28fe90b14993882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6df68ebd27871fbb587030dbccaf343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca50266c363bb8f772f37a389d91bca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33584014a71be73e69c5c1bff255807a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d81908713051895af419ef071642da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd23cd74a8293dd6034adb5077fcf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73072a29bc9e73b68a2754e07f824bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43bc13e22f16d019a6a9129a2d1b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4513d78d9738fea1cebfaa7c568cb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912b8c4571f27e976974a8be8ed5bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92810820742544fb48a417c70a182d6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dde806fc0525a2640bb9404a8b49e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5912d066599ac24b7894e1828324f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72702b2e092542f66cbdcb1056ae315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c776a97de9db3f7d7cd3a15e32d99cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98092ff8f1ddbcc9eec4068cbe0518c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78e408db87a281a5bfc16e96d0e5d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ec0da4acc2e4e9df41541df7165419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc8cd2b630454c0cb6f4d64023845b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c16dde9af3f36fe85ec0729406d8a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda83de572117944d1d25714aa71a5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf0cfae41d52b549a3c4e148d613123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba996db2d85ebc64935388e1aa4b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0934310dcd09ce88aa65a3e42168e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8772ef58816f5077c7af90c5f164526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f61ac04e532ac60c0a7457b2dcedad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc775b1257faeb2441b80ec6967be9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ab3cbd549124f48c235e9e46eabd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283c27275f09884481a133c3f625d0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497559c6b90619587a1f357ec32c7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c30300bf2e3c3980c3e7da49b5d6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39588143a769b0ca46a94cb8628ced333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656537bed4cb376bacd5d2d814d0638c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7160e3278f73f581e810709b8c86a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c05feacda8432d8452357a067c80736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f16dc51d2d30e2e57ad4dad7c3e9eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35003f96fc9a7ab3657f182cddc79038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a7236f424df352fe8b0e35bdc303439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3a738af9458c6e99fe098c84456040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f9cdf5eaf8ffaecdf9bb8652107ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440bf7e4c160e89dbe0c9a7db8499042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08952887d44c5b2170daf5f665d91543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed652d9b835f2ccd9519913642da0d3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c91f5d7af5e484c7219f34e6063c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e61d2a793bb1a7d1cac1b6d8f8b5fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2598e545c9a60663b117a8bfc9d3c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d315ae36b8414909a07b405b8506d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968d0ee0101ae67b09e271762b4b1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc674548e35f3fd3c1ce21e1a135be450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cb583db8ac9cadb13ea726d9171f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7962edf0fa072a462032bbd6b6d7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba419680430bd09ba9441426cf137a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4750deb244c183939421191744c99454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d90a0258f58edbd487d7b31330c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2deb0b904696bf1656e5bc524fe7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7de6b22b0b56154f54b051e7f0a7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5053b153608fd00f96d2515d94ec70058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac3ef76be8814e3ea801921293c3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2ad90d787eda72f11e9ba9b284a3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e07fb4b831e5fa749d24443c85dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573815649de03791ee8eede70c5fb6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df75fde8742ccb8ad4d591f140f860863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d303bb4648dbe0cdae9780a1f49064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62a748e2b83eb81d446a9fa0e7587565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b26f223e08dd17eb8db3e1a3a8ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5702998e9040d60fac5484f1f4245ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08664606396aa526db8eaeb9774c5de468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065311a93dcdcead8f93fdccf732911569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70476e9992d083d0efef5984b30eec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65355692ce8cdc8ac4d1bca978531ff771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaacf600a3511ecf47cca6af99db05e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d70327f9eb9342d09d5a7abed9f0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f72ee289677eadf92acf5451c05274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b82cbc2f68ce5a27b0f51df9b33875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07089045b7b6cd853797a2c760d9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce31a49ad8113a0926db3be5f733977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4443960911c1e3687146dddd52a79678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a2512f3234dc5543d38ab2282e24279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb4a46fe5190addf9366f3f3327a0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50046d6a2f8c14242b664cbeae52179681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed0ae97117cfe403aae6719c8d59d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a3f5221aa85784c1eade6b16e971e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c8af9b06b92d7ac94341856ad898984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae83189c00f22a1ba8869fae4ca2c9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31510360be7b715a9b602f93a3684986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f93c4f81ae69fd9547a7714c167d2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0698434fd85c679e33385816db2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca428572b63c09c9c483e5e30199fed789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f093aa2fef18d6bd627e45f9263ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96722c80449196a773d3c6ab5f18c61c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94b062ec0f91fd6f270d84d8ae05af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f4e00d35e1c3e05e040bc0a36fdd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865def566f1b4f7d1f656276a33b0ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e3123270b0860cda45fb44f96130a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3bc7b44c3a22b34a5e88379445c9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb72208132c1d0f5e1b6edca877cd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e038fcf064d73b97a6e769c8bb0a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d67a4e62bfdbe940cb86195f4027bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e22420f923b18f3e49dbd647721023100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb6467985ba6fd963bf557090dc8a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca088a823b1eacace4788d9ad12e43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4108266cd25fb0353b2c567990b61b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac595179ffb204501b61bcf2c8ef502104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60b47099ecba226fe40ac551cb69d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407dff08e855e9dcd781839084c2618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77a17ce7691ea2ba2a4d99a9391426107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecb2643edf8931ee96e8a9ed79589d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a14ed1fc7e904decaea3c548b1e2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad137561112f03f8900e7d390ec98a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe67bbfcca23b7eb71f17f43df465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b13080cf0e467fe3098d7de71a814112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638b8c1cc81703d0234bc1584083aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d117aaddf086e0de375225a4946f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a53347102d717802d9e36c789b675115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39493f4811c7cbf51c7910b8557a34fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf58155407d428d54e0cb9245df71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cec0a30e4529628f85f3c555d0abe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929770d03ad939822c0f71574dbd27b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99644364386a2b2c88ff632b5d38b4df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f2a8320fc6695225d710181be4e33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560189b83d30c1e8e198d6376f2f85c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f09ab3fc8b0dcdf20e29f722ace8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa647ff4a32f6ad56995f4dffe97c23f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e83f55b384562e8ac7e42ab365b600125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a92e25dcff9f7d8faeeed1bde9d746126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4358ad4a98777cd140bd31654e0107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a06d2c12d74760f8a7b4d88d7a975128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b7b0ed6d691fed787ac3f9ded2ac1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63ccc3031916ac2d01362e91ed6bc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec604fa1379a090071362be9e71c396131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7ad39a9c8f4f70da13081f861a6d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad0c2d350ed2348218878a3e1a31a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8125a7a49b38f4acd52614aa2769134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d579c70bbfbacf359baac11ae5aee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65375da28fb442b23dae1cb232c931136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2dc81afb188ca62b4794df0252b55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d286f5ae2b636dea12fb83a6a257138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f92672b643ec3e79cd5ad1b3ee995e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eaf9f19fb763f853bf4bc8b440d5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b596c448e1a063ea128fcd08d7ae4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351ae5f4720b0ae2f7e44f7fdf0a0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fbfce243f096a4a6e19ad713e27f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccc65a9a7ffa75ad8236d549669040144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c75a69fe21a56d93370ce925c9e6f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f2a37007c5f817bf6dade24c96dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9918fba58c36484ab216e14bdf39e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feda0bcebd742ed2e1bdd9d0db770a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da85f2e42da3ca3fb486b0523ff9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356581119092e3149d595709aeaa1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac9bf4bd609766b3fd268dc4001ef7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8853f0817864077bc7153e022daf1bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d199e1aca33dcfae78e54e0a4d45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b574d5c846439dbbb900ca177d1bea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941eb467d06360baa7c4b85a0187bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640923ef5317c9d332fef288c54897d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6c8c940f768de448ef3f45c6ae2a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e61b3bc4b9b50cdc86df1ef6a5008158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2c65c788698eb648f040cd6d52362159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cd69b19e1f16c3b67fecc08b46fc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278375e43b93d18beee1d7e9cc43f9cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354349be6d81ccf5b74b3f93a465526162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b7273054833ef430805248e39232163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d1c80618ce19b2df46de2ab14d4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a43e21d41fd84df163435bced587165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a0210fc168fc5f271c1f73864cd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85468f14938143b064011f7e0306cc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94211b659fffd7acc9573fc6eea17ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd80869565994abe58b53b279a7ff3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d13253d9f3ea46a726ad5ec76147170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dfca3ca02959a5562f2e33710c843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d83555fee5b5680f631f277369ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ccc0cfae8b01f16cf192cdc63429173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ccbedfe31622e27bb25d4e12170a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>