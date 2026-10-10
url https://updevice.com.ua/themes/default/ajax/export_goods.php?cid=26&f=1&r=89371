--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cf46f8933936c43e8b6a629ad7bd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c47d9f198fb3bfadbc31cc4bb1e9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344c0af652e193b1b74d689cdf89bbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64500f785166cb10cb7c601b48305d604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913a1535c50d74e6e5f8ffdcc0cba695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee7b300c1dab4b0566c7c0683b4acd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc7c093485a8049104a4bcfb0f9f3c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140d7ca9110110958382f581c5c47988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a23d3e0eafbfa67ccb0d4b7c378d959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cab9e76903822cab76ed92171a15210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeb91b8ae84c434f27a5edd2a5298d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758ac1102b28315bf02bfb360cf364712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f685617a1a23299e3bfd44a2c11e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343c835e0e0f1a9467fdf60074f77e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996f2fe4aff08471697e50085b6d2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3a7597cb8684144eef8cd84e7d3b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d325867b208b6c87d87a7679ac761e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492ae66babcb15b1ef4ecc5acb71a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19c2eae66ad6f1382fd4b81d2f40419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66953aa015e4b090e39a921d4834258720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eebc3de300e4b2de3504c85e3b03b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0696e64828156fa258f8f2acd31ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33678eee914affcda2df43cd513cd02b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7459b5a41b862965ec2135bccec6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e33a69106826f1da2ad8e39348b2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d1ab6af16909bef7803556d98863026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1429a6a0db252caa9cbcf23ea24362b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eb6c6050057a3411d52b6b95de1cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63679ebb395d59b75ec3378e57d0fc5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2427789754ba4a02b3878fab6e6c3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d310a55bd07d9960365b7f9b92751631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f534ef0770e201c43bf79389e8bb5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae07134f6ddf0400b3a8329dd5a1ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028407b80a31f0b62250b47f461c8e2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc5eda40fd973ba1c88d8e3bd0609135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed603c2d4257c9b0a29f27829a915d4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fed1b5d6f626c65bc58b04a30c2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59937a9afe611f07b9705e91f5f49e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c9448101be7426b6757e7cb99a47739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e5b8e52f924ec8ef1afa57a4fdb0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d547e43daefee54271bb54d055a357341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd8274344d08b633328b7f3518889f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc8a41ee1a4f1b3e66b48eb87ba6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b65f50fb687619faa7c13d004fab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1dfcd89c70e8174d85c0dfef5d88e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46acb8a98d41796e6daf2b24741d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f310ede9056b247c5175582cefa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e44fdaaf191c278211849692c6c63b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd38f07407464b4d17a017efbdbfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c94d32243b6b0028e744e36b323750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4489372708281bc8efcbedf991f78a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd1ec7f489e047ce92e3e67042b99c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b446db06d06f60cf11aa03181468ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86298f677bbe0e72faf081931f25ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254fab7f419b5e6d22f96bc6ca8dc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec30dea178dcde1960a0401089c98356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cf7a83aeb3bcff0b8cb8534e9cc1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17782b61f97bd8618b9225e295f12f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1a66506e3e9d2e7a6eb7809934f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddb027733b9a4844f9e6a033217b6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62aa9e42696b09031f94612355490961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0c1c1f998200e7483c12f4668f30862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f5a0bae996b9658f60e5b34f541df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f76818560edbd0ae4f31ccd77920e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfde224b04b9338df02f72bd6abd70465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccad65e8df6840af74e9ba4f880886f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05e85e56820d8f80f692f920ac9a3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38d646d0560a9870d7dc97bbe3959468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd040f19b3bcf1956fab840e337406a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fab3e37904af40fec5909efee383370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b24e75b83981f9bb91154b97740671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b9191dd7d31334b0d269b5219d0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb1500a9846a22dfa0ec7c97410e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db7a4e34ec333cbfafc94933dd6fc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f563b649df24337080e2f71708f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd279dd158ceb07c702642d828016676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f2b23cd7afcddd942120c5368173977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19cb244887c76d253a83a72f89ad8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366321cc4f9ba632aba19781b23b483579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe081d58c3a0e538ea1b26a9c4d55080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd7d7bfad693050f80574ce412c0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d52e68b33009ad5c1d10102530e1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093faf8fd73f653dcd7fce4a1a91620e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c865d4006cc0d1ada5af2b10354d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b88f4b9f0d6c15c13f02d8de05caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae91ccd21c82d7963a556041cb621386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f44c5396d3db621a894e8e6d4c4f9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac25d18240b65f9beec2554ac28e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980f98705c11f5ed466b53be4827cb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c7d1a80b448439a2959bf908caf3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445cd9446c7208d5ab0ed3b55d0dc7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316a73911bb21f1e80df835252fcfbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026fa5202d1c5b2f43518bcaff9df593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5af27064483241aed7f9116d537d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f88b0dda228c9ba8fcf1dfd9a75a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409691da0b4d7360e65f27a1fcad76a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0daaea1c1ca6cc5c797c7c851989e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84791d6f2dbce571902bed7db0bf39d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bc96cc4e3e9b5fd6db0093f038bf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf7e4e9c398480a4780630d489efa6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13dc781c0502c52be28fdbf4241b38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e906504c3b1a117e1a721f84ccde69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1cfb346ad8b2d8bd81abc901cdc51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3edf842371eaed6fa76ac6bea799104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2dfdabb51cf02137bca059794f7b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e966e50731a30d81e42b08091ed18cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d77386cb16d8708e8bfad9bb17cf8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab6d326b5bd7ccb38735076c7b9cbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5615d9862a5259484647479153d8cb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726b3a0b233a5e68377aa4c31245b33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d8018c11215db33d77032bb8fc3ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91d09b1f90103a326d3f9b6a9ba28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69af71a2a2a68e7def675339f808ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ff88ae0f1965c6a381652d7a9c66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cffd051a70c7fbcc666a48a4993348115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdae7ec19da8b229ac95b9090f9401116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58064c25642af63c8a2c37263477d5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de3fbd25d767cbb975fa5bce1aa7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000926e6f9cc68dcc43d6fd75e4bce0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e95653168b8433b51879fa5fc11004120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e239d9c1ee16c370958a6eb75de394121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325b08249a8eba24054ec67c7f5374122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2c26a74ea153362847e649bebc4ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8158439fb456f2904b0799fe884105124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbce4817c5aefa704767c0221d3e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803d285e61ec74afaadb82753453f9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6abc8fdf581ed4d03b1397d26b051127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55466c1b4bca78244097f394bd3b5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a4c98046fb02d6e78f68370f6ad8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8971142d6fcad7b124070478be5fea7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d74c892d9a7fb69587f7edcf1ed16d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be541b9b4772e5a038bf4e39276530a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b65c9131825d7c4f8d734b93da765133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cee18b77f216eb6bb6c366ef9772e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c8e824fe5d415b6db974255f604ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e990a1a475b1a83492cfac7b37aab8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9be6e47f39ee2225ddf21fcb18c04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511fa8c539dde86ce0a56cad15c40a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18b7efc964e50509d094507023f1d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b120fd8fb442aa4c4985d35d3e16b55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba121b841174b9b6c964e9c5253866d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c3f88954988737d4c09d861394a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ef9959473eaa1a6c86d5b2bc660d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ab4407ad71c54b7acdecd53c49462144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9421b18c53ba215f66e57f30cefa23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c274478d434fd1d8e2a64c7e24923c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957eedf1dfe4988ecb19d3f2c2ea66147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe3e56e7de8dbfd8f1dfdcad247343148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfed791f3e33d6271a887ab93dc89f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891208d85c620497eeffae158c35fe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ac17df0b809fdde154ee8033124fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f4573efc95e27f04f0baa3772bfc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cdea2c67c905c5572f363bede235c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd9c7430eae7de221a2952d725e26c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29671bf4d7a2174c8c381f1b29a72e76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da2397bf6cdcf6d004f25f3164e006156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577abf1bbe34544384f014585103443157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e3713a1615e5e80a75a28b31d8502158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f3335c9ee344820c99cabfb48de3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769f4426ace16e46e9b3cafb3d76f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6e776370c6ca3e8b0e3cc0dea744161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d2dc52556e29064c869b2b924dfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77fc59b7227a8bccb5737a3ab1937163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb8c58dd7537d2d3f5203118ab21b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e88abfb4d88a18f036f0b5820ed6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489e4a52f1753d533e8e9f6a2c7bac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccab3a2a7f16c9b92d1f6ed57c2dbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0a87fa728b1cb558c1845e36a1b27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cb79bf6290ebd31294a9977b511a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0aeb2f3e43611c5cce5db3500ba6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d01d0c9f719cc8bb12705eee1393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1756a67305e8b8530a9b4250699a4ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce95c902f671156db11c5a683a6666173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87e1a8ff0df7d4727bf257406b7932174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e5703d10c5a0069124ad5ecd4e86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05061135e0b40d13b35d686985666496176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed5895990bdfca230338772c8eb97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97845df000465bbd4afd75cb9088fa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627fb7d5728e1af4581b48a8a045d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99542d3e711813727ee6a2f1c37a9fba180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c13bd77095131b595f79d61cb0e48b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e68411af1704f67bca1c680869673f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff1235c666b4f5fe2d78707b7517273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687722227fa8f7317c76d831dffb85d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede35f7b7c48ea46e788865dc0848245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cda868110638c1d115c88803a410a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a55e9660847bd2387ca28552fab9357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5fb87fb8f2f8142498ba094f66d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36563a72defecdd2834970dba29eae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba27e042550920569cd57ae7778f4f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f1be99a0bfcb922ef1cfa2ec9b00711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55290df34dd603e15ef109eb2edd00e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3a68e37a390914f4a86ce5551c6d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b3861908d28b2f8a27ba1f1f645e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eb886e0f929ea39e8bac268d4e26e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e02704fc0e329e2d4303e7c00d4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ecd77267a6683384cd2686f7b1c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff8d9e4f66dd6524588f4c92388b2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900b417bdc716cb77a1fba4f9302a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6784380da3f7c61575ed5e47c323bd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b19dbf9bedf6035220ddb428e4c11621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d019b2ff7ebe93e6bddf0200484722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31109e1e105116f6bbb65b67d56df43f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777cab9d5f81b59183e4bde0c3fcae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c171f1b1f7b5ed10e7257d3bd5c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9381d5df154cc66d15cbc3932a5cd0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96794c19ee99445693fb959da384a04127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca7ed858fb37fb7c4d6925fdd3070a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0050f0ce13b335fabade0409fa98e7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9096e8b7448eacecde74e8945c3b8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db98ae1732229e622754d775a1a1c0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb4291d19f01b43eab6b733eeb4f8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a256a7411d5b34d65fc84be72dadad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f2982bca008883075d78feb268b8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc2d1c387b968e26729a4ae189131135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297b2c5b28c7a5cf1387d1fd8d86f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84f53189a6278b2f50d071195677c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21191eb434604cecd2c5c0af087a5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caa3f21acc5b8d582fc440c0a65c1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721555c217e399b5023c151b3137c07d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ec8a0f1d13bb62df062b9be302a9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f88e46db6fd0b778b2b57c3bdfc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70228851d804b07334b5a8aa40df3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648696d67c864834986f405dc8ff3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4199c687c14b1a0df0db02896819f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd89056216cc7d4d23bd86d645fece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f386c8b6ad73c38a3ef1149d3438d7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4d0c6622a20e9544f516dd154b1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87a8bbf218564fc59dc9db9350e7df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162f6c096b1b3f7461e4c7b5781c5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ef794b73e0fa16acbc667d547899c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafed9c173d3459c410f2bb932701a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c662c3c88bfab96b846a960e678244953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60961a8f03eff3370686a7380f44e33054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1475f82c8c6eb7e7fe5a0efded7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e204660f628411a7d8ad6fcf79416f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35339fd6624ff66eba2424c536f96757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7071e4a80f440c54becfc69647185f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415cce75264c01ee7c71fc7c2b533c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd75cbc068d54e8bf1d1a54c23d43a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65073d10300cf24a5d0c13840c244fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186490f05b1310602c6d78898d0da3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f3beb1ea0f27da4ea7f9b3a70ab9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794209a4416dd79393889ef9148125964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330e12003def619dddb3f57f421ae8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5cfdd3208134f88e75ee013ad816466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de570d8c966f42361e4ecd91d1f611e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c26ab2cc439c3cad3b7ef9f3d228d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d36361b065c595318863b9e879d4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b9e4bb3ebb406419289a50facf69a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023096c9eadcd52eb5d17a79216cbca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1e100b442aa282b9c18fca7a49f5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072b6d921124a02bf27e32426a57f0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1795ffaf90147442195d55f1360d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ca3570c3b17209fd998dae673811775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe7f4cf842c1e9e429ba221e0c84c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb38a6df1f598f9c086f7324baec577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fefa23b8927a4a52d54e1d1f89e36378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d700b10c5307ebc7462f7c87fcf2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cd2b97aa3161c9621810271d8004a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db559e51bf02487a5743f57c38ffc0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8c87d4af7c2277add43786d7d6ba982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae788bef3b8b37758c2e94bf97820ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472ff80348701f9b8978604bd0ef57784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbae21ff96b1e8039c1705187b6b3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f2b310528ea86591a1e87010811a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ff1a98d633423dd005800b674fce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e65d55d3968ff92a4641d017d98e1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7a4a164a73e779f93391a50dfa4bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164490158bf6b87c92f704fe8da50e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b14d2d9031db9924c9872479c4cb1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0bc29c5cb653a6f68a47bf33425e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bdf931b84864f63eadf7527da0f1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9b216852896f9cea1afc9419fb3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5bf0e24beb3543c2c38dff417fba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d61771d73b27ade4c07c135c4d690696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946ce5449c0aea7816bc28adb4cb43397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b99572bb0615d9f7e59e3085ed1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4b56e5cef76aa1cfdd378c6c1645d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6323f133a2dacb4587631d7091276100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca23cf29014f8b5657d0b6e5c493427101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0de88b6567d02a915c64a0acc622102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a009d4ac052467b1c9c1c2e38a0e60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35f85c73709444ad291c65d1636d42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bcb05c340faaa88d119596916092e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad10f4a547734462bd9dc83a59d174106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463071865e7e49f362911ad07631e442107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb93edab9e6aeee5aaedcc123092f76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee7e8cbf9fe26724d24285c3885b1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095528a6a119bc681f16cb1b5468af1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111ce26e6996b56abd3d9faa114f71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b64da32441c117adaee4a2b7e41b55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787418a91dbc672fb4a709f71f1fb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d756d4d38fc1c0319b85d7b7864e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb2008b72b63e6d707cfa56a4352c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcf0f881437de543aae0015463d2ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236943aa7bcbf123e64191c7a8bffe2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbf10073d4f58ea9eae60569f193a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f81b7782e61635c284a1075b58ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d27e337ebce51a952a7a5fdd2596c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef2d5fd0aed684b3d88d800aa77f9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4aa634039a7f5dd232af55ff085a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4159229e4c282285ef306a88b7cda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14adda17fa90def4f3d160c280fd947124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634bf2c8f93f182bbfda427c1257d9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9a3ce792db4dadb7e30e65dd446d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c4c32d77d3cef1756a5c4110aab35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f6d8abc9a460f928d5f6366eb5a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bbd446f89759f57e2fe0494e76c8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b94f012e5360d078c4a2ae24498a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cf83f6c72efc5a836bdeb33e1521f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc77f00d08dee6220e9ba33d46a199d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6b5f806144ba4a39c68c920643c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46107e76f3617525e9b3c27e69a9008e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc31631354ca64bfc854ed0f8e588135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00007295000266f87e3ea257142cf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f837c14e1289bf8f739578d9499090137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dd4b16db0d91dc0704b06e57b867e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5c51528225794ffd15ca364ce77b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989fab64d849d9d9fcefebc690a1806140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8a60434806d462491c89accefde8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59639c4374f90930ee34de18e23ace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fabb3f17db067a6fbd35402e540ac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b296270984df0229e594d1408460712144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299d9daefbbc06d071d280daaf990d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762701220edb23ac81b6912e1a3d8c5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc5dde2e588112bcecca405ee49553147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7658f97da62d46cc774e82cc4b27f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16366696396c911b15494bf357780089149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846415d9530e65d8feefcdc62edab76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd53086462eb8d373261e0233271e33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54685c0267c1f3fccb1fa2260c98fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a64931b817e596fc5d957e1eaaa1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ffce0149e3f5bf236067ab9672ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a52b8c1954535a0335fdf4f2f8ff6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c905dc964b28844291e8ffb206c783b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b1a2d44257c2e33635daf5d59100157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4186303cd4fc1e0394562a4e652be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177390262c0bd5c15925adf36cc1a47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa04e152aa9134dffcf0e8bb5a7d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5e741157af65fe72af64d6e44dd32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e04721725d8f86d9e8c92df51a774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575456c3167b896b475a062344799e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a703530d0524840b4368b913255f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9317fbdbc41a9dc25c8163fd314385b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7941959c2e72dbed8b1b4e9e9a20c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664462b4f9291b998010127157d27cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599694d4abad5beceb34edbc97b8c7be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8cdc14d61058741c4b72cd53e60f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ea8123d38fe67b131f454309b1539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c461c6bfa18e20ad1c157268abf16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013a205dc11d9c017e7aa6bd44b969d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d75afff9206bbdd0c692d3f8f7c17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576027a99b9341d88c7f634e1b9283cc174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>