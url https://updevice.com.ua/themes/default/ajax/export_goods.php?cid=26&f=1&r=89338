--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159dbf64d4a43e56f942b94ae61b0ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d0583a462ee008e65e32ca8228072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4d9a832a312c3932de7cd1f92d413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a10a7c467b6fc5fe85c64975f85e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd1bde02610eff16cb2b7d24d791105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc3cbe257ec7b9a32f1a32f5de9556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53223d727c02cac0e0bf73824d40f327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1a5c91b86781f75010cac439757e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb7b9c042743a5641094e246053c519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270110d363d82de8a1c0cfab89614a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b92907a2e3a59508fe745cea234c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077975749f981baf0e49f8c200af019412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43527992b71ca869b01b2470eddcc7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de2ad8fc560fcc09766992cefe178514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2c2316df0d936e41532afd7b3329915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362c298cd06b61f6e1acaa5f7fa588e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0ee7f60f9fad6cec338976a05da9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2205cdbffd460a1e43350b28645a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54e8f5bc469b950d640ad20cb8c9c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be37ae4978a7fdaca2f7eb0ce6e830620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f418f5904e7210f0844763004930321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18d813a6b9c86044226187cb61e0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c71e8b0532bcd901821740434370123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a33a6c78f5950cf0a77ad25aaab3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d889b8e12081022ec7f30dc233e6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1363b01786392c355553593da863a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c41346c223371782d057a4c38d557527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b1cdedf22ba6e2979ae120af4934428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b197a7247a867437ed0764f853d634829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74b3e910df092384a1a931cc696b1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f7d7a9c8ce727095f6c5f5be8168f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7ec97f859cf4a7f7e81df36b530d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6b963efe836c474e60170fc41bfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70c63041e3c41d18c570bf0c8bf0d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7335e9a8be833a14580f175e924c62e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a402b80791c4e31513b4fa91dab79ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f39ffd72d830c36eb97aec4cc2d3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4ec2e7652383c8605fe00dde405538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a19bf90a2a592ce84636ad834a89339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f21b4f3d143fbeeff8ad3c154e0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026bb13ee0d2b6b102721864a4a2cd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684c8497e80608e14571cf37933e0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797087f71ea405534e4e119ad3c0b0e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb8ca1cdd63c3e1268def91d030a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5849f0d839d38ac7cafcd0f656ebdad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14651433edf634c269f155d503aa6daf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f1e4519bcc09d28f07934f70a01c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67237962348417abf214a8ad9f1ff9e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf01884abe15aa6281dfecca25586349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55a2a7276f49e7a817a291dcd3dcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c059c417693623dfc6f80374eccb90b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf537136a5dc8779ebb08875c8fe252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd0921edccd2d383e5a1fd69440dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cfd094324e4ea07315fb2dfec9f2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee52b6ea888a62459f5e7a0156ea09955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef8c7321f9bb2bb6fb738e23feda0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432e6a85d3b26c3a59938808807704e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f70714528ee3f2d985382f59d2530658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66fd1ec9871ebb941726f8dad3b3c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da8f65d74329725d1e90a4c2747eb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34cc200095d461a3594408ea5116d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fc30520d879c2caa47f7b916e4ed962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679d7e08ff485cf5ad413e4ff4cc12663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56d3038d8388e6598ee36b85e1c1b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81c7daeacec1d0ed4c6b15644d235e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883de86f12c0106c46820e57eaefe9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e8749cddc5e0bf4bb4fdc501bba2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387d299904169a24f9f0a192a19218f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb7ea7a4f50198e28ee47d5290615669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478d9344296ac52132bfe1ce02e892570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205f922cb693c49e5a209a861c7beeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d48cd280f699107546a47ab5c323f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9a28847a0fd8f8a72101f698b555773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302a1a0be34e59aafdb2b7840a1e35a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1060239e3ccc9c4747312a248e7f9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42ba45408408babaa356717467438b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3a324687b864783c70789752251d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54225b2043fe37e20f54a78e251ba9a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23578efef2a6137d1497568ef6fdb7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e44c18bfba23904ce7a18595c074180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63490498423e37fd6f86b640471b2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5056cd915b7b99006cb19196a46834c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af1efb75c536020d6542bc5edad32d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2c9c9a0b09039e8394ea60709033f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839f024c6c4a821bd118f7148d7a1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d070aef047d74f913362a9bdf78a6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f9d5cf8ddfb23e1fc957aa9d69c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844970ceebb8dfddeacdc2bf3e130f8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef90af7788b5fa312b7e9d285d345b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7786ae98a9c44d163ab92ec4d0d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791bb4d76a7738c988d29b2dc4c6b7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987d45371a59adfc61480c45a20c8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966abb53c9abe05baca625ded35af35493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e281431035af7b9051ed71c009f8e8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680bfd8a5eab3b423637c6492f684e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e6606d6219a5cf5f714625774dc0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471fe726afcbf3aaf0c9493e436d1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f5fb3c62ebb292365735665d60b4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987e445cd94198eabd6c2248315113499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a1c9e1a9b278d1bb670ad0d71602100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30813aaae2f67ff03ea08f066ed56d79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e93969836f5e219e61b8229a2e4f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2b928942de730799725cb2e394981103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f715995229935f4fdfef3f98fc964104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72133aac39bb5be7c3996524aa5485105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d69d926fd32685ab5fa325ff3908a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65918806f232595b66dcd1be0da979107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c4e11d8996f5e836a8e43a7622ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa8d1c1e80a9bc6a960a08a9053ff8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a995e1170b42fbcbedd92544786ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9cd4920496dfcbace21199e22d246111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443dd7e98cf384e465dcdc6bb43fb60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e16476db0ef4dc4513052fcf30e7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ca66a40804fc4a0a52222069b2bd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f47e2e9bc3197f2eaf14d39c885deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d9705cafce661886056e12704a9dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d9c4d4d037682eac2f500cf8d7da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8312e5c300b200f0350a3a80502120118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b799530ba76a062f9be0578ae70e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f99fbb0c10466c669807a6a5738d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fd9ff204de756404be5a1e4f50869121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03908e3649316e86f75dc8726e62f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc3f0b76dab7d994d2f69894f1877123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d4c4b61062e0626f34c387707054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ba269b8c202b8b5654c0c591ae152125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404f01df6f9cbaeaf22aa57d4f7a85a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecfafd3fa86f70d8304bf3dcff871f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab95c0239ff4a84b09bf02a8d4b9af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95af888d3648fd1f9f6ab0776dd0ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992d93d1e4267300ab6b0aad3302708130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32813f5faad55c9c53197d784b99ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19039b8cdeca0a7c7412d756a0714e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79452ea86ed64b1a13aec403ced8ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e516f369ea0155eee43c5f36c11498134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dec5af44f603145a949cfa1d5af1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8be696266f984c4495d40efca5ee1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75c54faa955220a9a937693c997174137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5de00c16a3c3bdf5f28527fbe218c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6925f436435e85b70ee814afb14d855139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c164466e9b8c39ba4a2fd095227f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b1bab30b33a445062bdeb429798e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba56a7da9430f3df004295033f8758142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130d9d256a1a26c8f2c04fefeb11407143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d675883a6340ed6cb51162b387967144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06736bc3d51dfdd9b54e9655bed67967145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920079df79a9f9d651eb8cfd827f4a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d38d478238a2ff3ccd55bb0e485b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed75fee3074d58cbe9201cfb087592a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9af8ef2c24bcbcad43a19b98dbb52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da69f7840d6ba22978f96b321fb6be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d6f42823ab3068d99398bb4d20078151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331c0fb11e03ce8967713c1b066261e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcdc700796c45a7b20da38fa5f5051153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8a9521d859aa539d4c85ca4e78a80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce337265b078f550f7d1349302da3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71983b6de386bda338970b1be2a54f87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aecbc39e1e77aaaa46a2aaa7a1f970157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efb955235c12cac1a17f681635c17e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a071259e90ab8aa3e8bf3b5b16b084159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaa5720056e3221b2b5c9e1525d39f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a49a69c84cd838673a5dfcde759673161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfece3082e0c0269b844f7c537710a87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db7410ac95c33f6089e6fe7de4807163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e509df7eb2a05ba758b81206d156164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4f64bb490c225f8659bcb15f4dae7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877c3ca27e9253e9ffca62163d4c13e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a57609d238611d99df1716ae085ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db28ab7506ed9074d21c53810c0cc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2134718217bcc6e5d5ca2c5dd78cfa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c53f70ad4208916af5a9eeabed431b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc26cc3a771095cc09da08ec0debce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd456d9b9518855649765c825d968a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ae465e0736ea3b31cca4acf698ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55b3d4d2a945d628bf93caa99773d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca24377163ecd2ab1cba2ee9935d526175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd59859cac6147027f018ebb5aaae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a7bd560173f8772f4979df4d2144177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2b9e2902796c283e8ddd616a3c16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52813d7cc5b617304bae75a4d671403179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dcbb2ddb1e2bf4611a84bd5944349180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf88d5f848b6e25b9a58ef718b106e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c447fa1974c42f69361485b0dd5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6978ce2da1208e3fa51af2c749fa4083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6f47712975c21088fe78bf942e4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193f9df740943efff4b2d0c1f47a3a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714335533fbeba25bf2bd70ceae68e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca6eb394df6de53075ca32f58685cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9e99111af75d54e74eea0595a2818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552a9ee9cdabaa233504d59377caecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f69b8ddc8a34dabaf4b885bc50e0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a7c4254d5a47ec43064467e106ff711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b34501f600daf546302eb560fb39212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd2a27105c71e2a2e9d9573484131413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a0cc954f33d905b2871b81a985b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54900d4c36f11ac1d44a0273b376294915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff9f4d3a714829ddb802cd5c518cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c18d8a1597a7a83836e8bf592d5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325fc49de962fbde63a25257e8d805918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6da47b1d4f7eccd37b122543ff00c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35dec1c8c3a95dd257dbf9349ca74320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a9e481c11701513b1b91d9e11fc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675388bbfd65179efd53cf050048d4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbcd85d0a8db21b7935fb8ff9f32c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e2a762e87c7cee95e110243c26c0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058850af42e0613cd174c06eb121662f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad4537f00a0526cd4807f67ad9c8f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b77efe183c13d8ddfe61ecbbf9e1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63589c8e072dc9e333631d5bf217b22628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4d11eba53c34821903f57a97c23629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d83b65b3428e7ed8f52fd4694a06230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ca1b57ab4753936196f4232d6cec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e2b87462f9a2fbd3b59a000c162b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb25525601d6ebf9eee038342efee933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a7d1a1dbabd99aee93fe209765ff734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1d80474c0f2d4dc7707fce9b87ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b801bccd8f16605a41636f4899ae536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4df87c4bb11813b8d24a2da536d4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536a4b9c5eecff37fcf4d53f65484c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69fd3a5c81dea4f5552cb021eb2b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ee42c57520815ed5d22f958e235d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bfd8feb4a8a65bce20b639e37351341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01735b4027470bd7e90acdc3859a3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd63ab67b9d93ffdf30fdb5dff08c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb197ab10f0b9b6d7f6dbaf3f5a2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867eba1814080d9fd9e5d1e73fddb2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abcaac36bfc9ca4931a11fc0f8c63d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e0fb5ca412f15604893213b2b06647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d552f31e60c24bda96280084ef6e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b3ecb7e4a0e435be3b3d8fd5d63fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715b74b7bd14aeb4728a2779a5ad64450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499896a9d51bc39913790850a3f033651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9315dd0a4cdd01f508e665777573252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f03d63cc5807f5fe98b72c1bf166153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af524f204c682e13c2349820df9b5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868fbbda8fef56917a8ae8de2c6571755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a00671fc1accfd03b9d18b4d64e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff8866b78d75b2454af554a218eb4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6affb8c78468d73dc56945aea8a1f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffd812ba827b6c1380c5151342795159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d76a5b0d91d3667118faa6e6ac9d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387b1575d3cf36fc94c441e6ef9ac261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd18c7490d76a9809dc30d7ceff2fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764bdfadb75148e17cdd944067b74963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67291ea314e61783f25937060e098bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afcae4501646631990102782e8131165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c620f8557d6a4aaf043a727c2f670866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2714d528dfea1b04eb6897478ccf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77569d98e1bd06d14c7411ac8092b7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062c9b00e0ddfb2e409ea0653481b3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433d6a1f172cd70f9e282d34aa6b4ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74fe60af58afa347a508d3409b01c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095348b9b53a44aec0bc563c33700f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708caf147882991e6e0c7ce6cf4eaad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd901062523f5e53a997eb3bd3499f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99807dc1e73b5c87e0d1d6d7b17f712c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbff406d4523cf3bf229a39fa5795c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d1dd958546e86a32f53392062bc3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad206ffe59ed3f26d732e23969d94378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03136454fc8116c5da75b1d15eaf4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f1a9ee8ec81570c91cbc8fa23312e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173eef0c89d93e2dd74f1ae05d558e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cad1dffef251b81459bcc30dab2ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714817b6d93ac576b62c64140278ab183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a189a9a9bd40f119da9ebf8d0c346b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93793ca52da3a38bb6ca36885e03688985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133e5393e6d33ad19b6984d7bbaf94186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f48f4f440998c016dc8940cb1597887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202811c7478bb3f09ab70c996f728f8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0776440f938017fc4f8c9127bfa516589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c6be3f1c14ca86e605197ee6762890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77b9fe4c5a380794baa289bb8711b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dfbf9b7923790dea870f5211e955b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936431df579b0affd9e90051aa2a459e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cc2c0579a1aed2d7ec7934e81911694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e85434ae3eb548348579ad7f3f73d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d7d8ee1af40af633ff745d549173396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1536930650991ca7b941d1839d03397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93a6e150a7c2c7176023152c222a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63e7171ebbbc1c6eb4a489505810f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d670ff8110a7a86ac5abcae517a3d52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82d4857d83a721993f0b889a8eda51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014208b32a2bae039e5ad9d503a1912102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227773963418ade3c1f7e62c7d2c2314103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227be5021fd1986336052b07817f1df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ef194ca88cfeb30c970bc25e73553105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18c93bd41568054abc0a76378232d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c01d4c89c74d8acf052fb0009cb56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b99acdda78d008ccbbcec3d84d2b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3676ae15e7ac964cdca297b116195d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe04d3ad2cb51117909ca5beb432e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442195f17aa90fa9b1fe06d64f58bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6ba3c36136f29ea2fed79fae11b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ddbbacdbb66565ea92424db5686a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640c8695114aa71ac2f395e03971d07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21363eae3c89c83e5b6e5fb173242877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa0c2ef38c0bbd9a01bf99375e0244116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eacfd4967e3d8fcd037ae503474d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95ccb49393b95016802b9e5c8225cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fcd6fadabfd2a4adf81305af767c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de382677454081b9fa1c7bb9b8d25fdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226793f8cd3fe3a19abaac3bde203fe4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf204c573af27ac761e32a70fbe3443f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a46738fadb7bc85d9f5b49ef744c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02bf45b537fdd4cda6e47ecc8db924124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55c0dc211525f7b10546104569bdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a02c9c1a42727fa99e2f26831f4b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab4087053f2625f7480a185f594549127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763972316cd2b5ff6ddeab399cafae30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875788e8f432b86bf9924521bc26799129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ef323ffe8e28c54e011445b8e11ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89a0658a194e156b736b115c7aa959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0a3a300c6ca803b6f8d27a2ce5718132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342964641f0c798ca44d76cc4ee8e848133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322a68350921078f100443d356d324f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a3335d24d022fcb8c732ba7c3df3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d5063dd9496defd5518b9a0214c6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002c5876dfc34c0275382ea4822a51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243529113a91eb2598ac95b7e473c24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6bd9075ceb157b17821cdb7effee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69a244409e91cba62d3b1a4fa5153140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a0fc558353304e58537449080ff9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375515adebc9693cbef10f1cfe16f5db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c01202cb239511892e1dcf1180b0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c5cbdec68cd994652854bc90f2efe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0991ea82015e8f1dd877186a0834fd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aa8034b8e0c664ffa844cc95910d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adaf198c6fd2bd319b3baea7b9e6f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f80f3bf9ee4095d0d3ab26f573cfe1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39cfc3c1ded10bcd6dc07930b4fdb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c05f5ec3ec2bb5cc2e4fcfc64a28a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedca527a714fd0313225a492ecf93f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b21a32c9ff15d21bd5748d445427a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573796653f5166cb1fae222fd29818dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905028f2d486c034fc747dac779e7e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa3e5e4ecdf97b99bb7802e7d60eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73221b639827c4f8cb786c6633869156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1a5ad7cef340a8ad50f2efa7755d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b23a22949c9752c8f5c54e891bb07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98372eaa213ef9a80c986c3de7d0c08f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c104b931ad03ff82c0839c4428da7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07ff2de32b74df89e5dd6d9e0c04d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7b979e1c59f389424aac0c2866ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8efa21e5cc7b180d36dd6043f988b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddca50bdd6681624aabf039c732209164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7acfbc36ef6186e0ac980f647cab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad00647ff4a8b0789d6b82588067f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853cdbc53310ffc9b9e297c9ff07be8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff865bc9f455fc8f6636caedea49fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29be12bf9241f102e47e5b05d27ffd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c686f13a3926836328ab2fe12d26ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf88f04daceb6d8caddb74ca8589ad4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8fcc38d29b7cd2f98a0c8364daaca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfe21c09c46136f1ca36f53c01d5a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daede790861bfc73701c43299512b2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>