--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e4579065f1c7822287aec5951c921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99985e33f3ce977d424e3e0736e966622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae429ea31bd7525c0cde7f779f128263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854067c2275d82ceb6053a302dc3c3924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f1b58de075ae7b2a0c71946986b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10245b3f9b9bd07b49ab88f8461c9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec0f2541d13c5eca3cd06388e56c2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74691ff813b37e1985e894185b0cc538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68d986b7e66dd6c6c9e07645b14e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411a8e634c90144ecd276a23547d8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4733a277d5448f44eba2afcc62137211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba77daf35631f4adc7a5a5ad3da02b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838be539385a8984806e1fb550e7dbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794921dfe40c544a674b1abeef58b6bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f573fb1051f289c445ad5bef28c699615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e024a3f184a2f13fc4b6050fe3efeff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6b976a6f368d667b1344aca785ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b1e91568ae3a22fe21fa99e3b608418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9c8054ba76947a7dfe5a6db90778119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf5aaa2d845ea55922fd872591287620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61dbbdd2b1c63dca99c9905491a07721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778ede02985bdf6cc5b89b44c02785622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b64eb754c79b8aa6f0b2a589f9b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fcacf67d97e905f1683b1f47df43424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeda97af94c48f64340c83a3ae3db0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926912432c2c14809deaeb8c9d2a2ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca616b2cf9a0ec76c47cd27b6f3e5b8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa281a0e62aca1f614e237dd8f6d1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141e98ecba90c3a2be569d6438beaee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c4197cddbb59cc64effe906efb76030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d97bcc42dc5e6b36f4b108015ae031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958255f67e85d93dd3c00419f01ec3aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7e56590fee0e32fa29cb32ffe60e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db754d6e5e6e42e6b5342926304e3a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f82448dfbb1582f5568f1a791d96135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b00f46ac85e0c95469d07e184aa30e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9400e895f8d40cfe807b8031492435437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809aac7d62d4cfdeaaa63906cdc483738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075906d5e5b29c6b6208656c9da1cece39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd319ec7b9eeee34098243653f90199640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a3f0fb8812c6ef1415ef06f0dd63241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990883935f415684cdee8c9d377780f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfe812cabce66d45f559e3ed5b7ec943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0fbab381bc0300a9d958262e5e5cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a137cf667946b393ed4b092f619eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abe5f801ac17bab215d168240b679b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e655aff4e64c88deaa904d13e39ad747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9a2321ae16a8a4ce15b1b701f5a0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edebbc149187d8270fabba11042d4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0848c5f22f4d918888d97c6bfc7ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da50b45d9406daeb767c8584a6943351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc3a5131e63c1e15eb680edddcc6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e1a36e43327e9e643f446350b3e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70067f1535a59cc8047880e58ec729054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632f6ee8a1e242e2341a62897b6b13c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f8e3cb3ca9fae8c06b4bdb4305d4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fecfddad7e9778f0539aee90b406b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90be28e112c720437568a1c8bc8a3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54adc343664718febfc7e7862b69ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd4df7a995e55663afa4d98e2350360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055fc5102daaf7316af32c576c855c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c12b6dc79d56be6458668412584ad762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf6c375ad7f7b5d7bb8032b55b12863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf00e2e4f9f46cf3fbb4f6bfa799064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53545288a2cb722afcba8585b4ab42f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb296548af56fb83962ed31bdca7d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48aa262963f3402dee2d3432ef726667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe67ca2a7006a306903b0025892b7d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b09be5007dc8385026466138d91169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1761893bb7df9835c7d766653dab370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf980a37e28b8ee1b902ca481d8be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f8efe97596982e7e30ffdc87073e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dba699fd63bf232d6e08d855a66c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef764ec3a07536fabc244d906789d36374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac8b7851b1b3cf095091e64b61ac3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ecd10e12631adcd4a95549974b0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95669c9520cae626cc08221e26c15c3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1e30d1dd0d3a43824b7380a61425678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703622bba3e2760b6f1684054d02568479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07165c566357a58c38ad3592ba3f299c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ea20dc029f24d7a3114bfd445d5bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f78ddf1c7a1600165b82d932469082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb927acf91eeef3151ff4e870c0a317a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42baf9444a0f9c4159d50451f7c7e6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960bd71f6f4209dd6b62372bf89c15885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8505ad933d53e180492805afca80c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2ba208bb057b287b4d902baa1966a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0591881e0f330f8028a52d584aa3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b852a952db333718cbe7d446a7c4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7778bcbb1b0114c01e5441474730a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db2fb292717ae2531d587369c5050291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2183cfbeb99fc5add8165c53c600992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527cba8d6862b21d5f5dfbc0f46ec4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb7004399c4a1930126ab5c87045de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ca4d7349623debb9242b35e7cdf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee89408a6dc8dc15d4d44e0b5061196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b351290537271ec347095bc5cf6ea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3768ba944994c2c27d8be32d2ddb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee7bbf7d00ff162953956ecfdf759999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3462f81302901594a61060ebd7ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3fae36f3b7fc9c69af231058dbf91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9c12d37a6d1b45520a6b13ee040b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa7069228cfdec14b3891041398fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d4fa3b8521d5f8daf6ffcab15de1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54dd31ed492e0b1b6376dbfe8a9d70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a09b3fec160f7a9d5096a837e136106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb9d1d50b2b576f43ea696e2c5020107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126814e825cfae425fc1d7b303eb3d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097610544a5d62efc480eb8f779827109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da05b822b90c2b49086fc1b745377da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b81ffa149009e8cffeb92eb1d182b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1384e081558e2bd946a260419330112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439174330b28772afe2a073560388fb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e05826731469b3db0cc542817c49f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e9d11e9e872b1e12ca8b1bdebd12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3e738d73fb03d539b7153e47cc302116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f7ebfa8b89b6fd708b27e633f2bb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415c552a3a5da30be4cbb974d1c7f2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cfe848ebfc12bdb4430710ac0509d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e292411fb1e7cacb4c960f766b0d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6f3c92bdd6786eb822f010145cbb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcdccd7e0a7eb2179ccc7fdb3a1c60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8615ed4e0d286b2730940ffffff6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9d6ace7242191e2f3feb3daf779eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13f57844a07d8941d17a00a029ccd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a113e8d172c37d4c6349c1a728661126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39ebe742a6ee10ace6319c9ff13df2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1dfb0270f098c62aa8726f110704128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9ad207c9c33ae6af7374c3094ba90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c0e7070d6e197961fe6df453bad76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c0076d7444f1eab5718d7e4555f84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406faeb20d0c5a94fb496a92d7e9c08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff2f9618f751c30bed81a5cf20a783133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3e1e6db60f1b87bbd6b2096db97bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e31abe5275658ffd835a3bd5899c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c07631a9f16912d339b76fbc9b174136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afad13d6282ae9edca8b8af3c9f1eda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07438af606e064aaa761065f8d4cbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed91f12d73b2bfbfee104a7f90c17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c74d4613f4b84a89ed69b61937ca67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb88e6d1a7db24e70ab578ffa4371d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d5dd87cc86ff1d0de6a02c93b7b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5707c0b9a68ce7100aead0a6f0c507143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3b8ed82674e4d24d1bc19eabc5d09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdc09163f00c07036556c13fc26d67145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9860945419c44b5ed071993b95ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2b220a09744cabde7eb90e9dddef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99679ac4ef66a2a6cf9edff7b29ed95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a632a2c5263583a54122da9e998b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c764ef4e8e0789a7e845c76095bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ffdc5394ffc3ab419f9379b67e22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1250b82f83a696ad6fa85330de7295152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a83f65741be501afbc66983f7906153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58c0d82fbe507faa3bc7cf7973929154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb7405a4d06fdfcde33ba453a7ce68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0645d16e6aa9be4ad94075d5c4d87e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad77a6118061e23680276f1739528a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0fc59fc59b70516101e297db50bbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d0bba57f26caf0bfc302b57edcfb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e40accccebd909a8ca540962a68ebc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b4567faf0c680356746aab94df10b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f745e0fc69180fd816e200fbe5640c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44485784d30f6c927ac6f3794491f603163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971aed4d1ffb38bd3b49dcfff7767c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cd1fa1136752aaffb4631a6ff86a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555704689ab579bfd2b7946fa31dbf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c39a548fb6314d4df1fe04ee97ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bd5230de73886fe4faf9086c05afb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c401012012fa4b8b308f67a64905169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5fea071cc787b9b5cecffac666abe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d348bcb4e79e4cb732c1b00125ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e2a5bae7424989d14e4949c79a094172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2709ad661115cdea29215b2b6c0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a2d842296703e3374918b6166ddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a5693c8e63a619bffdb5fe6f4f67f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38c34dc8b84c330a86e391585206a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae7a44b546de3ffac017762482fadb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d16af661eddea0055a8cf25c0471a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c999c61d038b95116a3cfaba9e71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597d55d8a92cebf890dc83823dbbb14180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380be4d64faec8a5cd1ed13ee79624a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616fbe1946a764938b1f257338a4af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b2624072c6da5d9155011dfb81483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518df6c5987d4b5a4245a9c8506ad354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f4352c620c6b822537fe960c43d0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748449f4bc6f08fb1440f1c454bcad46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da33f04662b1368c21718b4ec6124a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4161d254f74ea3595c0204bc3559dc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905da6fcb318cb50409416fb9e54a289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495515cc511cf8fcf2bbd0261480125010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de8bb9476a67671bd973f4b473b5c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac8b60601e9e55e5d14db6f7e743f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab74e7e1da8a24abb904b2c2c7020613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7784bbc6ddc952b973aac25dcf98814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adfa6dc2796a64a31f6aa9a39323e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede984cfdb8d4129464efb7f2b028b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c57da063674f07c7b792e5a3bb33717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa357bfbdec5420877fc2fc5bb1d4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6460406acad5b153b59d9c80f29f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7bf0e54ae6562fcd2bf86ebfa9b9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ec2355b3f427a1d2437b2fc82703a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64380a00d4090320ac8850860f91c9ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be32a0f43eb78eb73f6a11648b52423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a108beb2f36d8a1c825b234de73d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3099a9ecda693b36c3d8a7bed26df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed469000611862dc3071b051c159db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d50e398fb892e6cdd363d069b9dbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95427441afbfe72a19b8e175c9c80b5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783fcb9f3789b54dd38c15df37353a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b098f4fef1e6dd3712d288c08acf7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2706725c969340fdbb2c4cbd3c77b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b8b75b13336aad998a550b6fe822f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4f2087cced41ba2d9cb6c211a40cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b16daac4f4471e45e2f908401568e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600737f63f497328f93c4d4a3d5cc14635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae37552ee35c498ea70c757814433f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73503f6bf0d8a00a0a64d4702038493f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e0ea80975e96b009ca943867abf4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e2ce7c8e9c7d44c684955d9773c6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a182ea11d9cdc5e6f71fa394e9d05df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ece28a7de21d9fc0eb9ec2c5a58241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3224064d786faa7eecdac1559e3ccfb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783249bbb62a0902c7a196f18c1559b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400856247955c5c120fb1b7b9688bf2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3cbe10c3e09fb735fd036d22bc77c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64dda3de7c914654f29f151a2670fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda178c7f3087f9ad12d8bc7a8612c9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cff197c75b666432cb4b1a84c753b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0df645fc42d408ad367a359df21c1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73587caf3947afbcb33673aa80a3e7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ce1247a8cf3898e65bb6468c755a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59d9c61b8687333f20a12125dab73e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527adf3e439bc3acff25efeed51ed6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694de8b22896f601dff3863413d7622c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e41c1113f575e891a760ca4721088655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca70e3faa245847e9f12252a67b50c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31431870011cd9a7e3494be62ebc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa40fad4a48c8b421a1824c493686858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9517fa55df049feb1a6c8e79e8e4f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e54e4365fe71140b1b5623f961444c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd2c1dbb317b281f4637a47fc2b3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9680b841c75137ecb379b924b169b3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32040f5bb1dd8b43cf8cb8db9562e04663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957923f42afd195900775f6af6c31f8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f964c4afead15d072cc9fdd98ddd4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71dd9da685f6884f7125f217bde32366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2646450c83be992588da99d78288467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04690ff3528c9a6bf74027b21c55ae368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9081405ca4abd4244a39bc7d4ba31769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5f36b2dc2b029034df40b782c6b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784773a398ecf36ccfbbfa6d811a08071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca2bac0e7e2570eaf676def47dea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56df99e3580c9f046d3809afb7008473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48720088a6d81df18a0d5780e8ce074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dafa1ede4a5630e50e4422879c70fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be241e915b1c9fa2877e9ee1afd2689476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066c1d1573bed449762690a4b7e944e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a41bb45c2910c7152f5608336658ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423216e160a8653c97b7fdd288a0801b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9727a351defc69b164cfab717da3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb52bbb54f598bb0f9ebd86d0f486181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb84ee5f119ef8b10b804a476124582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751acc8e389ce4f2de7cae2f7c547d6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b28036e83c3710fa1b22564eee64c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba51addc54cc10eceb005044f2d61c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147d874e01e511dfd18cef7746ae7b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347002c8f2bcafc06e9aa49227771787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912962a09910f6d517ebc5df701cb6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3f44975f6ce277ea6217f6a402ef289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488289abe898d68250464752475a93190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2801425ab3fbe6287fa3a75f02eb5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881e092347e8a9c1d53a6e412a88f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830abab3455e02daaac9f06336873693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7df2cc524aff30041cff67aa2ad65294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8d18ab68c1ed171768ae66c4cfddf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a85e5a8c315b8e4e8e29eadcf4ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c936abe7990eb29c6f69076d2b6c7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b626e17104c42fd68c551188e55de298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b546298177804ba190b3b915c777e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367b8e7ec1a5be77e93d401ada85ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d19b5b8b6afb286af1d9f0eb9616101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cc756a64c40d556f37bdfe175738b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b9f0a0c8b102f575a6aa2e848a4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581909a5b4a1cbb2631323e8cb3f4cc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c637c2fce41784874c2db34b4fc985e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e06be8128cdfb936b3ddb948fc663106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d6ee771bf26d1a08a8258bfcaac3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59413e26484788882c28206e3ee1b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84280c11a6535da0fc626fca535f9fab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d4d6ed2b0d87fc8b3a0b02d73e6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46e66e6d660bebfa20dcec607861cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1bf25d45e20f8e70790a431b4e862112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b582048ee065ca98da0946cb48eec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16973f4d4a7e73ceab5195d933c1cdc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d8fa4eb82e9fb5641374ddb615e79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d27ace70fac358b910ba91432ac73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497c95e2892cdd90de40ac9458ac7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ad9e0bdacb609cb098413eb9bae83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b108af3013d1d5c248a692e405dde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f330cc9c6ebefc39f98c5634300bac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57214812213642bfcc90f40034e97e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb12f7116f7bb8aeae3fdfac06a04c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00f2fe019ad09574ccdc09f33c368e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2e863eef5b25e9f1a2bd89cb29fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14eb80ec564264273f42d581bf09c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a100a8d18e158f0bcb99f74d7bf3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47274bac22f7688a518fae6a681067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d2439d3844bc008bd5610f69303c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94414a620c52f69ce0bfb62a2d4230bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b77ad96155c4e222fccc32993b594d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff19b680097158dda43a8777509826131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91db8252cf38a1a593037bec83b9552132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a28ff95d86922768a42cf13e45ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac68a456dc454b37b9c1d43e71a55d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e7ae54c983c3b11cffd46141665b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b93933dc27f9fbbb41ef461d07115136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db434a51f1618a83278599e44fb6f354137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb70dc5cbff3837d5fb93da4d02d2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07c1c7d5b0f43f5e60ef853012881139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba5f3d3022dcff2f0dd30923c5a67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73856339bb9a9f6528e7c9363578f0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30bb0cfcc217eeebbed8ffcc486de3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711d2d2d5ae1839b4ac7818804d940143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d61125d450a928f74680c2663427a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307e645cb3baddc7ea5c2cbcfb935f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f3b625bf06fdf637af34bc00833bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f4c168edc4ee25fa21ee06c10a91a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b711980126ee7664d627d792c4593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a314edaaee1fe9e7144a2d8cfab4e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7017d3c4d7b3b174893814bd59976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaad77797fda32b65bea4eb4edbda7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4cc2597095eb6e16b7612612002c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c98329247a9c8d32e726016f0147b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d3bc89d43dbcbf01e0f25757747e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32129ced9f868706e55277e1dc4bef48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1972ac31c6fd8f5b92283a7a8a2f8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540dad5466714ee9e121b75a223cba7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f3008740c0710a85f4534739ddaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e44e7229934278ea19fd6ad3bd374c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cbd5ec3a20c7cd7a39af42b5cf603160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15286b9e2631bfa2efb7b4a35c7c93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7e05c3f6e478b83fc0b690a3107b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10597d500acb8015a739c9b14cec51a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826bb03d8a93c756688015ea8ef4a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d4249768285ae91edcf88f681f09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc72f7ecc3b145b06c95346eda6a7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f838ce90979deaa19ed1d0c0793034167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed501ff027f2fc76cf5e015eed0f8ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6057d0c756a1a716b769aca053423169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbb0ca07b4ef11a2e1a96178482821170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60375a8201f38949f8aba0413b016beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737099927e78989da2a27477bd4b5d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c173bd85404fa11443ad3a4a234b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e23a6e878059179e63811999c3e1a174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>