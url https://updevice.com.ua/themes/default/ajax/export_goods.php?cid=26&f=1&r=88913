--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20075c3d26277ca3db45d4c3fedd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f0aafd64e3ef3bcd4c9a6f33e0352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5c92cfbbdccca26f82e2e8f2355c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329941ea461fe96f31171dce267519744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac879cd4c28b8378f5aa1184b551b3da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87ce0b62418070193b3f63de27d0e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a458e8902d2ac0a231a2cff12b2be8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebde4089a76633e75043c72f5d3bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81ddc6bbd4dda44db4f20bbe937ac19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd613b5ec4776b7ebaf24acf031761db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa80157bda2d3f6d5e4fe650507fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfc8e4f42f93e2c252d3b8fdd53f6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de898eb2a93425294a3fd7f6521fe0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658d9b3d47c6fb907cf693d95899dae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1def304efc0270bc454cb3cded03e7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3446e5190f462d812c99d2edeace1ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c0885f9689d70fc816cf6f158607417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017cf3a4a96221a1f200c2fd84d331018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81e6b7cfd9cc8a48011ddd7b591ea119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167ea72819e28d6c02676b160d24f7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4e707eb905147758e2b127e6046e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fa3acc9dcd954ecc1db0f8756c4d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbe4a85b0eeb70cd2e4848c14739be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa342ab25c09d5b819f6c15dbe755d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5eef0331d3e2173803fa1f4aa7e2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3292229871d31fff98b328c6a3e16726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e5dff1ba45263a314f1c1341af5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dfee498f3fe4682076e4c3214e90628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018196fa9df7d0bd175fcae2bc1ddc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a4a7073ede36b3f0f2b68cf7bad1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4143054afe5006035c0651a403a12431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b04801e0dbcbf328e153dce5e4df8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57510c4639841b7fc8add36aaafe9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7076d9e7518f08b246d49405cb78534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae9530f79f1d03492d65c9a87c2b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aa874590872b9fa8c1e1b2fb1aa3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe7b75d0932923b2f18f9eba34baf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03505ee3ea289bb98947c853dee5994138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d4508e6e1ccc07b140ba7899a16c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb9574dd69e7106ece6740e37d1b8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a013694964db7ab27bc634347ff8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d78120a7e8df9a663276199f4ae23e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af9d470ff8e1894c35610d02b3ee0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c71f558257cbe1be36712911324644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f2393ece4ffe01de4e498efd47b5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9332e89ad51a684750c52c996e42d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371624ee4e1699e58c67a5f2511087947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde554ab152aa2296745ee71785fdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095935a31656f2ba57c46f6c99b6b41e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b886949e4960a63e33ebd40832a79650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41441b47238bba4813e157b35de6fd7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61dfdc1fd8ac83a61a1226f0d4305252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993829958d3e07cfdcd425ca541211153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f431ec8c1f31c553f2121c854dc5b1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08f2f48d68ce4c05e77f292e3cf0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2933106fcec132f62acb0a45cc9a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a47836d4485b49e33749be6efece57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f032b48cc2627bd43556c237874f9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f0e0ee84d04584392181fbd8247559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ea9e938ad74f350257744733663da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ceb2d31cc4ee259c93eb1ad1b3b3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda11bf1a7cf69b33cc211a6624f9f7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f26bdb031c10ffb4eec4307871027663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c9d58147f33c3c47eff9283ea47d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01289d27aaa6a821efa5bfb4980dbe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b9e4105df631ee9f4e96ca3b5a0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154430f729c2c2b23fb86d3aabc099367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c361fce19b9c42c024f15c5177948e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005882c44fca7b79e429060d5bf03a7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b63265854072311acf09a1e0f2c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7ce1949d12b94957dc648d599ebe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b3c074f322241261e14d11b8ebc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce0d64987e0be52f55a93b7d895f5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dd93c9200eba6820e404bf6e37fdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6008ebdf23b9484411f8c0ec0abc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f7f7f145398c20004a4b8568032ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7875f9b657d7d7a9c22a2b0f71ca3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e352e098bb702feb08d1f5d8e4d31d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6893e7de604615e0277624bd11bf5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0e5085c888ab256172194501053d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce68387110d7c7700d9442926202281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a362af40f29cf37bd12357888c214782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab17139e3f345899024dca868f64dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46464b691b136ac71206910bf2709784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38124cde353d4902e77ca34c1282ca2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18490d7c76bbd04fd0038a4f06a80d3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977353dcd240a7afadf30246292725cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b8ad69b639b549dfd3dd2853fa4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989e53236e86a8296a24b6adeac9ad989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81d6453f6c7f2cf07dd7c0dde0cdb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdb5261f49d4d49ab76c8b53824bf691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6b3f0c5d461ca8744c40fa52e835792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b9588d145677569a7629f88be94593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c046c1ff2277c763c973b7773d8ba8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a9495ca840eb1ea621715e4fb2e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104e804cbeafc249292cf4a84635bf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e84ecf1a83384accfea8465e4f1ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee7c7b8aa12350fcb78ef3500a5d7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd29c5f890381cbd7333f3b74958e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df215019c6208e09e8a97c6e38d5e59c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fce759d2b6ef158f9199b78fe10be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03385966c6cf49d18c46f257defb4168102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ac13666e965d5085ba7ceac030fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f42adc223ddbc51d203637195c2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c80ee7de1053556b824a00dec2ffd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d2841ff11181e3fcb523b953dd4a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f7f30cdfbf28a31fbc0e9ecf7306107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55ed45370f8eb78c24078c474cd29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756484a7ffa682accd5bf7712a7548f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb9e0f6e5638946397694de459d48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e66d4e921ac8b211203155876ef81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b389bfdd17dbed0f6ee46be5dbf3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb79a83acd84ba702f6d89674b2559113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91c058dc198b9fc6f8bbb95ab9ea13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb535f88b79665e4e30462908f08cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b7826eb60d1bbc29e17c627956e69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83554a6a139660008a5d7019cbc63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c2696c2b951a65f162d168556d1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf4af50285d8e658dbd834e30483a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8e015161057253d93af46334e5fde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52facabc9e5db3b53dd26a7c08da91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e1ba3eb1914c8fd70146472b0eb91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d98f5d5d00b76cbe57f1c1f706d9e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c846908400c7b666361f75658f13b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d56076b0d7fb12ee2ec848582619cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7b80671d8dd49978822284e2b8b23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293c8f40ef23dd2095101be34becd82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a9e4a8a4e387e72f7649d2f634826128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4a5353fa6d5b05a0e65d9bd2cae5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be24ff81d0bf2b47c3f789732d63ed3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710a5be684c9dcac811e61c64cbb26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a3f127d10acf815bdb511b5b02c34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d775f6e230e13cddfdfaa6cce6cba57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7641c9d3938d805f087e7c5b323da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce8c4bb8b8d5b7613d4fab35b346d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf11880a4ecabb3e38277b78d41f3bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db1fa98aa4547316c43927ee837f73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6a53c546aa70cd413d4eb0b7e465138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f399b0d7448dcc07c0754deb24a0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb760b97e1d6b85e2cd1d3a783536a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288020ecd44c5d64ca1c3bd4ed31c2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9fbbb323f0c5bb59ed05be25d2e99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839855e6a2ef97cd7ca6cf44a2958849143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8742da0946134c4a4a9b10eb3123144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf407e67d9b91d3c52b4740505d1575145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb15180d3062bc6cb29ea60dde97cb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92a67e83dfed8bc077250b8e661394147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de25c9333056cb0fad38516ce55ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075dac7ec74c334cc656540bfded57f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673aa31de779a50822366749109ce1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307574c75b422911b0c05d69230717151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642edd54d8ac07e49c372c78df8bad1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb41cbfdc4fd1fc5dfc30ca1c87f7ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee64d0baf035d318b23b61a0d806c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01c267e8abd5bcf1b0d9b048f66b2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6f22ab1a363b0ba86f4eed0374818156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152cbfc44a49b411bba5dd8f9afe9a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9318a457a210af009e2f058cfb2af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ac80e0e9bcc99cdf0f1a6504215bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ba53f945f21eb6d982eee1c962c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72604fc610b6b925670419aa170d5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce4d821243315b961315b57a0ce6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbcac046f7246f5f2fe354e6d84a5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7d57b0c610e1e12e2d90fafe62198164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db210409a72a45d4ba5ffa1ebd72ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55338c814eb2236e66725427f7112a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a58f630fb0c20bff71295f4505a06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ce2be6f8a0c3c2e9df525db3cbf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda785b000dc3c62d688bfa8a1770a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450e7a13d5f6f5419700f9e1d01b279170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8321ae77a106ca03f5378962bb73f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e181de3eced5df1a54323c6bd45c14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ec5491f8e2efc2aeb0a7b659ea623173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6830c987deeac0ad81c89e9218f9d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f19d3f8cccd08feb02590da8cf0003175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c478f3966f21fb431834f4e82a0b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19f5ed4cb8a82879ca925e13e396e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ac6fa05fb1fc6aae2f9ed010d625178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c687b26d3f3b84d7e8476a97db8afe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29c0f27812f2797225b3ffb1e392ac180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5069fa0fd4a4567897a7138f5a791e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8c55f4a9f4b11eda404c5254fe2332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f50d1d42c374a3ba18c0da7f474853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e15f86e9c58e50f715bf0d8ac45cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a1317af4b12e752b5b0af90465785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd05e4868b14f90e44583b4e4a73396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453afd81e742fdcd8515d0f7f69f9747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd84991be4f30903a0c91e1170476b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f0e32ffdb0311aaa7609f3a1114d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80fc5183ad37011f1409b52af86d5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28767e0860feb8589eea5706b1c8a8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0c385850c1e97a4438c8f256a4ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2e658075caff9081f78c12dd5fea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c03595f193feda5dbf8274c9aad2cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd740d19ff7f9fe3f87a8ae1cf55b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d703bdc9a43756af96e2ee05c44c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf0dc685d730b5e5709ded2eaa45e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8bba9b9cce91ecc49d916f189d2e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d1e7f45371fd1023096952aa590019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4226e11e277325fae250303c67851120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868e880ba54a05b02e17c30fe715dce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c956e6bb68c9bde7789539edc9f863f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8339465a11460027e8f9b8467a0fdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bedc25d81216b5240f156ddc5c2fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a35a6df807a82c227cd0e4c3150ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c2da80a96654a58e295ac164029f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e0ccb2fdaef83ec725225b0458ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373355d640dc396602a32643c14d4e4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1ef0ee1d059b6c3ecf3f0346b8fd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ad50eaf91342af888c004447838e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1baac223c6944e96da5e5b2d60e7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700ffcb18788af3da3e63e18218151432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad9ba14ef15799ce2bbf2881fee0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc242e48327bc9b9c930cae318a3b2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba72bd88aa6804acfef8ce62d25c5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9edf0d7c01fe7d418175b85cc9f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5454a3b06133dca45d9db292d94aa9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e721d245c5ef579e71cd2932e7bd4df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92972ceeb68cc5ef15c49a2c3085f18e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4719b373b705b27a9b41e1e665ee9ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24dd27cebbbf21d0e4b939aaeee5bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eadeec16e7379f5457997d0d3901f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41f87031bfe31e49a0918e88d598ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9504f1ea16125a2495322dff7c802f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097bb76fa84b277a7d120000568af8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6688740f7f5754df15f2d830ed40f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a5196f7904ee1d383659fde3079a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05022f39facaa622648848485b6bcacf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f293333ff6849714e2a4b9feae8536749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c79428a66333c7a3b50ab713ae09c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1767b2ee22ce5c8b31c12bfba14c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524938f0a8d68376154c9bc84f6e993c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958828e0a9182475f016d8c5712528853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7373456c6c10f8051cd1669f0f1bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf8a77c4043ccc4bfbdab9f7ff481055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a251814f42a84e94700332ae94aa41c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e29e8aa02610f16416502ff1d83e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008d41f76ad673a84d2f109c339547558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b6ebe05e83a7e23fdf2503eda507159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bada53768949c58a00f8a37e31ea5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6523647083894cffb6cc81e2cacb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a25c6ab1647041f000b4a58d1a91662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb84d89f785fc1ab5a0e0a1631785963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cbb5d8eca7b307e00d5fc409d7e8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10788546e6a44a6a1a9bec619128955465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07526b4da479815927c979ce7bdff866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ca4539e3c62b9a62706be28ca24cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb98c086fef5e95f17c3891035eb07968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647acc4bad7fa878cd559b726922b0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822293f656bbc87540c0d8e6a0bc434570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8844140eed0677542449263b889ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ed3d5042d3be16d69539085c30fe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65086499c8aaf478f908fbae95db3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f56952e735ac7beeb1c9540a374d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64117b380174866335ae2c7e7aafd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b63c115bbcf881397adc26734c53c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3033acadbce00d5aee4b5039be8552c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804872687530504fe87472458bc62b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d72510a3a743bc6665b2b52933dd7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaf3fc487f49f76f66d0553aedf4ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa1edf3ace645b5588f1cf7e0763f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aeb8fd1b0baed79ee450f483f50f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44415602f97621c1b4a933bb6607b90c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5c2bb7dc01dbd3ba8a62c38da74084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0d922827f9a7a24e8dda6032f33dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bcd19bc7491f99fc90156108fdd2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4896b628efd057ecd05cbb827eb66587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bec4c024bca749aaa828c4637bf8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d7d808deef6a986502f8a554d8fa289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac879ad671b73d8f2551607f9c75b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf06c7b6b5e5092e77defc0beaf6dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0a67cfcbb11c77dbdd9219fa8e2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c82336c5b4c71968c6ac8017f82bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7062d926ac06387e1409979b45380d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc8f7842ba28e5c97390f351a06f2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a7112078d00ae13a417f85d93c37096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa116d8d59029807fc4618ca3627e5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64543daf2746a7c99e12d460b96c36898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1732f3acf2df5f452b7537064b55199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6708bb3fbebf742483868e33a63853100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cbf3aef7ed4f8105437882d985d31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31543acc3f3a5789cf84a5bf594650102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb862e34b0cb5133ba17eeb9c56ff9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d60bda775ecdb54aa4bb530b758f8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f8d9b09e5cee1b13fec054c4cbf67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae8a2801ad17c940715555de9262b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd600db2c2a6dcde8a16008ce2c14400107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dee7408c74d20c58b21f08dc3be40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4b861c104191804b455ac931852f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6c48e2c1c7f015b7956ad02ed5b04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24525e593342606bee307def8d7286bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ac33ed0301a7b8a43f415582cf3c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f3b31a9177d2b281fb051c8edee99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ca92e124ef776823f9be79bb50029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6151b2e6e2aabec562ac1ef7babbf20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad118af8deb6e61b63b12cc88b0af41d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e31b23fd2f6a988d963a9911759fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999e7971ea1f8e764dbbdc94ee86990118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a287a7c3a870e2c9e98ae6ba00f7c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784ab3282b2fda30eddf12f277460cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da2bda1eaa50a78e3e44b51c0182a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfba78281c9b0ea2b0b96cdaa2e2db4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e53a24d8ad8b758901819f90cf92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d7ddea5d6c3400704ae3693637c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599469d8419bf0c08eecb15059c1b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda549238f2d96d93efe4f4681f5f43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2f0bf1ec655e8d0497197a4187bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602de92cbd05a28180b8e0533575d21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57be45e5529c8c3be70636ab337581129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb929f84da1dc645a61fda23792fbf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287c313cc8e28541a1803d52bdd996e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29581f8c30974bf7210d264596bda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d7b21677a13154d7e5512f5e7211f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a5e7cb1d723deb0186a129bf5fdbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da98d82fbc71454eb5d1deba96f93e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef1209febf08625bb4c8e32b15ab8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ad15ac113413a736888cea65cbb48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f304f27874e82d55a56a85607ffcc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e070a14bdead9aa162dd8fe2d548fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca308e5db3620e2c975078860ffb666140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c7a2c0d09815b6b97095543c6e76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2dca06ffe9b0505e454ec4b9861db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdde12456d3ff01e1cc87d6d9ee2f05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8782d040ba35d85adb171dcddb79136144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e29886ccfc2250e921dee88de9c06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08391749830f63c2504d784ca844eeeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb308d95770b26ccfc8bf9e4c5a910f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdf0f361c641eb8b374a749083154d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20850ba65e072774dd08e4fdcadeb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eca30d4a94dae5dbd1fc60d3c8fd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783a4a68737b58b959df916bd1a72e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66fc77291d879f84d73272345cc35d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a7aa6f6bdd88f26504a980e4ee6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a451104d8dba48cf506ac5845560b8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0950e5052084642dcc217468a99d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda8de7f9b6a9442fec5ba0df8f8bf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c4eafd3927b0fd39dd63c86bb0646157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7403513c405b09aa081e92c810053f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9b44d1932ce94aa872ed674020d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23637efe19c605ac2524f7d2da0740160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c47d49cced8a963d1338531d186d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21889b64a2b3e73deef2e9861ef1d2cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec62890d8c55004f3287bb1141bb017163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae404c741151269bb65463b1ef977164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e720aa92a18d19434cbe436387167165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f3f4754bf8eda19a53b12f326391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05835a8864a0031176fac46284c172e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886639e7283ce28ab52db35674f6d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712816ecdf25afbba351bf598cb7cdc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc07894b5419b0781021e31b9321c3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93b131638c3185bab083c9bc5845d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4edff455ba949b1df53c484f1d99b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46b0b865661d4d315b928f4aa85505173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45b965f61d2ef26f1db47b958b7b7174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>