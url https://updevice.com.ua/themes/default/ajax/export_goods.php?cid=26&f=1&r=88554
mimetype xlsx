--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50961e806af54442feec481316af10c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab477cfe5a396374346ececa674119d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed44264e3ee06b8c1b826c309ba62ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d11193ffae500766bdb8a34e8cbd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae632c32023d5b38fc88025f766e5725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b5ee500a7c415b66c05ea594c2cc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57ab76461674b789174b472290ef1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e5c93712a7325ec7c138d925fe838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc79bc31673d9964ac3876698eece19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6629e234f7ce9d730c0207fd183d3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b857d7d41b0bae756b7fac651b4b56f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94dbe8c4213e156d3c4481b24132cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ad730ddc8d26e7cc054fc37242bbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616110d18b061908b865f0b608e4b53214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd12e90515427748436b5617df36d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c523ff93a6d8e244ce8e7ab673a29716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304114d13cc88bf20c51f73ab1b90cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a741628a7e9f2853a033a4948eda92118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975272728d8a51df3652a1b8b8e5a9f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551943373e9bd492dcf8761c9112f9a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d4ca53c7d60ad12b26375644ca45a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeac6e2e898c2a9a363b59e1c850cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ddf30e8b050f9b29d7488132a6f7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c5cfe48c2ac6a1c893e1e528941d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963098a058d71e2b91d3232adcb5b3225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df11aaf879fab51ccd00b358a3d337026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6aaffdee1cc0038146b6d14c59b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe87f51a70bbf05d037face81e69cc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf035330ec203048fcd53b16f2d141429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21d0fccf92fbabdb251efcc264870030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d624a9a7054ececb0a701508ca92c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194172423117a10fc94fe906c1e5895032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cf6b1816cfcf17394235bd32634ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1272ada4816b465efd45b075b30034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e9dfa15585a5a50c75d791ad16ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698a31f02de430c729244d9c51105136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f009cbdc6d709c6c9d8d52f8a95427c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9cc4ce8d30b5c65a5ea2acd0bb3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d688742b03369728af04c504094ef6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91921f1feb225028085b113522cf125840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db08ad201d765ebb5023677ebbd5a0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0432cb3f404b9cd24bc1fbaf2b93b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7158b538f659f33a62518efc21a2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41267f6b2499fd5d5c3f7d7e3b0dbea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267f01ddd0d483f4400adca4eac7da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356773d74aca8815d52c9cd8818f10d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613888635181bc7aff1c2de1ccab916a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebef86d5772867392f32428aadf1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac81746908d626e6d6a5211f9e70049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a6475ac5a430d1a01c8706f6a09350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e1e8196cdd9379a4fbad6a910a45e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7358008c64174dabc6f45098a569fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bac1303d9926680e9f15379e77c4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bbc0a253b811932daa58cf74d9a5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259bc558a8062915156d2a909c28a9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464296cd81a82b38b3d7bb369f8ee23156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c823d7bf7de20df44e0790f1613157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92482c088d40ab615b810d2047f21058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c097363cbd075163d49a80620a514159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3d6e146d8c5da9949cb768cfe90360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba5c87b0b448e4c4a81ddb21c2a66e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de732885fdd6d93afb0b17292fff7d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f177accdb64291811dcf6b939fe8dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbee6da13050b9f4e17be22d32ed4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510b2c82425b93cbdc240e3d9b1f9d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ac3ec336dc689345f55271a828fa466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cf41a63754321482528b556eae7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009ef8617f9a3cde211ca63de1d8a4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf4d20e7d0bbe35fe555c37c8097eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5b797f25f1310f30ff8e4d58b003a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16118cb5d5e3745783effd57a2651671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798b0340a8816b10a4b9a249067ee4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260591de771cee2345bc25ab9feb42ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19c4af9c1ba0afc56f0876f8ef810574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af28cb04dd478a860254d2109e60375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6783ee1d63ab701119f6b5e486546c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265ff0ef32793ff65da6ad4149c48a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94ea4c66045a55119194ccbc6afe5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78fe1c30efef314ef4e4377110d5c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf35d4772f032ef7e2e75a481f193680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ded4f5f1be06daa846398051bb6a5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1527feb6a82f63cd166d49c086d795382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56c797be5b4734d8c7f03fa0aa09c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8193faab5bca22df05992bccdab6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e1a3cc2ce746f434eca063d055c3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad418f2151f93507917963d2ae78a3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a2bc0fde2085039673614b0d116cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c6e59073bbdda610bf00145b5d3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d09e1c6be6cc4b57fe0ef2ed3d0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c90c0315e0cfbf4f5846da25487cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b6961e95e9ca62fcc10a1249e04491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a29cee731d34fc537782994b0004492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474d8a4ecfe76d8fa892a4740369b6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7e6972cdb8cd4d7e849cf5a67a8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ecc4b4d9e4380b42a450aef8b644995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e0038144dcfc3538729229de4050d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce75b4239f4db887821c3a6cfdc8e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00926f87bae282637b9179bc88825dae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72def41d1fa316a44d9ba652afb7de399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42dd67cc74e4e33debb9f7fadd38c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bee0f837a9a68da1a381dbc9893a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c1f5295109e0819dec7ede836f60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb954155035010d6b5077df6267f5f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cef046150afd177325a81373fdcc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d78c5614a03793931da567c33bc19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d37cced1ed1ae27b75664ef9e391a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5955a119c50982ab35503858dfcfc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac872393ac4a556cc831d2caa485a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f300e64e691211dbd9ef61687ccec6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf4612ed36574b5581aac0944cafc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adfdf6cb78a1debc03b9d15d78ec2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ccd929afb9ed92d5166c4ad897f75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215e6e27de538946e51922be6338919113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a198fbcf2d59c0df8e2dd0a10defe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93db8186f72aaa0a969e35ce74904115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464737f86de96146d89eb9a91dc13814116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f5c62e1ec4134d99a3c2d9f2025ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c888ece7e409ce9249960f50d026bcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d2a0331a427271958a9f5dcefe16a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07e699ab6802afb44c4a20da59a93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a22190805755b5bda2b327180ae32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2584c89d0f9d41913232711d9cd42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06e665e1f3c74bebae820a6ed044c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8ee1b46b9362ea87512809d759555124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd20614bc90d16deda47330a3294dfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b6d66422019f251517499c1340f22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5bfb2ba1cd26f6942468a8629aa6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0474d8f2f45ec82188f5c252fc736a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf6332ffd6f2856ea012fc319165e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c0e1d2538fc21f31f096564c1d880130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593e9f69a27da68e2c9d0c8daa194fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955adaab108e9b161cd1452e633faf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81810ce4485a555c9c7afd5c38b78113133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2b72f9a338b57e8cd1fb8bc1ff393134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b76da0df568bbe978ecb863452273135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bbcc7d96eba3d302ecce9aa0d944c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fdf1fbb9aa23c5d201babae3da13d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597375afaac409cd7fbe4c5b3d6e5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64354d92772552d12dca474774cc11a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad72bbdb3ae99a5631dd9dfaf99892140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589ecc00b5b95c133ff372bd098c7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e236b113a1d5d205030ad7d73b50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98dcc78cb11b68d7dbc4bc9fcdd910143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be446209e25a564d9419d6c14ae2434144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413602c12af13c68524805dc9e95af9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35822c416b4eb5184d3555bac8d3b04f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c88c102c7729231489596cc1f33296147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19a3bebcd056128fd73a6cb93eb180148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedecf10dc7880e5dd8f6d32388bc5d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36127a0af21a6323929261f202b6bace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fa3b6abcd378c31e6dc87bfabb7ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9680b7e5b4cb923bdca89664f6844152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420c40508c111cfa0a01981af224913153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f9ba1ec9906e6b9d5b90e35b1896e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527728ba9a4cbb855d6dd510671590c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d8569970d134fda79042a1d70ee2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a98743cd3f9af1ca3ad57d6a5afc3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cb40a8fa377550192457450cb076a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04f58e26c53a17a56aa8d88fce58cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd53671eeb7ce1fb6cc576b6e71e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691bfe340eb6f128cafc135bdaed5e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c742144694cae578351fdbcdad329162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdd1a981fea08189d328ad7ef88f92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6042f4739d38ada90b7dc58e13a47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c1426ff5dc479b7de60c943e5714165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80256124eb9aa4e6b9f303220928f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10310652d271d36ad2b254403b3a71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1655251275b646930ba3aa95c07076168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a8337bcb9e5c2c7fc9230120eb070169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcdb6ff6f7012292c78f6a18d15865170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88bc028f532627e7ad35b88a655222171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae21da21deab43f88dd9a88d662b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020da9aee1af81dd37d2ee5e9e0a95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5856e25adcb4068ea34101d3777f32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889af791f04e2e808edbf053e14545d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62930545effd88d06e911225a66cde21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff24925f67729ee62495d94c49a252177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c109e1887a13ea3baff549394d9876178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024b7062ef9f155b22756f9e103c510179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeadf13135ff9165d7b85681c893f51180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2a81444a6448c79cc9fc421fe4e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b46963ba894efcd0dd4432eb2f152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86874eef6297c2b9432282057163be93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11548074c34a92bc850ba598fe09d2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcc683865126c5d214e0432d11a3da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af1e8bf846036e4557bb732e89b816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01452eb3ab3db6075e2a80d1486930bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4a2d957d7f9b850d97654c28a69868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4519c088cddf96d14b0b9694fc96c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cceee0e047331290060bbd8216cb0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a3e417c880e698354fd4529a2cc4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfac3cd0640d8a1a737442974944a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac8f2b9a8c9d8def3a7dc5fbd4473413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8772327f5802496fde2c74b944bf57014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3fa7c27ee7434dfe19fd5e0ee670c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e82a4739fdf3121192c0d916db48e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c644555fba761ad3af8f3fc492fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0fd9a08f6dd7b4e274572025bc57f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d67dc8d0dbc62a83ac01650f27762f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cad5fbf6468a221cb36d5368d2fb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe46bec61d3eeddcdb6c4721d0ca80221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8de06621b91ce81b6645f713d32122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff246ac56967a161da1f3df7366ba3d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba11747594c6693b536aedcff8b94b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d542c2f13d4e5a997f9a1eb760a73c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2618f205b472d734ae53ea5b59ef526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd56637fdffe12d87591a74faee6cd927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23933fca5967816734f9cef6341598f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8e92a49bdeef66077e99a102d46c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5be89c08d55b131e87b1ce4a748db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528f59b0ef3fce622b377e40f3db2b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681baa620e5254b37392978de8dd838032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d4e675a34aeb848e443697eb530a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde62c25f4b87667dc2c19a609bb88534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431070013a046c2ca0df5dcee5184de735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46474f93d56f2d38f89aeee27a2ee136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f0eb8ec0355bcfc3094ec00a8422837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a141759d6b8075d722f5bb8f58d96338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749eddb88a004fd2824eb577a2fa7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64389b6ac074427508f3b8d7dbfab38740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff19ad558053fbe52a3247f1cda2a9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d6701f9e6c063b67d4e291240ee542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c6b7253806fcc6b3fcaa3210aced43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489faea364d20b94290b1ff11c25960544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a306cdd91c036a5304bea48d4a14145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467ae4c62dbbb9496e7464e4946ae7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c3a940a5a7caafbbc46a76cee59fd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd3f8be6326add8fbe6035c0c07f6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f8de0fe0be4c0310a03f530d2489b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d99ce4b3c181a5f74b543bc3d72450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448949656651bc0bcfc06731abf7ee051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05131bfa8b6fbc1eb820251cbdc0e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0cf4cfd1e17c662ebef9b494c7c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3933cf56410ef01909774e943e2fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c562894827f3d7b8576bd92834e315855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05490c6c9ca9a2515544f62280d7d78856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fdd6268f6fbd2fce40095b62b6cff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7301643983609bf59c064b9d3681d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5167a1d6179039ab20350fac796a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a49831770bb6ac831850de24f512f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57722a3a8815854b5d1c416aa6db46a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212580593c84f87a6bb55c8109b32a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba59059b75ad3488adae5dd4b656d3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bce93073d4ada4ee47fff3b60885364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2259692801ef570eca42ce45f0bfe4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fca36024f083ffa7cabd1442d94a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f08f0f66fa764a2048957a1c5ac867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332c5dd7fffee282eeb42254d309d6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04a591157f33bbb45fa533c2b25c1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763f729b18120802fe6dff1c56b678970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f987c91a62a8767094d57b5e75356471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6fa486dd81505bd0dab91d1fa120572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0064b271795d964fe770e5138518dc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498395e5de90516c2baa1d06636969b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc157f10382975c4cee2b06e9fb0acb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2fc1ec1cadaf5fa75e4218039326676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef16f5845c9acab97430548e7e489377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2c16c366cf1987b78696d4d5b2e9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dd93c02a8510290c8d410b9b806d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f0f8cea02e2b640920c049471ad3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51909fc1f6f690fa95b6c6ec169e0dd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817282769b868927af177b6e1321ef982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac4b813fb1f6d837a041085a69ec5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f263106128a055ee21e7315f02cc0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d9d6b2960ae21e73c9cc98123195b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61781873e7c3e297033727f16a3235ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed0f8128fc0f3bb2a05a4710a969987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb48899b6fd2223d17b5911534574d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb5c272f3698c1af7ec7c5c386d62289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907cb1e45974514fb79cd6c1fcdbea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fff81c8a6ce7e7266dbf84ef7857a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f14c424924f4072b03c5f84f6a8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb25da8688e00334a1fdf737c9e9a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648a38e4ea9bd29a7214bfaec98e3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1cb29a1395d8b162607d397e737b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b9fd8a4428f55a34bad2524b267d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8d9264d247911cb3da925e8f359cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3a1cc7e4eb940078c60d762e2ddc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9d33495b2e75d5e7781b4d44f87f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b813ab3aebd11181cc63187852c0c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce33c425a59970f2903c380ea5113101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb11c9d4d57777f5ef8f32ab0b2258102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e35dda3ec0135be430ca0d0aef42a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74991bb7da024ae2fcbe98c966f7055104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44144f80057894acd159b3f7a9185105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8f821aa1babaa0decb7655916afac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a5f71ccf5240edd51457b62a9aa9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f4555106cde0349effa49265164ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61824c8fb89a3b56f9ab986b4d817109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7129df702b62bbe4e77061a62d7c53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8125fb7f63b094314f300f481f642111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c58b9cb50a306c5de3ff7b8162446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958900ae2376296a0b88e02fb00fb3c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb873b20f170ded25f990d8d51967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512f5c0904ce920b50e2631abf5bc6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5387c64048698d1bc7638cebd592116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852dda0b2c004ab6edb7b2e52c9d01a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849411409967547c54ae466c492aba43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20e626282f13e40aa3a9c40a3aed0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ab32df4eb4543fd4433dc320dd4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec455b3067e5aa16bdbedb66282a6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11cc6b5a0d945d9f23fbd09635c5d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd912f6d5cf54614c227fa80f8e03916123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93371f383ba69a66e11cb4daa4b3be5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5597f37c2ab64a4e80494195a36ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45d87abd07e3f45990df545b96c999126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4224c935da1a8815e69cfceb9349127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8c5016914ac72c6858177da8c8ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf920128311301a63dfdc3f9a5ce0cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab618ca24c7689629493292c2f0510bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6692b877e3ce34e5df923e8f89c91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284fb43b0536ea1dc1e8a72feb828bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160b94362b730f4a17e67a5ad448682133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149b216ec7bed1d92da400ea6913d75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca91ea1216a7ebd614b365bd69a08d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb705a513991dc7db305746b91c96a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df9cb4793fa2b76f4b00e09ecbe96d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5762bff9b3e4ab7256f0ea6ecdef998138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110138d7cd9d1ed5d7892586b5bb01f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535d9692171ed164faef3283bbac802140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431024d96fc7e3f5b92b2ee096fbd42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9697608a7bbe0a716542f9f68d67ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203f97d6b824a262741938310065b7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9e1f0a413f331e75374710352099d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79cfff3e598d37062615d102ba5ea3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efbffe32a90abdd74cfdfef745d045146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db84ca0f0bdd85dee35b4112906fd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c379b37c3feb0e291b35a7075ae1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579ea15c8a3afa1fc84d2f330b61af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381751c230c053eedddec97e65526f80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aa063201be69fa4d480f4fa3a6aca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea34ca77217bd7184ad9217ccd5b60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f319b8f97099e96cfb74947243ecf7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23490e1a8b4de6c52e9e0795c8e640d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca60e275b6cd1fb37258874d1f904f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f5fe121d61f7ea822741c5b9b4ca5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44178c24b8b4890bdb452c9ff2108b74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1f7da136697950adb438027a1db12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cd3c856af444b49dfdfce016a74e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183a4e2b5c6fce976c12a2cd45e0de2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ca3c699e1b97c45064d8fb8d4c6e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74467c16ace9754005ffa72c9e7aba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098921e63063580026a5ae456abe9db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3506474f57e6e93f5f30b728c44ecc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8400631352a43fea1dd8de0261925fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171318346d19e6aad40c0b56ae0a4264166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201c470f34d181587f19dc5a6732a3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b197072ae22bbef1945dce2f846a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdf9cce7d325b30eb3ab9eabb8f3a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b674b6c442dfe1c3b65a0135d9ee887170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044ffd87abd85162a3f328980411ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c434220135c3019c583128b631b37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907984aef650cd5c0e20e01960272e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa72df6a13edc23673a38440a1786ce174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>