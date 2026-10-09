--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a42fce76f5865cb4134f5641f77ab31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4820ed02657343bb78e45302fd022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112668b8c06422ec02a5cbd3b96591963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e7e5941102ebcb4472f90845ed9b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521f1945ccdd7499d51f60b73d194915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdbe021006b7c9beaa14e932c259ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59cae7518215f29b956486f4826c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec9799da1ab95d0f18ac2b86d499e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d7e62dabb207f9681cfdc407576fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3020c2dd080e22d0cc611c0fa581b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203e99d2de94f3d3799355443fa920e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5add0b38a14c7893e7f1adc51ab564012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93276fe6c7397163c9e08bf931dede0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bffcfdbee0d8bca66d347fdfa8a3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4a63f504890bb87a1abab34aba9d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d218ee764aec2f257132ee159f6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1ed0b39a5982f143957a271c80b5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e107ae75af1a480c20030fff751d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2db986c8b04bf4154fbfa6af4f02119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ac0522ec852077ccc03247bd5a8bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c04aecc78462a971128ebe7fefd4c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ed44e5b164433c79df2b84bab918022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5828a75cece5b26064d7d6699fbea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e93f8f13f4a65f6dc153ac1e97a53724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bedcc5ee7082c7c2cd1d6cd1d7f95c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf323586df87315ca84a1c6c0f846dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a3f001506e38487cdaf68961b04527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc4a9a0835e23edab825e98faeeb8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855995da636d64d79f16ae99071401329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168899136cd304d56de17b9b71c4531030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f120f5159fab78d94144ecac618e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95528c76eff07114ccd5d0dadb631d6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba000acbc1fbd21508372f7fe51c7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a0db7e358cf145d53edc100c0bd9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5befb9ab3fb41b7c6bccb46da7df42e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ed34cfc9d8133461342f8714430a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b46e7e3ac746c71f1439b507ad303a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e836f4e0797c20ffab57bf7007dde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f91d62c8953f0da37d26f8b3a999b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dcf7a0dc1886cc69780c99cca89f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e11dea2ad02b7ce3133ed0a22996e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c239343574edd7b0b3949af5472bc1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318d1f5034ae7b80ffc79e6c421a28243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a8e34c0580a9fc2f1816322b4f3e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b06d05da2109d0ebbb7fe7f8086745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29538fcceae87e3bba2c8dabcdf516e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1302a404adc65a37627aaf4ea821547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9962945049f2c72b758b89deddcc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7b029ef2371b0a7174159f9055eae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c54eb8f91557577748cdd2666d15350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219d73bfb925b223c81bd0b6f80c3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e86ca43e59927323be436d2587d4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb406ef935194571f636a0bdeddbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd504a19e37ed9fda17a356286fd4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce0c468454a603bc9ba6b7056137155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7242e3fb8eea49a7ce3c40c205bd0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c5b43e3dd27829f810906a211e1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed5be0e13f44a4d7a5e2f45f13823658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f405268e279c2a47c807f199ac1b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498298c626a6b5baaa2e87fd79256c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efaad62fe6a38cf93e5913660f58e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149c70f1150317d45f8401c1d53056962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dddc3fdcc5a7595aa4f498c1d863063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59e81bb63d961a30500d9566c1f6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377adb8e99656fa8869c35230e0a4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a8deb6b3cf4bfba683be3800042166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12ed88121566946d10ea89bcf8d94967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521e918179d62fab17caed2f28769568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24433f764926dc8f5c46363c1ba5667a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980c3d070bee1b67e8273227376bcb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cde1062d0edcd357ca0202a764741a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed70a3db34708dae93e21bae3c1bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fabc490ec3c3f6f89171189a10d3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597981568ed8409efb1763f306e8e54c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05fe9e7310afc16c187661ba9f38175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192ef167f9b429eaf58633afc50c44876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb9ce54c7d4f387829c605ebc292777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189640cab34013454bba5dbe3a0b61b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c675ff265cbabab65ec51931107dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f98945baaa908b554411f0f93fbf3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bccf5b685254edfea4203454ed5e6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd660d88a04c4bf7588eb6eb01a5a3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e8dd05a759ad76253616676f81a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115b0777669fef9a4f5b849683d16c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d4a06135f219819c18718f948966b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c98ba21a6d09a0d52dbc027bb8097686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f258c271a59341b4fd2ee79f62aff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e31dbe4866718bb129b4c6fe1ea7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078fad483251dd79ea2179c4743e15b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5554c023abc278f206c461e0a77f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf3b08f648d0f6c2cebff64d2fe5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5629754c0974f20e7a22372e11d06f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91892871f09a7405f868f39d7e55e81a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eab2c530ecc4ee96516d3d25fbc0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914422116fa37f1e7cba13159452c7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab127bac9863543f2dbaad046ec468696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef38c5ed885a66565c89e8094e74f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa37d2db02169c6a8a370a843e0d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37716601323b8abbbf0f1e004ca32e0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef056ef34725fc983b51ff07f858394c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d79cf1b9ae709daee240ba8dcadcb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9035b85c41bfda3ef5157b2d610398102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc442c17db6fb4f8d2640a6ddf67b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfc45975859c136a1a78f0b64ba48c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c8ccbda99bdd200c2780a1b33e08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b81abd843b4f81bb656ef3069f34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fc538fc2f158e329b90a097e919c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910e4bb712c1df2f4268f6ee7a6dd9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6ff5805875f2f26f62005efc389d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387a0d8ef2f44903386dbf08d3f08c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85736158cb7f5918b921fd05110126a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c5db1763a25d229d6e877f24fe27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0d7462749c6feb9a56d65c9a60ac9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90181bdcb2afa38de1001a8aaa2481c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44028a23f319b4acff070e61373c24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c2f58b343a885e44e92e36ef5ed6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9248745c2a754ca0878054eeffa67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f988bf2e162f9fe92c086811395de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb87f7558d4e5b78b1ad89dea8d0ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60fd537363a8b5c751bc3d79a09988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24a3d972783f528b06ced788e7e53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cad2bf5a19b380552d1c8c295b3d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaebeb5ade329accb782803df592f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb963c5d509704b5471b6ea46b80a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260b1e7c32c298a5e8ed126bee746a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dedfeb063de8dd89ed94b8f212cd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dcf072e86ce259f43cf01c4e4c27d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2976253edac3d1b5eda9b3aef3c5de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb27a1beaa59b560b40f8e8eb80a65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d3aa2e4a381429902c8e53a11300130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029731b6834bb2e9491bed05c1207dad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85adb6bb01707a13bf27bf31f046e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12aa1320dcd269bdac89de3761f01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574711da3dcdd1f9df50d472b39fc24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3504f111d586227de2a70a37a439e5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a22ef3fa5714be481477dc1e8f0738136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b0e63c3bda94fc8d29e5fbe20981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c91ce83be1ded9c1a4ff9b425956c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337615de871644d1867b4e88867a6221139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594da3cc908456fb5700ce66d28c33a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8697c7c796da6686605abb16bf4a54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66060c2220da02567ccdc1495dd2bd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9263145acd0daa7be46d7d9e3a5ae72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc6a4f5a7864657087ba98e5bbf8f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451581a89f9ceb9e6221c83b5397fe82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4f6e886657123d2f72c60178a86e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f3604d884186aab53da46191bf2b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f665b9f42608a2bb78cceaa7d83ea1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fe510f4e64d4e8199383f80c06675149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6521a5ee8e9ae4861c259864656b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf91a64ae665c864173fe1b5b6b4d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b001736c1ed021b7b2a2aa206d702152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a6dbae716f0f7ccfef2e450b13c5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3eb00507ec18d94f6a24ec9e85ba43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8a0cc0d39d4100f7257e2870e41bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234947c68990e7f7d17c5ea0c80292f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642c27c3faae884e15d1a5e20a2d88b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba4e8db6e2d5a40d3e7cfc1f2b75d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead33a8546e048c90237c10082aa5c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a84bbb5c2c7476843d2d1aa9fe3a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3b60b351ba27efdab9e83d4004b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e263f92021516bb82b7eb73a8f353fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a4c7073f2549ce64d13d74628d21c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24464cc0a8cef071d45ecef4e24ad6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282b73104660b3a4e14cc6154ca160165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c583bca87dab65e88dc55a80c4e3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de98a2dd49e9cd3eb3db14f06eb535167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ca084456202d8096004c2932dde63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b4bd003af7194569876d186d2dec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadab513a9847aaac3534eb22fedb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c335c3512d431ca8389cc4a49048171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a67321b3f93c2e14678e2c1962041172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c1868a842c5128de84a2b60c060f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec47d1d0221f5141eefee8121b804174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6890ea56c787c57557034cfdca1058e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50daae5491ea982fb4d691cb0ca4373176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da81ddda6913f1cd8d9fcb206ea8db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b315b721c853f109151cfd3549df4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc17224d2b3fda159debb636a38924179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbf94e0885efbe1d803ce46f56dfde180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fe12675faa4b5d67140a0ce80d9281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22210011c9f7db54b16451d35ff4cca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dda9fd75a22f075b78e0c62ae46a903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394fde4fa5941fe86cf3dd16fc0541d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626a3f139d83591c965b02661a921d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb04e0992c0910d3beaa3ddb25eb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d050c3f75998b7443ce6858dee17ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac5a9de5438df6fe18e38d8c9656c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402892b0b3fba58dd674bf509df3b6599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b9ad0c4e0c7a9c3a3895290f32f2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0d703a1207f264e5a9fea85326e6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ec282d7055209b7ca94324b9419212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154282e17e715f090e344e43eebc0ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d85d68bb0f20f459ddbbab3608c8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217d07d5d3b61c7130b1d19c0e1e9bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa087d7dd1f5ee5650f33354bab6434c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b6cc8cc373d498bb9416424cbd7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60650f7bd324bc33c3383200d4331f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b5d092ab0d88fa36ee5331c52b5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa3f239f251b212d3a90a3f953542720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f69d24b3cc3fad4a824b6cb4c2a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e29e3904124efc786b8c6ca787fb7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44faebd0b1e89201a5e88bf0ff134423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7afb3eeb9f27c7b213aad1e3e793224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd218243cb1596688fb0ca424bd5a2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d0d3e4d7af65712a9e7a68b6ff35526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decce504fac833717f72bda801841aa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c00ebe3efaa484b1c6e84133cc93028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274650b6e2b4e6947e564823f2919e2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac261380d8f9e21371360ce881e9cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24baf0e8f0d21e9b0b1d303a3438931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60748609b25840f7736eb355fa9e0b4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3ac642325338f1839d9996001fd4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52207c6c8e9329bc47bd8168d63e7d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06441a9dbce7fe33e5ae985f0e2a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49777676b775252ba92533816760a75e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2100b6a1deabfda3c3b276ae90020537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffead5b8f6306d9c0a14cfa3dd1f1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20894d9cb991936e451bc9a88d3ded39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d30f4c83b5b78583174e389ef4a2ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af9553f567a5becc9e2c7214b79efa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a471d25cfcf6d64ca8286f37ff6b2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeaaffca29a5d891b73215dbb0655443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f805ec0f3f2b0a28fd5968f8e7e94b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371f269abc6a5fc5bab56ee78f07e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560c2305be697c97b2d5f838388f5b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2251bd4e465eef955710d8ce1f0c0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ff08c6297296196b768c409b3caaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0242ce5019196c0b1fdb21cf9c2ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be987a4d410a8d8ded3711c507df2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327ad7af704cb3774e6976c3fe1314351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3831bb89d92fee0708c5f831eec552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894dce31b6b0ec54f6ec27e8f69c83653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fb1b3fb2e8b1f7efb05013e9db40054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452fbc85768a1282cf86cce252fa16655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5f243963b2d553afc62ccd47647356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127cacc3acf2be372790f9e8c8a23f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564e1e950b9b8070f04e04738c507158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176dcafc80e739dd93a0b8539e339d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb245f6bc289782c1fade31e2d0ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7191de4c3e1c24c987ffc0fbd7fb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d7422a076d913db25b917e2179ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5b748fa165b406d8921712026e7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1633696e144710c01225d0d26426df864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f78f730b7127073fae19918239f45165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb8b2486ece755e107a22aaa20b4b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2395412d0b4685c144fba90cffe6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e45aa3f635b75448f9691a86ad2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175dab15bf2065816bb83256b59b94269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf925e50a7336364d84d66ff94c65a1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a54f619eb3b40468a3a109b3c6d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac586b31e9335a6a6689f61ef390b0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415380be376c531d1bf78fab9bac22973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b81ffa1b77fdac2f1d9f5b457b74174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4454c6d1e43ccd31f6de918f33a845075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09af30cffdac5ad572287b4a780f41876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46740477d27cb4f41272fe52b3db873077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fedafc050ab28ac70896a4cb4c34a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ecf6ae3738e2e6d487ae757fe17ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ec1be961f61e03979ab50b983813d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83fecafe46ccc2c8e766e0f3be4d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570f337eda285d5a8b8c1548b299b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0d3f1f5509c21d5ad25c76dfb24ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74440cf4983beb66b5b1d06db62ade84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb1b582e638388a52da33c251f92085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c8b43df96748a425b76970d99c8d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139494b2627e5fd4b33092af5c6c5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda283f7bc5ec82d7576c2e9deb91ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889b4a9ad3f2ca43c76a08ccd9071789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0d1851e50b9feb3b2e3290b1094190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be45bd6447453ef46f7d0a87268ff5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06a89be34eae32bc1ade6611885c9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1083e293d953c518d2e4085d4584193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe212dab6ccc487ea8c7c3b99186f2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f779efda7da513bb0833acd0789895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db635d6c03149d3f215dc9d2c6f3e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64643caed291cd62e5c6662137a91397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd0ae02206a672902e1936aeee03fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bb5f6b2f60085a425c7a65365b3b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10fb45480e9839df05af3413e8cac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a9849089b4fe39dc909ed79499e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde77f211b705a1f9ea9a70099a040c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d2c1371c777aa15a92c8f43071253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c15423a03b10240950f1a7737ab11f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a61cc035c192e25a23a92cbc5f6211105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a9c52a002db2d64d163c5214a15b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4142969c3e98d21118a489473843fbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a18150a581b0148b1393b671c343108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40af0a92514fdfa2385bb32efd469c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b0d411eb5a152493c89f3def3654110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b163ae28eeb2cbda3b6adcb0eb042111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fecda796a231a09d8504dfd6eb71b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87543d04ef1ba0bf0e8b3707215e706113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe790ed204896e41a327db3879c40d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e3a3874800386861afcd22dfd60dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba790e2f0872c5ba1321f19a22052464116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a87a5dd84ec22ae2d940b33bc00c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2641235269a641e08517abe3eb8abe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18347ecc6cd028986cf01e0bd02241e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829566ee3601fc6720bbc3863a7ab27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8198a8dce0b3e4fb4a24c33d771a8f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736001955eb5c08473bc5a799382679122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34957dbb148a919f1085ac19f481bea8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42f0e3987135e22fe7afb24f0720e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c2e31373d7df6f7499df8e2dfe21f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d131388b6da8e19ec2cde683b51b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b10e174526717116fdf687fcff2ec0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d094e167a49c9f12896d7ed690297128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e8856d0f6f47de28b3eaacc6a396c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e518afe0cc60e10a6fdad74b44d6f4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc63f92a32f89e74f422a216992866131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b3adcad6f39b934d3d4408b63362c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c518bfaaf9e67ae20e51a14b7e5108133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7737ba535b847b2cd24addf916b52d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7db7bebd4e62073e3015892c63c1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0ffdb141a49a9b00442a806845c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e716dc2ef0f583852f36311f8c09385137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079b72c2a4d31f40aa0de024663049f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494cac29d01eb3e0f668389c75aaa53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b60ff732c77c3b3d71b1c769f2a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995019e905268b4254797bcae1ce4020141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8471a5d6f84b0767c6d82a7365bf9ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0c5af5eb7455e0e63df3778487c36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b962e25759577c983f8fd635c71dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2708567e2755d87e2239a4628f6ec4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2d2e40d1a68e6d010a610682288e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14992935fe9661e60738b94944028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b9aa5d51a276dda0f1c41de2a35f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8542149c1be05c195454c3b352f2b38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fb3946e295de34a6b02b640aaee0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8b8bd0d2c75124414890a56cc52e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce1f2e0ad92c56cf633dacadfdd5e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadae06c368b3c1051bbf307a7778a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ff7d3109d2d4595fd3152ecd1d85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee779b952ad87173541b5cb2710f1cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c73bec461a96011799976fd3d417156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7532dfee2463ce119126386e16c733157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67cfb0f9ce822b2e714ca303abf138158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6d611ebae82ec3c0ff600a058bb05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910c2dea8d898f349a64fbf5d2d1655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9687563781b591e551cbf0465cb3828161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414dd14410b0c5f60804a5b4db8f6d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450daf2d9b4187c97703fb46122ed60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438289e2fd3992fd2ddf26020db3d6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71effa396525fb446bb037d93529bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b79f4edc54044ed1cba054702a3a69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57233fc072768df29ef98d3f84599baf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b15a8b0c99edbff013256b5f969c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc1596a688b574b20c3e407fe3412169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a074cf9724d37a829bfb1cfc1355d8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088daa7a66bff9639da5d998852a15f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25157523bb20f4094249ed9a92c3cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227e6a1f51033d6670b4f72ececbe21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d3864084da9f061b10e93f2515fa174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>