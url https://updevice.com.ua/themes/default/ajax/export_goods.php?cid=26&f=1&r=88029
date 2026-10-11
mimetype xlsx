--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b02413317523a02f93b92159b4fe91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151d7b51d41ece694ee2a76b3eabac22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff69fe4774f96b9f329eb01353b2573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8025ae630b7aa6300ab7b61d507584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f490a4dd99484cd38abd48bde8f9bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99386bbbbbce6c507b99b6d3665057de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dadbba4d1db1c1cbe2dd5c9b53add7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9d3ba3c9099642e73e505fde6c1db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5bf04151c479784e31260a44c5bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250980f3b3b464ff62dae943635d85510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dc9332c9eebde17e0e6e3b670d5f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfe04f386dc8d26d4e7a4cfc04fb6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef451aa65633b5de317a6a249eaf14eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4de2384e21b9a2ba0300a1f62e05d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dcce7fd6d1313f58f26264ea8987b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010cb1f88b121c22594f08e81b581016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5350bf78c988f41fa2a14c94adec52617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c25149828e1cd9489ee0357e67c9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59efb1363ba7e95297c30a3c8b1faf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb0d7eff6e14700cf8bdd898f1915920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f6a25a739cc05ef78de9e9c582ef721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea78aa78f1df6acfc44aac67931eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95c85f955901ee59bfa1b2809b497323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fec8f148988fa3e314b3dfc1c076e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718a035f0e387ae670e4f99be011c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688f7d5660f89351080d789bb71261f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ccfea2d938e7c9be6a6f065e7f41d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38ef86201e2314c2d5a1ff251135328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b31801fb22ae840df37ce1b95057c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b4b5c1dac7e087b4b978e14b59cc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9f0e8c36fdb6129315fa4fde0a1a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae691d3272367b8982e129b4dc7014a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f60b1330403f26dbbec600828050333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f133e0c864a711804a88a0dc0019a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c34357d49484e9ba2a088be30f8a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e46379a3703a873ccff94c5b68a2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3fc60fa61af0321062b0cf8bbd98737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406178663f6f1c4cdf672575bc18b0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b532d7cb2f9ceaa2e237e3eb741d2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ad73659e6fcf5c6763c2b3dd9351040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8787fc8caa162d8e412f9479ad193f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25eae65a4f0754ab209bf0b05f46d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36617b1791ad4853252455f14a09d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4c3225e9b3bb000ab58c46833a3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89deeb20d9523877939a561d9649a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d6564f6e0ec87cfe5ed3f0a23dd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dc22d1b25eda40d1f7852310ff06547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc1702c714d3288d5dbe321019cf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358f4ca9a4b018152b3024aa8ca11a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0533c4edebdd2134eb16ab84eb39e0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4346d40d3c3c59e65fcc53f1ce44d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6718af518e2a76d43c26b972355b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c7fa96be638ebfb4b645bb88a4e1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b3fed4db1b7059459a31960dad2e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bf6df225ed49f4d568dfc2ec00f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428631f1da3840b4580c9d537f28c6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e65459d894f6a18e46c981ce02ea757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3ab3f2d2735527cf8afd769fb83e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b34d86ec835478bc161101d77246b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e020f794ae0a89c7dbd6415ccdfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b9514c7219342370fc606435843b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb858af4027f16630043aa322097262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91466d6a9a2858de5d60aac7ed46d1d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda0242cb2d3099d16d8fa75092fcb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc892c4b4c42e51b49fdbaa274fafba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9f0052ef8e19f6927b80c3e9b86966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefaed143ac335ca3bd06660ef90bc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b91113576dd92538631933431f033168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0dc124c8582909489b3cbea159d3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63728f2bd4e7735ce673b37560f3e9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62297c3c21096e81ddc96a7f085cc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ee0900046fd0d54a36614c51931872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c149f505cf85250d30ace68b1efd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593748e727c68efbc812a9086a0b7d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c8d5bfebfb2dd5c143a895f80159d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cf8443fdde936137b4819eeaba46876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435b89d47158c3a675df8a19466d60a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478ab7c8b4a83d0d36c519de7a62d8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e5988b6f09ea7f39b9499ce84120279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd445cdc24ac85fbd8a27dfb87cbba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4018caf670f57265eadb868de23e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ecebbae7e3329e2dcd8f1da2a62c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad8f1d7a66c897cfd5472c41d7ca6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48a32d4edc98cc23f2abfaa818e37884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b5d7d0e96c36ae2559f238dca962c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c247951813cfdb00993aa191fb54ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcde619a97ac4bbdaf6bf60a5246d7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb07bcbf75ecf1e1fb5fb71b9fdfa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306d16b20099ccd36660477dc5d04b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785182febd1bb621b5ec78d63635f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c86796cb7239555a07b0f219953091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d3fd8eb62272047d491bddd13f2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d248d1c07abd89bcac6d30704a8b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88607df81e9abafcbcc6ef59811b4d9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5685db0b8506ab79d90a8f83f78657a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2e538a6e60b0580c9035bf8e90c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70345d5b71a17fa6e50c8d9c7fc2b5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764716578a6b6db0a16c673dcc3fb46498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa7d99490991750a4782c10bb121d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f379a4d12e6e1f394199c56f75d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e37b0f2fba87a157498b1a0e5172ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd72bcf75874e374fd0d2826d0ff146102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337de61ee9a6e3c4f6d685a2e85c5fa9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6fe1017b3e8bf4d8c60d52adceeca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8164fef9fd09047d1d6725a3b5702105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997406f2cf95c9d0b792477d2ab4419106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391be9d863df2aeae331ebb300f1cd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab41eecf771d0b08c7baa921e0aff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d04ebcedc5a4c749cb902ed518139109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45b08ae59a55ee05975b392a9e76e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa09ccf8c49d016da069b508bbc484111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b452dd0f0c64f86576e679a9d5f741f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3b7b2114ea5d802c7f3372bd99a1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660dc3ce323f2901ad777c59b39a521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c26b0434259739a9838bf34053e43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65f6a3f4ec91757671d37e24c01a22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c6aa1fad78226d86e4bf2fd0b9521117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdefe9bf9e9051df016e5ae17278389118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d3741f57580199dab7c01a297bee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea916064927897131cbc3b83ed4dda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c280acbc687a475f6f45275e31916e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a69768218e1d15d510850aee63c3c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c0b46d0769ad01e79d4b37e68e6b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff410a90bdb705a8617a8caaaac4da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0cda9b9b2e3803e25243294ea5ec4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fec3b303a2a82f94b1a5f12dde2433126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5750314e9327e00808590d7675d75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09efb7c169163c10d0005e910f757a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf231c0eb77ca419129c543a2412ec2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2a23856196262b8dc77a7f82a039e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d1d51296a16ccb45c741928c9c58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e2fcf3420d23d4860ade826f70ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80d8b7d7e94683d795c398bf36e68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23915a1ca6162d19aa42535fa44d8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02495ff6b11e3270174fb5eda2f5f9d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cdf8c774512fbdc82742f9daea1ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fde2780a6c5ae2cea6d136ca1f2a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f035f217acdfd4bd6e022dc3b97e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366617fc5e611d7c6701f76157bb08d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b71776a78b7d7b68f4d37cd8debc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3bfcc75309711ffff35d4770e9ca8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97356b0ddde48243d794e3fe730620a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e317aa9964b743cd2629fa2ca1faa4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da24acac258054553f165e3b3069c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a81b44c39ae47594dd406325258b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e028967e4bb58d71b9115daa81bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e99cc5d730ddc4718d9c00c2b1eec9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd68438580934e709d73c8c2529ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb61ffc415e62031c7401194f44243149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d040beacebbf25780335ae42a1115150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa569c3a8c9e44976c4dae8641833bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687d02e1da6ee87f1e1cbe7dcbcf2a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940190867cad52ed70bd84510e99e08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5c4258770799ab3c1c2dcbb859f9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c5bb30632bf60ead6fe78ac195ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dbf19549f32a88bac9fc46e1cb755156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee40e08b1c7d3d996f3b164e511d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0455c27e6e5b0384717693e2a9d0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9421b6e4cf183c548cb2b6b0e0ec8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540987e8c9168eb8bcb73a7cbaae2e6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f485b527998e2b7f1dc61ab9c8638b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c011b0b9f80e4c0330e28f1f0753162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f55a0485470952152643285990a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c62b485ada3503067619b814f06f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8281a503d3a01c326d4d07570106165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a3df0f4a70726247f590e3e64ea06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fec9081eac69876e5821bdb7f437e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702dc656aa15c4b57e21d085217529b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ccfa1709730d598b655d26dc5da8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f34861feedaef13781c3f24555fce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea9cdaf0c0903c044e2ba833ad2a50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca77ae2e7f1755a46d844778911cee2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826285bb0e9a7bdb283f44f3c13db70c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6da20f18d59bee62c27ea06e8f020174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a0a663cf5ecac643be2a8dbbef299175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96d044e53a900406247344fb3acb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8c69870da0841df2a76869c6a996b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e883f9de9e6ca438feacd2fb9dd728178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d76fc9fb147af44c0df67a915b827179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db34780640305aef259e9e21cdff3e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafecd02a075f6aab00e150120078791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb99131b6418aefc57370c0dd0f89f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11031d02395c5e3708383c9794b793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c765c34c006a7bb5173447a563493d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e388f5a13d915efe2ff82e8e18dc8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599acebe06fc98faf6841a7ddfe1df206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813dd7ddfaf6ff15e55b412fc22cf8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c37583c7a39488c1e2a35fac318248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb118ad1cab61b52e280a088d2899c2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc22f3061680ffd30c04f26dc899f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793f4a50895dc39bc35a9c54b9b199511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb341b60ce018dd3d7ad0aae63b57d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ac4573de8b73de5a23a187e54afa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfeaf883490bf59ffa8e4272fe9ba014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa36dd915aac4a41ddfb63266d053bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f716b0e973eacf287e32ffd6b6ba8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19b12ed8472bec73d1d4bab68777717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fcd257f6a1c63048548165d304a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755a0471b57fb041065d051f7f726019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ab2dba0b29df1da8b37891710964320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb174e5a14282c7977ce3808e4fefa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e66f72ad152f8ff57e61730b3f31022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202efbcbceb023382440663ef756a5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf2f3efb231fd529f9c25c4cfb2fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36184499eac3609907580a1dce8197e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6493c9e6ecaf5645d9dcbc4a0cfa5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1317cf36ffe508a4097ddad608fcdaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2d91cb2462f5aadac2be9dee8f83928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f026b4c6268d8a9c7118944c650cd4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7f301d13a1de4f1321bfcc845a9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62671ae32dcb31ae62c61a1be648aefe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aa3de9678aef4d8f8a97fa5fcc62932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be591ea9a77aa80a46c38e29e436c88733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b8bca1cf1983f196f047a0631dff234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21153ea7700233102a71bb1f849c9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d77af586f870763cedca420c67de636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b7bb120ec13b73a113bb67b7364bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9761cd29cd4de5f812fa86584d6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa994f35c0512f1fabd532d6217b2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6074fc183461d7ecf584227794dbd8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10397a98da473143bdaf3b353d7848e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13c0748315b6adbd5aacfc9b8619e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096e09e742f31f6af5ed380da5560943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218dcb6cabea7559909fbe62f023e2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3e07f11f52824fd4a174e8f34b0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c3d4e881391f344109378819340b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b05e5a26832f54b0426d3269a0a2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c25a81f96013f9265f33d39677dbde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914d7e6ce582a4bf8a6a832a89330649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c0ee7cf29da6751ad2bcf7cd3abcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d63a943aca085842a09cd70208adec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3eeebe36f91dc0febb80708c180352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83848718830f9a1fd461889cdb01c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a91e066c84983f7b7531edacba9fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e950887662938147334ca446f50955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cdd3b5224b02bb3c65cbd462c6f3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c055b2bbd659bacd317325d429b2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c70b54274b081e67747aa179b5eac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dcf544281e8e3e98ee62f198fe4c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5765acd9632d74ce4bd6fe02d102460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9adf903a78929e21452434e27e5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5e184d4c2d5c4c510aacb19bf13762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae273232f1528c421fe0efd93bc48063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c013c1d5047791b2c3eac57f474433364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8165e25bbf6f0ba8d014edee3c236d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4d31eb0a6eb64e88858c58935849266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19760792bdf013aa8f0c8f2b6e71867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cc99d3f3bcdfcb31620fcf876c5ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce88d1685bdc11a1aa96cf095f1415969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699038d5c2ab968dc5110867377dabe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51ce764b69d42a3d0be539400b5fc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15e6e434e932e2a87d8d70c5073b5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0501f3223176e44fcbe774c8a870473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f8214ca573aefb69f88c234510caf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74236e04216318fee413bb5a6db744ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c157fc73884698c5675a0c70f1fe5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65690270301d0725ae6977dfd5930abe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b233a65379fa169d2dcf505dc5da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd919ae590ecb39db11b2bac31cd99479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65b80f1671a9bd77877489a5bfcdb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972033c770634ee6593648dff33748cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f106a80c992b6eba0aea108cc118482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad84edf7a3fbf81a21925f6ff06702383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b7c024d6cbb4d0e2caf034db4bc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebde9390eefec94779c88178371d6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccabc1c4794c3f1472362aaf95f04e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa50b13691a4ab2fcdf221a6aa315a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4d5830b8289e502051aef58fa90d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137b1641cc3cd1a29acbe8d748eef889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1a1749fb3544514ffd240875a5aa290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f01f2a5962bb93d99b370502294e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e089aa327774a05a10ad52806d31b5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56194ea8340c69331f174394a0af3e5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7731f72c2138782667045219434c07894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73a089eb9cfddd09d728c0414d3a6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee55581f240efdf034ae85d2233efb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d732a7136ddd0b8836e8b3f1faf39f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16633d85d213ab22c138ee0131b95398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17281bc841bb4f220f4124f114e101599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfedb6c878a993c72fbe4ac83eaf39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287017f6f2b7dc1c154879bee7a25d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e64e44bd126c007953d5645412337c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051c8a0dce9531f639dba2b71a7e4c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f92631a852cdf210cab0563bc8a37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edddc7e118bec8ac3abb3871cbea257105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba64808caca2281d1c1fe3da8b19c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534e23693df8ca4bceb22324ec42982107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b788a4ce7e51708e6eef17cb6d5043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97256e977554e2b86b2067330ff63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd8c2e60105f364d739e91ddbff39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7f5fb0e71107f18b9c053293a684e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d957df2dbb220340f6effcbf57e94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613401a4a2d70412009b50b95df437f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd41dd18ec93af4dc335725c374c61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fe5260446c308797413fae921fb33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f61ab82cd4274514dbf550403bec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458ffb4eb25507153c61de1f57eef1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece8ccffedd9b685d43f3ba0a4e3c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d12f87fe0263cca9ec9ea19caf8291119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cf7f6ee59ab25104516affc1f896b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d987ef5b15bd31b738e4ed7cb34290121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2fd1e021d8998c1690c6954f9a5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd977ef326f8f50facbf707f50d12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991617de82e5e37364778a5af128a24f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c066bf583b7787deff68d7ecbd46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef9755de3b52ad11d703696e75c25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ceba28e39ab46e65a2e5a49e8b2d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2453b19cac88c520960c5bf8085d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0802c4bead623c57545ca8166a7ef0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd2b26509015d8ff1d7155174b63ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51c4c2d4b2835b671d2a264c09bec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3e809dd9f6ae7bf45e91c0acab37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5e51af2ea83dec4ac09143042b565133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235888360bd80a9657c500182fc3deef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1c0eb0d80997686ebccec29077680135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29812b479a160a2e85443b6da65bc7c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250109b3751c3e98e34305445a8b66d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7db64af30a4b6aee5cca234ec01f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff9d40753ebfb5f838ca735a870624139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e1b38d0ccf46cb984e6f02d0e1aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1433f57e2a8e28d41626cdf4d374c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364acfe9430a8ba2bf61d59ebefd493142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9e9db5448e927214e1973ba56df41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3afdd75797458e7ff92bafeea5456144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f4a6a0fa52c2488bcfa837827bc71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35817398ecf4aece420373e82701800146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde81e3aefc0772bb64c2ed8b2bdf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dff7d53dba87de9251802d166517f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d0e2314a323ae0a96765f2ec4a25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed6140395e71f6fc841def9634ab80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c95d531d673ea1b993b8c2dc4e49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abe95502e52d784abdb05b238711c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827172b9b052a332402bfc7ad0c5690153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc4c49363c5446e605f916d3794939154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbcd7cdc58f969f2be102fd62e0da9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c9c262320bb3e0214560a7ec77228156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ccf6d78599839b199e50c3b99797157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cd90193fd15608e45705faea31a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57509001e7ca8a9e39d902181dec55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a8150d4d5ad682694892a16802fb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0fe41dacab0a8b6ccf09f68f4dda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e181f8574fc1b87af03f57905d2f10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d72b52386bdea7e1b893cb8a0298a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67449745ed478292ad96341543875f34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31c97e7707557afa99d0573c9e71d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9625dc6c4c5851f338576c086531f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ae310aec8994d08a4b2647d5756e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03219c4fa7cbca1fe778c2b8df8ec3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98017b87bda194e6483681a30ff7bae3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedeb1068fc393758fe391af5e93f40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51490a79ab44ffac2306183ca4c8d022171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf6e0796bde59f649e077feab45cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5f67322dfcd5c34f69bfa1b72f1d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c435a51ea5763af0520720648231580174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>