--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378b958eb9a348aa3f712232a25ee741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2195fc71a73f83896774b1a361bda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad48003bb993bfc4ac5a4bdda817633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ac818aa0dbd7db2e9d4773b57d6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9a107b27a064305caac861dd7ddaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2456f07d7fa6e38a46c59805a47c866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca0e69863773fb8d6be79a449fd417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90872eb09295f79e3c2cacb3952d01658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40415bfe94b7a92eb823e4ee89742359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804179f40f841b29b58f556638681c8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690814bb3dad61e252ecff209a6555311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c47945736b8c8a84131ee012aeb7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bac65b4c507eea8abd9222605e5c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d86af28e35963990f61e33ca103914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88fa5d7b3f4ce6a80646654f90788e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb173861d3be376a019aa5740bde16f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214301d8b7746164ca82f51b041af93917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa28688bcfde554a2dde44d0ccf5cda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f210b6ceb918fa23e0e6fd5d4b836119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237d8e2976fc8da066ee141c13c5c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f856bcb523453a26216241e58678221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03353b80d1d8ed5f6575ff99c52687522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e7bf0d527c512df652504e821d42823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed036e983085180cf0d26e239b014c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295a37698479238265f1c8441e791fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73ea951fef287801041bcbd9b84a9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc0633ef2370394ec76cc60f06b65027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf763213581a7a981a68ecbe990f9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776acd5a184e15d19d47b165d7bc547329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bffb8017e5cab2d587eada71c88e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296845fe2dec7c6cb98d9a86f7d362fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97c40cf22a74c7b6732bf9cfdb43332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cce5520637a0bb3cf46d24ee78e2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3aac0d7b8b81556921fb1ee59984334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eb139a535759e55a20d9b79a9425f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb1fbadd129bc241f847b1635672436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab77fd57baea8a2056a030278d1745137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93f303b2e09573664c2fd3564b25338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072a80482c6401ce97f4003916898b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad3b6ba9e6596a912288401f49c00240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf1ce0c9bbedc7d818b65b9b1c00bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e37c5863021d01745e529f8c3a5d3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994ccd537648a5999f71587571706643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615760f8e18a6486f54d77bc8b96a4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5d49267392bd79a1bf3e32e88598645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34457290490f0b1e46864a56fc775dc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548efc32a5840053527c1bbed2784047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eeed4e9d1eda1fe2de8f482a14dd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398faca9027476fb5d114727bec96ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6e3f50270b645bc8b0383f45ba2b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f244a2abf2c6a0891932dbcf47dfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae930d49e0c85a21875ff6a06e2a0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0ad0d995f0b866c9121364b87f6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4858f43052a6dd98965ca7878793254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f1f80ffe637c40407ebf3c71d0b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5176cb98d5226cad0e17cded24185b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810b9a3e9b02d66fe5fa7aa12ada3fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f707fbbd4f1c5eaef9578831e77aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a6a28b0a10ca7104c7e8b7d8d4e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f8c8e4b5bd7664b4aede9357400a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad6dca71ec7a3d0ccfad36caf7b25261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1749159fed9b82b54119d7e431d67862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781276e533523c52e958fbed82eb59ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7192257246b209fdf93a528abe6dc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e080b4e4a584dcca3e79d0092a8a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf278eca8b22fcc407edbb889d72d0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96b0308540047e1df3142643e4f7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef72f4484e2e18052f3639f90866b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2781de8adb7b6ae483838b1b1542569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980c2972be9f0b38955044ba747262d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86d2eabb9bb9582432d4413d21402c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a64840c34466d3268d3894c8512772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6747f50c4bd0d09cc18d2aaab856cf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f18b2ae75a130eed4179668c4dd4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ce3756dd1a4e363574881f4cb05f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd2a4181abdbd3a98948bbc1d7ffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553feda818c0fd4ef32c71cfb2fb5fd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf62988d5ed7a5e63dd1fea3be8edaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd43a45dc25ff2f8d9d6584c41689a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5ed6497a8bd51df4bae930f1f11c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30c54005a351ef06b590bf3579900b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff9e2011a12863a1874e8a902400b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe19c01838162d75c4fccbfff32c3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07814f8d5da270f44064bb6fe2ae064d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e67f7bbae1dd510f813d45fc3be14785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109cd3d6e978a1402d8d839d88fb0b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c567fa0c6f0bdba25dc0a2b755da887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf95e672fc1e8b322075487ea121388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b5eb0d6a1728e8b52358749d753c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005039bf7e685a51614de89309cc51190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595321ed3c729790f18a3d9c61633391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce0d4a0bf65c99bf594f9173cde80792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed20d2853a8d6f671e28a9d5a14ed3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b9d37c0da6069a0ed8fb295153d2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af04b335b862162bcfe6ea8dc762eae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde353f530d8625e80f078dd19844696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2893b3b4db78f26eb17cc235bd84a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd25ee8a390e1276c2b35cf3ee0ea6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976151f81280aed510db65682d1eb9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e8dbd3ed9a1a0e8bd0cc43889246100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456205c6efc4f7b4d774d48391401ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf519d1a8680dbf7b46471966ec885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d962d6e29c9f2586bc809eb4d6bcf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56605be215ee0c4f19224f7c45774ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5ed3afc7e7a079d6700536126c15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734940acd67200484c10716216e6019106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d94083a3586949ef1b987f2e1df20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb68fc04af12ca2a0c1761362ea55bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10298c8d98062c5fa965c5d1db8c34bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490b09c688c70d2c3d155658942d39c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3d03a92f1b2afc00ae04d1624686111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438427efdf3e65fe422d5f54016509112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9600b9d0c24f4a9bd85759562c3556113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e17950b78b0ad60c99e3f70a570be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff9bd8ab5ebbd0e65097ca3566a64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdfa99fc1873728765c6838dce0bac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95627ba5a95cc43243ede32f903734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24377a43f6e0e66fd72099ca5204aac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b111e8c598909a0af7633a9d7e7445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095eb9cad623c397a7cc5f585fcfe8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a10d0b68d23032d939467b3d5f85f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d840f3bb7ec1e7a4d9dba2d8c1ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b9ffc6122665ae6c8d5cc0fa18e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7d1d2eaad135725eb2582547e809124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894392412640463f49061e73b26c1814125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722db38149b227c4eb200c6233e1bc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8b9edf925af72e94af4c19ea3319b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bc7f57b44c265a6e7efab59d54440128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b44826957849b34f62c462c2c95f8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d25b049ce62d74e5972ae7d098f1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f24b8d72bf58348ab8ee39fb88629131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46767010ba8795cd811050ea53ca897132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd6ab294d889e8b28b29bdbe4074b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0835fc73651fff8e5d33d29616c81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6572e468d3e33502381d892f9b6aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c43bd2fc75f02b646362e3d73d153136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133d4908abdfb624d912ed71333b6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403bc0e1d5c0cf20340686d495bcbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94a3628d668924952963fdf0d469b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb84ffd8cebd0fe1545851d0c2e525140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e9b9a385d140aa1037984ae8bf877141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe9c03685defacb7846ae1e30f4fd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2178e2742974644f5351e188f9087143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c1dc82a65a926da913e37fea6c3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f149091bb24c148dd6f7d4b322b54d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b38cf23ce5dc9a34cbf87b6cea330146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f60bf6d9d2b612480f0a33633cc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc528529d860fe5d5bb934933a2ace148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fc3073b11e4ca007844503d1d6d5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891ec0a7007a621e294790ecb8bf94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7315433788927be2fd1a55e7ff90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0f0e6156e927287c73037e855ef44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903708228f4eab68f2f960b7522492a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14252af279b2e22bad122307501dc9b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db9158ae00b5c2a5f5fc44d993f5c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804b2b213da0462bada162aed50cfc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ff4242488c641786371d85c697869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7aa1017865cbdb9550c8ed7ca799f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe959bd8bd3a644fb6c587401699d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3bcd2af262f79374e7c8ef4fa81ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022555f3ac43b1dad7583d1d38d74d99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1582c5962307d33f409924cb19b74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989f355f31af02a6b754f2fb3834ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a7016576196b42a2f21e21d67a954164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396cfdbb6df9b832d6ea5aca105f96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a22df68219b6b4c39b5318e33c9b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cea5931448d61e6425f7633ec55e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fac73b4cca2384c62a12e377ed66c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41833391c781873c204c86acde7b0bbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73a39753ee5698185c7e14a65a109c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e83b712ae7db75d9d472fcc161972171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8216a0c7d57cfbfb3f8ac956ea976172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f274d40532838c1828ec84f325d64e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c54816118dc55e8113f53ac6328ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f94a8169714801e82558fbb9e087a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9cf3f85ef862cee7e0697164367b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec85166f19173dc53f5837ecf0e6deb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce26ab7ae281b337c16227da7a3afcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472184d213c895e3fc0687fbc39d4406179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420ef5a6421225b005cd2896b9029c180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f723987aa9ee600e4e0e5a12a6291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a98d0a7d4fd23bf34f005fad8527aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dacb82c4c2c76e166d204588defc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1a54a446354c87afa6a248dd9e8544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7944f7b9f25b07048bff5565895d755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d929dbbde561c739ff1745ee96d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15ba93d27e486a0e463f9da4f75c677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d47dd680fff06caaaeba6bb88c1518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb90a07f267695806eec62974a36a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d41446668b445424c3162ae255c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019ee6f73cb9ea37779fe542bbee15c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b958e33403dbaa6f4823c99352cf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a7768d04e3ccb4b6c4527184a2e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb0ffc6ede3e46f7318cf8bba7a4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421567c4bbba61dfde4035914662949615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52689f53b2988f2e9e4e07c51a583516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5452144829dbde51bd063a9c6a49c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab1c1d1598c1b30101cbc8bb2b104918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c50b0c35ce87d9936705fae7d2b7b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033c4a2bc149406b6289f39f43e0f4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8237ce6ee14d8561d44de02d9e512521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a625a809d4a1cda5e31ed751ea078a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c6a3da8b172a805e2523837abcc0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8852b0e25c589fa1a01ac54b4e1cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345748a131283c20088f74bf1b293a9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790dec9b3e83acc5628bec64d652c6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67322ca85c59ffffd596e18d8f90a4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0881d138dfefe4c35e578c4ba1f0b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd78a7245f598d7ec2ad014938fb0c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ad32f427c642d6718d932f44c7e2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d89ad38236bf7137a9046c637a5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc22dd4be1c34bfa15be4a5378017d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107446f59751525830f3decc15e6c0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ccf1a7f070c1ddfba6ad041a7ec334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fbc77392f7216742d908d24fae47735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5c873c21e3d64298d79dee6ad033436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c4b50e3bc354f85d6c7be755076bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dca0647484d433cd9621daeacfc4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd38ea4f64541c7e52eb00c336bb139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ce1d4d36ae0444d9dd4d58833fd9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965a10c491fe1d7394f920208b72b4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc2ba3fb395f4699fdaa5a1d2cbbcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82452706390ac5429dbdc59210f7cb3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c82ba7d007fb9b271c2218195c225944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c230e43653504a933d474fa4ead88a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2f75c5b051f2fd6bf19b5219ece7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ec32ef68d2081e3513cd4c453446147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469cb6b606c913626ac6c318c51f4e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e08aacb9b60de9f1f256dae1946a7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c70ff0671ceb3510315689c81578350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaf8a68d8d2885e0df6282b90c92c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbcd08bceee29a897a8c9153ce679852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f585a801b164f730b849bc9fa4d84453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bebc2b698c6b2d53e2f82a3d5b27254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a071e23bdc50720950d0333750a66455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a2a9918f8080a358b15bbbf082ac556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dea4478264abfaa62ceec2b6a7f15057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70b4b19902d310f5f762b0892b6be258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54b3886c494d4c0f89bc96e2b84d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53139612723e5ae8701fd8ecb2d0e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96956bffc913c22b2bd538979e18390661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead1f5a4849da21f62852f9e664dcc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81559c701af8d67de78cb8439de0d6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e90cd0dcdf8e7dc218a6979bfe6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa8f389e777ce747de46d209fe069865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d51d2c71f4ed53e7b23181e07602766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659d859f9a9fe7d7620f3c27915acbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff180ca0351b6924941b980e43e1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ef64f10e70017a11b3899ea96a72f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ea73d5b0446d537e873e487a3f4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc33ace71c427767fbfc338e7af6e5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff9944bb41c2876be3aa4ea082e9e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aade53ec4ce493a057fdd4f9a4a475973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff5fda87995ec20ca97a29fca272774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f992ee4b64578c2552d831961d55b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59289f3edfd5bed18c817b343a7d615f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fde2eada2c5ce4fb8aefc7e01b87b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371596254bbae2703b679cb5a78044d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b497d1b8f3cbb088acc569fc616bce879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbb4e5d0a38f74fbf608d571e3f64080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f899dcb86fae16672f03416abedcda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d7400193372cc598103b61e0c27b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baaf1df725ad6d4965d5af7d09b53283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16ab77df863fdf8994fa969194c2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658844f5df929af7d93b70f57bda29085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6381541c6a55d38d3856b0e42e4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000f8fac8aeb259e721dd5eb9a18ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d46d0fc68a7436f9aef206ad33822388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a5e05513bfa9646997a0b69a7cad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b4c26b830b3f0868d3bca1ff5c7d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dceb055e02fa0ff7dfdcb9cc3585d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f1520a8b40d7bcea41efdd2007edc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ebbaf52c6e278d83e305fa4a7194393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f40c01f8ca16628c7bf45650d2b0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892d968521a674b60e42040ec7b237695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1969edb83aa4214c5c35c082eb69096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bbbe26bc9013798ce81af407a1a1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd926dc84c9fceae5f73d96b5777ef898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7c19b2b2edb4d221eb6fdb36a69499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d189a5d9590c924b7eeb074b83d5913100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6262501333fd71690d60100d59ee37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c151958e45f682b01414cb6ee8db1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de360e33f46264e3a915e75a6df242103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa8ee857592750c90fb585607bcde9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332433ab81763d7336c11d4ffee4a31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c94e7d2f7d1051163bd913aa6fd613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f389b790f261a4dc6a573df804455e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8c3795db76c69376933d809c55d9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ba9916fadf7b82bed454a7b99a44e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5fe46423986266f98a6dd849f9792110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f03d6a055d7a071d69f142be09ca3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881d4affecd1a448bcd396cdb075204112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5f5761e694aa72ca31c55116a58a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6610657439fc5c8a8f3d57f120f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a66d0c37bf02c2abfa7b73b356d05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fcae72c12baa55580f8d3ab287646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5ec8fcb4f2a60b9f2237921f8514a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100cd48a4e9e574146c9ffd3d4c695f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae564e44a9edeec85339d3196529a7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8765c841652045670798c8a31022038120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab7a0bd652651b2501fd783388e62b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec01ec0466d19c7ab609b49c89b33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe36dbc731a50a294a70f8cf13c33a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfefe610e856ef55aa147b13375a4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793f7c7c5f1082ca55d267bcc308345125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373b42e42b18dbf40f82362df952e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f827d65101aacf6b5ed62f3d402dbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012e04cb6a3e452614e14f246ae6e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b51df4c53ab3e8d2fe4685c65676129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ba96f45830bf03ad2ee545de5934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f619cba0b7f454b4b192f75ae843b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7881521e91db41e3c530521dc2ead132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c02d2a81c117c01b48c7a059ee70b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a7a01e74e5658c2cd4be4997a9bcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e537f29d60239d754fd03bf9b653135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d44edc2aa89c4485e53c52b79f86a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebe1c0986b40d6a79e38d48a5dbcd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4afc4259882eeeb7ca466f2f5af26f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2068871c33d80b2f951746b652b4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575d6bff9cd6b6938174a330a8cbd00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fddff55ed1a82fd5436255aee5d26b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40576ed00a9a3cd5e6514009a4657601142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a9b706d8a2704c79e90f13a20cdc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7023663aa44e15879365eba2036713144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528fc91a92d74153e305757a96d36d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588ab63b3df2bccdb4f18b879996ce5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804ba3980026c85890227f78fe08d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f873838e7da52a8393cbc8844a40678148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ba0bb1d6bfdb7515b39098722421149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac6558672c8d1b8dd958497e66c37a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540602d96cd7cfb44fc11f7d578e53b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485571db927c86de5d7946cec0e4954d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf2cb2e5f21a61a1baab93671b765153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8e8d43b176bc2a14b8f2b576b727154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799aea8d2138da227544f998ada633a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533f38c42faf92010b5db96e2077e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c72ba2fd5114b07804cab4d6f7b72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cabf0311fb4b1cdce3cf0ae4ec064158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838bfa409c849c6c106578294be55a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136de28bf718bbf04cb250138293c20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c4c28b16c5bd7b8cea8b9ba5703a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6bd12e2527e5e58195f4ebdb11548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaea868f721b98513ae9ec0e91768e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c5d9a744b893ce2149af7b8f2090164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eea29452134f7c33877308827b032165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25776f54ebad6577570674d37506fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5d01e84ccadafac16867c7fc23972167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea5193495b5d8c8ac97bec7db1cae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883109e121091ed5186fd3f311cef77c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81987acadf6733c63187fba6fc3fcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3013935ecc4057f1d0eb2c2ca73eb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8ec84b5dc9f39546901afbb81842172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf98e2fc92f132c2775a758e3531187173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba4bb2b80a78ff5e6695c99e74b29e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>