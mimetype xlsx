--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4217540372c04b9d485fb2e5a71071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c620b3e8e22fefc7e6e1bc97a87068c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7591f27db1b4dd46f4cf1be9c278c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd8e72aa7780fa3b27c40f6b9abc4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee72fcb2a95140c642eb8de354e22b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759933afe585a690963c3ff7368ab5eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de4c2252a4fdb1ba3df3b85bab8427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da442839598ed41a0cabb61029b9ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48781f8d2a262a321f6d2b219e12e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ba78df085ab8f61e818ca1f74ee210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4347edd56a3d3e301ebf41c8fe5ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338126cbb30af1be98438652c9e9aee912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e73f9a0dfde364604a605c46f4b4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392485f816c37969007d74573f50242c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed461113d8f3052118ecacd1d25eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8a59c0e0e1251ae9852d06cb78b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471157672b5e48c9df8e1c51dc706fbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b6a7afdca87927e5358c37c2fcdd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ebc73de18b55d2ed26cb8354e81d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb764ccb68af56fdfcdd4cd67a99e2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd86947c114614cc630e1c48ff365a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85e3a6614dc1339f063945308b518322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83b305eca2f0b39385e90f804a7e4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d554936a9f156d4a8ddf1b5c6f0f1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385a3d81a6c70a28b8d2582923b23a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc77a83b0f2f4688ea0346de003661926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203cac536f9bdd8d731e428c7ec396a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fab488eabfb21797acfd3ad46d199028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a9d79a34094d29ef6cbbf26bd92e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266f8f78b7771dbd7c42cf6afa89ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad330596f8ae09125a662b7738f4c88231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c01651a2abcef2426919c8c12a195832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16024bd932e38dd438b76d39327e393133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d169a95a8e7e0348c5d61d9c85b579134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34377f9e3641b31c909e4be21dae2d5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507e7ea46a0b350b49302e75b2d03836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41efa8381238a82f52a43f30efcc0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2132b4aceaca5531793d4b5b61eac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e5c40c221b639fcdf35e00664982939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f54a7be0c027a6222c104bd552e93e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d00e5cff22ea19a0abdf5ecf1416d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e600498ff8d30cdd4aaf451539d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4551a2c257fdd337e5257fad30a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c063b77d88b67aa227ba732215e4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86472e0bf9c9e2684dd5b3ea7c66c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ff5421960f33c2216609002a6064a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aa8ee1244773f52a05e5112f0197f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e9427e72a4de3a06f2afd444571f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0bd5e370f4d2ede125de77442100849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e774853c6a4db2574be4e12d0dbb7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685957ccff0d10a393ae4a7b293f1abf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf13df345fe165dee378b7a07070d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f26419b9dc61f78654c87d2a3859853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c2bf058829c08e380c46a827422f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208d880a5227b60aaa0775710312b3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af4ccffe293158ed04c8717cb8857d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef2e05af0ccb1e7d312884cba2bb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85aac77998164bbd923106a8e1fd3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4dd12e82cf0c9dd6e8df04e8710b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280153651073582a03c1d44acd99adfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a15f80a06117d3d4f9ecf11c38a3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afab831232aeafe4587dd5e7da2f9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec56eaed7a2e207c115e42331afaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bee84daa26abb3093c0931620ae4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaf62c69bd83b7304da3b43252f61065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4221e14cc5ce782a4a8ce689fc88966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdd8c8a3de86854de8d138b9d5f8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077b973156a78a17a67ebd1d521ae1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33a0ed320ded5bfd73258b9d06595b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec8c4e61892e5958c797e34d90a3eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6dd2c6a4d72bf0c6bd5392c2d5b7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8c688b059e1fb022b407b96007d7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb542604706576b123c28352241cf61573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb2112cab48277ec92d1d0ed796cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015798b0ddda6a6bad9ed367cde67de875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc794a89cc3903ef3db0b1e9d18b7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665252c00410e1bd5788a24b5f411c2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ab0908cb16234a1a026177558ba7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee81faa84c125b2d11d9ddafd14448f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f75965ee2e8798001a3fa212d9b7fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a935ad2ecb46edd65727b412f1ced181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05b5f0e6e0eab0dc3e75cca370da1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd6ac3533a25c518e1d65819222f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49f1589d1c05a2a9b3774f6895fd9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a2613259819ee13496a2d77c60b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a67bf7ed0972ed58ab4585e94f8de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3180c5e1f09e7a0127b14f4fb8cbfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d024e36a75a249fffe5c7acda4a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d686b3f1a754123c0a3ff09aab2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953f368574a3ec085ea4ef9db2a08490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eb38640c857db62e6821163dad5c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566253d4008341bf256d704838ca3f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3ac54d32ad0e6946bfa48e7a22d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a76069c7f2876203ba16d357b233994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d5b9639b61192e9488ed98058a71c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d665dcfe923c1087988f8671506e97796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76233a9fc9e493ddd0d3f7648f481797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75ceaf44d5217fa59e956431f62a4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1c66c61b4fe42a20ddbc44e35e9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb3e2674aa59e99382b10ed44c947b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0c1f12f83f0f97c79ddee6ddc6ad8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b6f0731fa14851cbfd9c17b1f2195102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b6889b9cdc1673420ed56aba2ce27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eaff3d72a99f25c41eb535c90229b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454fff9b464c3897bb7ee041143096c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6c2afe3bbc1b04f533605c0401bb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9902767e65380e133dee2af6922265107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290d96f1b552b493a80ebf1aa811a4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb2dfec66286f8b3b4cff3b8244a90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ef16c1ac7d5e938700059eefb3e3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8c3449e6a4ab3e8e871a3a633e690111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7ffc675504357aa7e3e7ab7f7fc54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d83b9d5e393c172b55ff4a76ca6d9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897ecb1e448708a03ff9d2de8b75a96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52137c70abdcc0b4493e0600d8348fbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dec15ba6b6954d322d3e33757527ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89a01ed276ad1ffcf13cf0553152d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b487b9225d698351a4b6816211f51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448febd310b3f70c552a280f1871f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401e910daa00aef320bdaecbe9be3e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839867eb4ddeade85d68f092a5394a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef86378f9c40d869d0ffd035bf34b1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b96168dfda0f227a85bf501b9c9df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa7cecf65e41d29d233d5501dc3619124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af49030612879044e70715882f67c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecb1b69590b0daa6f793b0ebf6af94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc02031e070ffd6cc548446dd6fa4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d6b1fa6388bb06197782aba45b2bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f163f2d52ab48b2e02a62a27e2b41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df240c06836c87206edb9bd1cfdf9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982839a8e76a1b43a03733870d9cba72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edbb485f8f8f5b8cd63b3722ee6aee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ef430f044c3340505ee9b9329fed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f35bec0f4453278bac6b32cec30501134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e0029a62de980a69fdefdeed92f7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d265d953a04be7af369f9110e7ce3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b956138ccb952bc0f4549d0dd1004b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7e7da87add8bce2d12e4975fa8b9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e24f98a446ddc44cdec024c9d6c749139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016d07ea08ac77dba68da490430cc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f14f8f98bb22f114e57cdd07d3d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c773e649889e44af02e70eca42c83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3e959d5f808c346e5cde610caef6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665a8bc30a959fe640f51e67d6c016e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d93ecfc520a6cdc10cda5955abf9c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3e2c2fa70ecfc3c09785e6db6dbd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12a22a2d0ac1ee2cd1dc20a7f9f70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c3e784cfab7c428c8389207c4a4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a481c69b0b8cea468fe15c02285686a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34319e44394d7c5caeee24aaf37939150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647cda4c739ef9284922511ae428a12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced12a98b8a690084f32aedc48bf029152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bee5ec1ba081296898108a91202f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebf6a196b777085ffb28c406c4f736154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ec1dc69025471d9b698189b8f425b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12651d38824fec42c2d1b9aee9ab53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195d17b8a6fb56589961f4e7b4d75a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a32375c0855adc10b2d3fee4198d26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41721f387bccced54ecd7e0456d4fff2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62c94e06c1d79bae99d60b259fa387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57c5bc76b631d2a1a24a62c9e20bc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4bb055fa37f18d5d051335803e9d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b9a6cf194212d9334636246ec470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d0a76866420d243460cefc7aad6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82ccf714037144188275ad07087ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a11e7f087eff0c8762ba26bc075d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c728be397ec23c92dd55b74844f71e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f473d1a94b46f382b942358f2a3e2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc86c6a770fd3a9fed78904fd146ee7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee46c0a20d9b614bfdf91477d21b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9115df943f16d30ca859b622b427dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c4a283a6a440159d68ef4d1921276172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121d8ab993624b058245739d9534933173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44276a221be4d8a97b93ff3b6b43eba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae7bf4baa6d4e31cddce1f64a2053a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf3fdba284ffc2363bffcc9c6ad6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6cb814ad4eb042676304f103bc841177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156831e9aaf83a0567998e0a330d962178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d03378ac55bf2ccc7ecd9081adef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38a6293c517a1445e54904e3edb55180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682fd5733812e4875aba3932c163801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21f6f4ce552a4192ebf372cec8dc412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e795bae358af7437194708627237b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75c9b2b367c6aa745129afa45fda414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ee5ca5d8efb683512c724d67101ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b257c90f685215d3a258a2e2f2726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91cd4d65d271a33513e4266c0307cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e89cd7ec40ffe98ca730583adc95cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44ac0947d5ba1d856e852fc23236f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959dec3f6d608ad504055058e1816310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcf9562a8c9a959262f8c059ec2fb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31550e756d4da32f55ae19ad6893e50f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390206500b7486c49a374db625a4827f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f8699aac2587a840e8c42e965a4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ed91a30019b7516e728a0899365b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656cd6f8f9b095b3d7f9127b957052316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61e4214e10f2822002152eed5afaeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65839a205036bcff00a3951e80153ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db21861870bd14034942a88ba305219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce871d91a7dba41fe1c389e5ca6ce020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d69c41a1fb783a763c9b380b2752721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6896d4f668b62047fe0a34fd5a591622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536754ac53c3669e5fc66a0f2663309623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3148d7075a6141d1490e52a9ca02d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a3dc6e417a875ade3604327335ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caed63fd438730409bfe1b03b41098826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebbf016fcd10cb2986ebbea3c73a1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c010e0e567aec98e22049d5e78f2b4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44691f303159707899b99b148f1b658d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3aca0517a52960a4eb7b7c1168d8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128327a833df6606a2f44d1d00d734a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5c3676b42cabbf447275cf954ab3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd2633859f027d931dcffb0eb65a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f7bc4a75dce006d41b147816fd6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8aacd1dead0f636b1e348dcdff72435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611ce585fc64a057fd034725d47398636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e7923f2b9a10547740f0250c51c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4375a319978bfd3ecbd75f3928c9e3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ab613e12d98a1aeb6d6acdfed6f2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02be2b279ec0d291074f2d11828d36f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3b656f5900d1add2cffb5b79952941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277180989489a3302d11a925a2d89b0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a5158591f7d1fb5e0e6bd7b94234b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629030523a3cf279b5b5a995e99ad47f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1780228ef6072a433f43e11080f2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042acf090b75f7194c214b3b47d98ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f4b446608bc0faec358ec9882bbf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63f913375b160d3bdc92bb201145d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50106d9eefff3830686a7b531f95d4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524abe0bacb423522d0dc3f032fd569a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91676f88e41524e48ec4b9d4f7ba36051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f948c6fe1d868566e5338e44f61025752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d8ef6168f2912a2ab7df713c861e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9442ed359a67c4276bf1d338b482654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382edc201d95bd10aab50f96dfde8c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d53846b2876af01a3ceeeeeb0dae156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684abe87019f66d37e344a56965810657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a45d82b5502e11070e51fb575c17a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3da0355dee9b435d08fe056e379a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89bdb126f7eb559c5cc3c28680545860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e60c0067d0fe72df225076485f8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18938cd8dd3d38a08e88d568b642bd1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e748e4e89546b1383ea274264933e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882767dd2b8753b4ae6046f7272eb9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3556186831bc6b8b3ff50c64c8660b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dfadb960915e90eb8e1488e2d3b8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b631b78285598225701870e09cc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dbd0be61e14a89ee345262062829468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4594c16b6c7daa158a6df387e78caab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057419eff1fb7727c990c7dc097ae38470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52da350298ed7fc02f7486b6854fc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef3534466dfacb40b7484853a3d92a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdeb759e7e91f04d68b5e3ead2746d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d502550586701a7ac27e0429e3a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbaa90bd730625403adbe9fe1043fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c95efd43f103712ecb3a602cdf0fd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47ecb6854f91b50e00f7e98304fd5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abd267115eea653df1515331aec0ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb860427170fa49a43dac66e9051079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4142d7a81e91d7696cca9eb1aa09480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192cf08979c52d6cbac80a4aa2cc62281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8033757034a7b1b92df218dbef04c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8847e8af704467df01b5ed13f12e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad2d48f72339ce8201e540f146dc084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80af4a6a754227945e15cd396206c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294d853ef2922ee03dcdbbd889bc22086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e105468aca4a6f1f5b4fd51e18eece087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b2c535a34fed53d52265ae796c5f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e534ba02cb2b85c127fe44d425eb5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8dc638906267d3603d2a5cb4c69b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ad945e86e4a73f0fe00b047124b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee8a954934729640ae5c424b8d8c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb072a0ee1fc4cc163e806b519503d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad688d4f52c8d6c5a19b1ffce12a001694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9d609a15c1e6c6b2c31e7787fa12195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14654ab078d05076d0ae6fca3256ed196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e672cdf76cd3696aaad7c2a0fd4af797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86e2f6e7d32ad92f7d04855d09fa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042f4ca835ff886b70e409ee04af9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c6730a7119099fcf4b09db7a14d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bdf7bc593d14c003fbcadec802410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b8de936699906400414b130d6ab7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a1cfa0f8a28cf706f9b6f5acbd397103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3af4bba96766685bfc5f102e18ac85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df88e35559e9987294fab32b03723b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fd77487d1223b97a99afceb6e28d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfbffd0283f966f01471ef71f13a73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c204f1f8bf566a7b2b139e61c29c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c909fec76479f9b9f0dd0fa7209ffc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed219fe9a23ef1e28dc1cc00d71da6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528778750cbe4ed7642e591f1d974e8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589811f71f314dd27c6f6a4714c669e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9611996833897bfb81cb72dfef304e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04814c9d2e2a711f92e90f1f69f4fac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f2adc80bddff2a8d0dec5a2bb306d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3de42ec923bada58feefaa0298a55d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7494368d9a878d7a36c24c920f560117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7807ce75803431ef74829e4c81a8b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d91daec08f99a717e4a810f454a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e0e3a1d816b96a8b0dfdec402ff4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d7ba8d39f42bf5265063aac1aae0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a06ad5405a9835c2558f02f695dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7c33a03ac37e785058c725c3e61e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36579d80e5377707308dd13cf8051f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec523f0d4b872ae133413b7e9e3075125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61c3c5b5e018e097725a2c50b9f280126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d5274ca68370588054a4abdf2eca9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58efddf64eff3886100e2ddaef1b96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2537913dc12b5d5a3e52df8165fa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d696d8abd9b1d8ab1bb72a6574008130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ad0d74e6a0fb40dd6ab582583366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4552d8fefb4ea5ad0df4ea7febada132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38395bacbace362e9b30333141056b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95833168d24da9cef1bf75ab33db1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b891e7b2c87bb7b53a02cd372463d62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ca694882fc5d444fda522c8645dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d8bbdff42414f6a6811566515fe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6da7d103b1f833557dbf28002581f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af092846ac669bad60af33c01ec1c729139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b5a9d067dbde24b15661d2e25de2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bead6107566a90acc9c2257ad8fa59c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fee464b0d8f66ae3925a7261467f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b4fff2675fc6d2034f3fe19612b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d329593e5e8e9bed85e8586a6c4977c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debc11093c917685fd37afa41e8a5cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d975df806f3cc54eb0a2b3394e0a8bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41526d58fea422c9b17db1c5117a4416147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c9f4ba2c6d56e1d0d1e0659b2c944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565943abfac7b0db585f385fc367b2fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8ce3d3b3a8606ff3aea3b28231ce6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b143960b77d4a98bb4b40276f64d8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace7883cafcb81ffc1e62a815cbbdde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c0a3be4f57a5a03881b35bd3a0687153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557e32f895379928373633d3cd88fcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c9f3682006355d9d1d13321f25180155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3866e13e7bae7a2264753aad425d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f9bb8789a80fe68557475561893cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d394826ffa6f71f9bd40a734560e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944bddcab7e18365830a784958ab7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859851cadc66da9bb615945f1f48a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12265e7cdd1856f5c5b18aea6ba22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894efe589bd87aa44a84ef1b0db6b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55706145ec058e837265c3c8edb70fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172762ab3094a71dabc3444a52107e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5bb0711b1ebd5f7ffa6c805ba1c0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca5a594cd55977a48be0a1299a1f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b501aabac5317dd7d8d57a99a08c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef75c451eb6df891c6e9e59592e17e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c51b07c958bdf19b4d2d46932cc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887309a2c29bf8f84146fc6460e301a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1c7404c4dbf2a5be94cef3602138a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8606fd8c5d986b4c833cee7f191703172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755ac03ec4c436be6b3149f7987740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48125dcfa25c2d22e33bd08155f1a4c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>