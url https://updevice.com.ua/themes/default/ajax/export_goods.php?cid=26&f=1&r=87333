--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211113036e4d79f7427a3117f002e1801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7958641e809b33ec226ac0dc40aa082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33c2a732c806a3e5e66cf01f01ae13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ee6f797827f5ca4e7dfaadde76f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01079e8d97d9326c3321bd9bff3d9efd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56215bb1f3a4c9b86bd43f22feb5529b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ab87b68596b589ca7c765de544557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f285acf9b19fa29460e0fa9288168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3d6215e4bb3612c6ab22e411df0eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2acf871d6f23f2885d3273645fc4c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec6863a977d1d13d161e22fa0a2c0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c5116304299eebf1b363cf199c33f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c5a758c0a730c05f171e079aabae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3b06df7dacc2bd98c9f30c093683e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626beb6fa1b32fa306dc2eace94b9f2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eae206dd3fd8b70847cdf73c21118516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e6da3a3a859ea4893b89dc32e29f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb292bd6c6ca97c63a0c3f1eb25048e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c6ee59abe06917106965224a686fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237b4f2612d4ed55007014c3328bc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ff3a56390aeb2fd5068fbdc4d769f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92663c415eb4106895c8a9f58297e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f85a6985990785680ff85e53990023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79085f7792a13fa9ffc4de4b0496bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a6ce368f9521d5148848e729b8acf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f1c3f3c344cbe29db5af2b744f13126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715893cad93a002c71bf841dee3e4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6800f91ae9147438740ffeb89f076728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919207afb9bc9f4e5ae916832a20d88129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7730337a710df811dff0610541fad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235e40e162baf2edad1b6754babb4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5a60da910a4b7a887dde8ffa6f8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0aff30d6aa263fa9f700bff113f7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f901e3adadd76e630da7f1b6c92a52334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7afa7786b2b1daf590f92b0c8cb4a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d6fcc09fda2c2190d69937877f68436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc2dc881156e3e69480c1f92a30c9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110c32e42224dd590b41dafedb77a7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c552d745a2095fea615c8b941f6d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b966e4c27cf49bd2d02fbaba31eeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb763abaa4906e5c9e91e2c93ecf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fec75468a0e2b9c23845149eb7eaed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243f5e1fee6f1dbd41119e3127ef8f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a729991b8700355214a91d37078a06e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834efb593b1b1776cf7fb208356cf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe1dcdc0312d293e311f5cf58f428146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bb5b0bd4eabedc0d937176300597e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a3d2ba7ddf621fe8189c67255c3fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd8cbeb29a4c090c4313da82ab18c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1cf74444c037f25137b8df81766aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aafe8650e0684a6b7583d282fbed1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524b8c5a16a37a77f9b7d22a685c32b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37728cb71e204e331edf0bc5414a88cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea9ac0e3a5f85663addba3d757e7a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd0ffaac698a4450426e09d8ab72cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735e5846f192c8c1094ac9583de554356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592bedc7ced31e968aadae4b99196a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f78de0c5354dce3128a0b3d3772058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1097d7eb5c2c62717c8c4ca4cf47ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d0d8b7871ce4d0f65185e92ddd9b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf9951cab6eb9e61fb0d32c15744b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a22986d83efe024f4f7896a49d99b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7907cef66e3a6d8c5713d205e2f884f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a2cae7c8652a2a0a0be2fb11b8ac664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4959ab399183d8ddbdd35f9e738d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28552f0160192d977d4c4e57104f242f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f9455293672f2ebe29b370a62f4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cab5e7044069ed95ef3fa7e194a8e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52051f2372da03eb93939ba649f3ce769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f12775c098c233dcbc4692ded7f1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963888a31bc4ba2661c4967d8e703bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81930dab2fee3c32fd94d930aaf0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85784f397a451fac830643790247f9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8add2d47450e8e262015edd6a96e9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a781d7019c82e79275da8d6506022a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd91d62f6d7d50b94a3cb650babc80e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d0bdf356adbb1b0b1b7a8fa1a6ae477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1e0014012539ebbcce9b90d546f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa631aac7f8f667ffb931226e2257479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ba9718ea2fc2f59ef3573d16f93580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716c3bcd1c15ee51fb622ae5186327581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5f07f1bf4619aa1989749c46fca782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f49c765b3dd66f581083087afd9d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b76f567a2bde9875de6e7d75edcc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a8dd02fcdbf9aec4a4b092558cc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2315f512bf8a4aaf8497a69617b99b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f854afdd4aca04bc360004b1352cb0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c62329026682948657214914434bda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15317f047a7208dc26e119cc9dda543589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bd3c71973c508e15a9e2cc25296e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc564a4ca63d694d97a0bb7f6d97b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2d49dcd0df90fa642d0455bb95b2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e2e74a092553e5f6139ee0527dea993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51239245057f66a6d60ef66b4896bfd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20fb83d4a38afe49d99d9508b25f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895bd1e6f80f72d002d36929dedabe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bc4c42bf7adc6bd2128faee5b58f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87d55950c43980fa2913fb3574118498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe739b6a73c126b3c6e3a10d5af192299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc86f145ad8c63557508fd1aae5ffd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabe6c359c0f327f8b55939e7fbc732101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28eb45cc42995f281e9a135ca175ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333a79084ac05c5743e13464f16329103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd81b997e4e6d345240cf1abed5b45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589dd225df047afd340790f8c67fe2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea01ca6f2a561cc4d9e05974066e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fef8321e1a69a1c880448cf388811107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ab38f199a4c52d0904700f3e10e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ed262d7ef3ea9b61090e73deb7369109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e52b9720f891158e7a994505936c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deb5c1ddc356ea7aa5d11b570f78cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e7136bf25d253f34b5db312ae3994112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41666111b6e921adf5dc986eede429113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d55b765bee22925fa1732f8ae2f64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e91461589916333caab27bcf787c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243c06c540429e5a9452fdd6ecc7b42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce93049975a3a93257ed64f5256877117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87059a3a41ad05e30f61c5451b8218118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07308457a4527bafa9de30e00ff630119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59985d4666b1e3e02798f4047bee47dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457f9adcb8a5056866d2bd17b24578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805613582539db83da02efd43a3f3d97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630460049cd1c7f76a5a367fb6fa847123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f06ce3e50ff74ac0c0b9fe4cfe80ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76c7f1fd255ff19daa4db99192100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa92d6c935a7e907bdd3976f0a5f32a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37053498c4a4d2194a332b03fbd7369f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092e892e6d9263e31f2e56ed4aa56d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc6edb9ca569b34226221d82a17fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce0ce7988a4fac2dd55372e46c583130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692d2429c148dd811478528a7f9c993131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99e51da475f2d65aeceb4c1ad0e0ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f212648c1cd8b11ce13588ac8c8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d18bb9137a24d61aefb67b7dbbb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40dbe110ed647bae1010a0932fdc76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbd64b08cf73fc843dc5ae9ec67a27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b4f908e6b0a65a1b04cb1c759739137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa91098a8d4bdd2a28fdf6fc26db06f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dfe3b04ddeb77944dd54d27ba09fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb9ba8186a6e436bbe38b9b07c606140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449bf7418f62247bc12ed3f15697e3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a58054c246947ad273d0e8f2183b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8cb33a26bda1b58131e536aab2889143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4cab4000e63b35a1564af239b1a25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd850e80ed66f2ef6fd6ced41ba79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa6b5e30b164adab1baf7feea12fdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311e67ed999bbb2dbca2d6609da36e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd74fa30a8712ef47b23af6a5b48f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c82996929a747d0bc36543646370a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a5529e11048f46be4ad04bb1f201150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089d98a9bffe2584bee66c731a89bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299195085a41fdded5254ffd89d2fe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322fd957cbe84e72b71fb863ba2557d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d43c89520179a4c2d3ea69c49bf2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5750ec3243d410445fc38dcae8b65b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a862ee83b6f7d9cccfe16c8ddcb0ff6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291001d381de216b68f25e72f152349c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b4e06ae12e6ef5d6c606fa068ad48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048160d2d6a874465a28fb444bb68d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd5adb912512a2ba9caa4dc4cd9a5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694846fd68800ab83e5bd1868cddcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93edb8eb94167cf7e3a181f26bc2cb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ea67735a58d4418e600351ce7efc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8079ce0a41385f36a2fca5be69aae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc267d34bed9a7af87448c5384385ae5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5c67c1626b8357957585408a382b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe0fc6acb287ec4a32dd49919a0735167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc29398f8b7b4da33436e9e18b344b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb30704fdf956f0e4ed78cbfba897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5654bf0fbca30f9a36dd603f5b2255170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6845e108ed381e5a28cde8bcd6098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e912e8a99b098f094a77fcac812c59c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175bcafb3c28686112361c7980b4e4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38552def9999533dfb54400531e2d07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd521d954418f151a5585176f3752a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a8a60db3619f1b52a143d703d38b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603083035d285133d4af2594ec67e08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb5ee7798cc02cdc17af4e274c24b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351c07c80d0f583ae5a513b5785b200179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd0ddf9b9d38a77e5a6272c577e9e180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef6f8253ea9f83c963e0fb5e207241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a463f5b2ef22850a7af3cc8ece8182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e262fd76ecd92631977c48ea6111143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581ea41b5a9303d71fbf6f64c8748114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a77a64a407481cd3c9511f9a721705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09457121bd14dd390fc4b56ae49119fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2f40a640a8a84af70d50510ceb797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064648ce129d38ea2e1a6a3368379838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77d0b3d3f3e2f3cc87ecab3aef0b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679c8685a6206772bd146c44d8a230310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5134cf71cb8cc5f3730b7d28a938c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ddf6d74d5b04a161090b388d469ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccc486fafc39b97a26b80e9c4ae0e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e895b3d1d77d34d162cd09ff604ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bea7785c32c8fb642966f5879b60c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53874dffdeab1c0dfe562254b22b77b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74594113f63db22bb4bf63cd62c8fe2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c4ca97e3d52d2512b1f1d8dd631718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2630c3c30fd90414d5545fe94c97919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560f79eaca120a6cc41858c467b0a3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada6d94223303178b31bccf857f1f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737db434a8caf51d22fce5e2da5eb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f211c10ead3a959bc782a13cfaffdf723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980513f35a1a069b5721c2a8da5e53fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5df50744347b922c89eff27b108725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abaf7e6db7d49802f7547bc21db94d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a92aaeabea52a590e5e3ea349c79427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aeaf28c1e5131c1d8f7bf000056b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930a1c30739631608a2dcb6e166315c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec14f5234aa771cb29d13f56f351e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0ca18637c7aa4f96e3660b356c5d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44c8f393a89accc904feaa6853f20032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f49dc1b0f93dc61b31103c8796df633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b845dd511938196de655c8d2e06fc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628067ad771c694b707a0b8e7bcd288735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4e0819e15890739ca28feed37d90836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f48982a253e7162c8be3091737c75037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c2bd4a6376b9f30fd44fb8efeae1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa2c8b4cd12873a429eb7d4f37f2ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ead8cab4c877a5196b1681c8eb18e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2631b27c6abb26984dbbc62d3546f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9b0c1d409f9f0891c203bc22d01b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326d0badddb1905671e6dfc226771b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329090aad06d717865ecab100e85e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9563a2340e720a1ca14ae90cd5ecd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a0c949540b119cf17bc58803bdfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb1f22556ca11c4963f45f725606d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2125dade5209db3dada1ea40d271b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e496e8c655884d26bca5b335fb6069849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04211ba151bea15f492477c09e92be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ddc8e5dc7b13764c4c6421896e1af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6651eb210a39db87ace85c6d25fed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd8ddb781ca47718f788fba63ff32b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb1def754685e54c21b5cbe5e492154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de2edbeda063b2e598a42bd35db0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291addbc4a725b77e61b8d7c81582256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7cafd35f69f06d9963722df0a48757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedeb981a1bd73893d461055f0bf2bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0426f770564f3091b50205e4f89d7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe044fb67efd8a601b3cbebf8b30eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e0508f8461f39562eeecff8397bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ae9612666d8ff4a05aa7352ec42162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373bff361a254733d06bcf7af71dfa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adbe57006aa8fa826c4ecb8fd1721d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1d902b43f3de33cb4f88c37dc2cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728de45c0f97eb00b15fa433d280fec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1d53b9ce814ea17cc7929a661bfba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806920aba74f10f59441dfb3e2c492f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd99b72fbe8485c3964a9afb8db4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d829d141cd5976581c8a2f7985191770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7177f81a5bf563d73aac2ef5cc7cb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908283aa8ec1ccc678beee09e87af65f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d345b04bebe1d84d16911ffe78d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace323de711a1e711e53276f77e3c8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4129ee336832450f7a450356956ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da319b6529c8eb4dfd861d6f65297876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cac653e30485e78711becb44c023f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c59de3e7a73d1fe285b08f53f48b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32879275355cb2075a9d4a0147a0fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b69df97cdc151227a724dd1ca757780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6c751078dc5a7312d5645357428381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd145897c88e25cdfa4968c5f0ee0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a393d5da130876de1f62bcaf3e51383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec9f060867de498520d5940e6810684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966eebbcfa44953541c6f725506b22385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266da7b930b301a1c9a1bd0c6468fec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b72edee46bfa3552df0d0ea87f7a3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d742814d6850b02b37b5638c3a3dbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35fe8e66428cb89dcb43e5f2cfb7eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08057f40d89b6ba5fac9f95cc36558090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3e6a8b58eea2dc25c5a93d7b30a8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9d51b6a3db1aad0af9db4c8646bfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d63da70a38533908ffa10f0d1414893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5beed3672e5c79a3da1cd1375bb15094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a594ca08b144e81fa249733bd8f5b9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cd52a07c21802bce4fc472d97fd5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dace6757f7dec55f2b8295ab1bd76997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83206ab809daa9b42acf312d4c5310e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b368990134dd06e2c6f008841fd46099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad453f65bda1e20aa1ff14b690f4895100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87194ba13d8ce59803d5c476b0768c69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61014bbc296d34f64f033ee2366f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32981ac7dec0e7de9278fc9e68704ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c6239c76bf69bab0f45c05ca416f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544b161828e2e0d6ee717e4ef0066c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a066a8879fea12562d7cd1d5efd27f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4333f03c80dac3ed0c4896a6e7436107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b87f60970f7757ca05d3206406b72e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2e4919455d207e5860b488c5517e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901d35cc76d417577dcb0e384f75ad2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537712e47a7ce4914127977cb9e67ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a14cfe77540a9276db8f91d553d8f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41b3be9e236b9d7d28cf6f442cdbbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf871881684e88cc988767676ad556114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5fac90dfbdbb82f7f5ff365a2adee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab716c001ea42307d55e4ecf19c77a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a95efce93c74c60cf1c2af465edd5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcbe8fe1e8863c04898c71865a6225118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ab3722033fd678630f11a90ed5d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a1af741fa2aa07fea5435fec1954d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2837d1d6e42ecec6cc5fa501ff74b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcccc3120dac0d8f4bddf5bf82af5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fae8132f2b3bb12720a6a23672026123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12246e54c976e88098a2af72b00a53bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b3bf29d8e8049040e4e4ae770402b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db97e6392cbff1c8febd4b2214f165126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb15e6ba7721fa2c123fe2e4b7371f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab896c4d13724cc6cc5321bc865c8fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30018115cbfe487cb6d9e29b13c3199129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434467c901c52053790e2dd372dab0d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b2290df1a0ff21d20522b6236d879131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81acb61368c7b8f0394c2e2124ef24b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948994f2ddb9eec927015a298ca6587133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb234ec0d955fb20422e3aeedefb4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d452f16aa1698ac824027c2f1e916135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07c655c52fa9b8d5c1148eec745fd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f64e11e3e494ab860234e2ba4572137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69890e95b992ac20284d87edc0a0b66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c5a81f8134607c8db07109f7c38c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128d0a330a4acf8ade5954871b4612d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ba5435b9e0838e66fa54140f92d38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95333eb77f21a92d6ff311d7dd2df5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf459d9fb3f9d9dd00ee6833a7b5124f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb76d4448d3ec2f61420c876c2007b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0d200195fd9bb5e22cab99d3e22f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c64c8db64b6e5a61b2920fcd71f858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212f2a3318f9ce97f77cab9e610796a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc10f8f2ff920656bc99b09916d197148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705835c90cc7f151e5feeff621f28aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238c9581def151076f0942208675610150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c126044838df8396bc13a8da582942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb075373158f37ea9c6e0c4ecdae6209152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff49798b07c2754fda1e37a7190fcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454b2e2e08a807efee937a31dda3a75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365a491bdbc8d6e44c0c30330c3ad4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22171ba7b3ade491f2ec5b48d27fedd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa1c732ab911c2b74b1515ce2458ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c95875f9b48a2f5fc3e94372b689158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0590fda4c6ff58200f49d06683faf5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eca4fc62a77596cda61ea4f0e7461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3fb5c0eb7f3dc0ca28327a77632b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d143fa2295918c9ae230f495d3df19d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a202ec643ff0a855fcadcdf2a6f4f7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edf2cc54ed789af90781ce6ba7b140164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a4da124809996d0048ac788fb796165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f71f7ed3ea92ec46439c37c5c5d64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f8bacf462841489d3f677db9f2697167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb943e31cb2202bc4a5cc0065eafbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4354528ad73080a4236bb883c7e4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285b89f433cdf4d7a28ad92ea74234f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195233305867c88a59bcf2785a8420e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a88230c0e26b7bb54e3e0bc847aa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad40ec08c7d029a571aea2be53b169e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658ca1cd419ce2d66e8d3d3614e8c1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>