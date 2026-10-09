--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf2c8c613fcec4671695700fd2876e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbaff1c7aa602b5352d54e630571212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e6fdcdf55560d00178ac58fd05db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a84a034b54fc2d89c385c5e3967abe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e50743a66e77d79cab5b7b6370f3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebee48b209af25bc276fbc799e5be46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b40826d74f72ed230a393e626dcd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10059579cec0f815e216c1238834a5288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ff8465942a97501aa7df8133603c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53ae4aa9cd19d34688d6385afbcaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be823331ec23314ca23f5f3fecdff3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd14236b32237e6c19ce7a023a45d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595e54bc1f48f1c0439da948cc91ddd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3c29aee25ebaf9b665a4eb9881d4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e66895bb7336cc59a970d8c0d5aa015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54ca626f02913dd57c0dd3fb5b8b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceade7f69c96c28c756f05427f8e1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936dc6f7a3644d2823979d941e1c1ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813e8486a6fd71fb7a9e5650665403b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f1b2eb4ccf575b2360e48375bdd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d804ad0ff37efd979691d303414db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e6588ec7d4863ef13f3ae826d76bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b99740f70274590ebd0d56d649f51523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a210f4a71940d644b31f79323f6c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412abf640d69cf09f46aae713cafe625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534d1d20225362bbfb36130d5eec8d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62df7a25599e6641dd595e9c14e17027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429637284c21b7e1142fe6600d82c5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f637631f47cfb74a29c9579a54a84229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17febd4a5a8c45d38111f08e3a650b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1cceb0548d7ffe334bcf01b5df7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e819d1bd7e886a7ec40a4332c460db532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937e490b7bdec8c28ba66478a11d5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106f7c28ac6c554c8bc65047aad055d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05fcfa016a08e02bca5b024c89908135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea15fb6d9aed6a99515ef7adbd9238c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22004216fc890b78b04ad30101548b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a33abaa214f009a08e64715101fd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f36573df1940632549b95e003460839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f56526a9c992fd0c4116e94cd37b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016178e9e87117910a80f741cba0f2d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae24f1d26b079c5b9d126d24f247542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25350c955905bd5f77348ea794222c5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5796ead2b912c0785fe6ba567ee944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7bf0cefbdfc0d9d00f6d8dcc1f42f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eb4e935e5279a4a199786e46eea1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7272fd2ea0b1eea6e48dc4db351ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee8f74e6b912b46b1c57b81b11d4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6c4f90b84414b6aad15957cab69fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3951cbe61d33e403a0e5b4fe0077b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aeb4945695024f963ef7c770b12f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159ba519a14eb81ee9967f71a176afc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c2cd075da27b86dfc2512ccf69e4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38a7c01839fa5cfad9ae5597d384fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580189434169ea940dabb2072f19de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e15a482953fe11e3255122906002a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ec246c3df6da37521b81ce0e6dbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94378f964211c58efe68cd8750d97f4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789db2b24971050447fb13672370a3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcded5f8c7aa23f3e6084dae5d7056760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff80908e26531935fcfa62a4438f4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a48cea6c6df4de20b4db0407aae0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697be67000f814055eeb76c4b71a2f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dda31a95e690becf31869782acd5ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996beee6ccf8bfe2e4ee1c14ae056165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2827a2c73067f29155bf82e3ff90166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337844a34f37ab4b4d367c55fd320967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36ac2a2c60276aea8534b8c81de29868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ca64654b518fcf18ed8f18bfc0a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfabd3c96be46384376713af2a4a5f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac7e7db236a010e28d7c70a74f03771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505dbe840bc78806ae462e316250b6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b908564136dcbb2c84e66013929fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26aafa19385e8ff6f791288fa2216974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac618316037661dd38e2cb9d4933ebc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33469638c9ec2639e8a445ebc8910ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149f4aa448d31c24a00ec84bd0998e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f3ab83553c0ea140109bba7e81b1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54607b1237bf85f823bbcd237af59ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b2e6faab76df0afed612f71c3c3c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19841501a60cbad8d6bad726f458ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaffd607093a96e37b42d020fa858f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7545608929e1bddf6ca442b40154083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b4546e0891fddcee19095f21f65584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23746cf298e70966d2194755bd1d93285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346892bfe92d208a5fbee2a4b419cd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f63a00d2c74c9fc24515a92b200c2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3443d15cd7d4cd79295e0e1642916888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ea7a70525e12841191342fd8238b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406e3b01378066436026e854ea1343d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754b0506803dc21e7d5658ca4a4ebd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6268d0b238c4c4280810f6b8a48d70992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0acdec12b1c7a82f1faae882642f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d791e5a6fdd26053021a876bb14c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f94bd83f8def56b964fdea9d92dd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f45edf3adea1cdcadfc22bb0f31f0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c02c2a0f606c11b6964d3e9b326c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e228326a1d2e337202193b85ff77c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd027280b2e229a162671632b8210599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d366c1c739bcf1516bf9a9e29bc5d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972edef1a41e77885707c05269484d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b28935a170cf04fed5db86cdaca3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f495b04f6828f7f9b6a6b1a01e71fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63dc221f09a6978169f0e0cc4cef72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb7e13748d9aa2551a1d1a5b6a39de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0dca91169b07106ac64b168c5133b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36208be313af82b57f03d1ec5639454107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cf6bfce03d5e7b35d2c7a23aef006108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0d4a6e35be62c3f6267fca93605f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70c47e611360e78991ebebd787f53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2a7d15a2fe4ca06ea795b6a5374f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21a72f6bdd62e2c77bb8e7d517992112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa29aedab2587e16359266ce360e84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ea889218d7f72f33ec3da7b9beb6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5f7a9384f9e2b7a6606a0097f47d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae869bc5445fad9993726244172414116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcdae5922ce8cbb2778e991b1f44c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294796180e1ae89549ad7f48fbe30aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73275ef566fd3e786aef078df4dc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1bffb57df28feae2aef6495b1cfb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b70cadab07df123921e0204e47372121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67bd51bd09471b8f9d128019f2c0c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de28c634612376d9feb8a142b925f19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4a037fbcd4dcf6fdd7d0cbcc29cf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b8b3a9792dd812d64ea82fbb5c4c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c418db2993444dbfce073731096e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec975cc46a2e1da1dcfbd16884f7711127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777d1e7947f6521886b0ac95bb1f4ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631fea906a00819ebf14396048e302129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d79db22b9eeb4756979916fc64e0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6d5ae6fda10e24998a40ff5d1c790131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fe90c69875983faefb28a4221af73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5422d1be94ad46055d3c3648c25d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f741d842ff70340ae8ac19210cd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8a1259c7c2c1219e900175aa74adb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8980333f871ea561094335bc9cc54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af3d3bbc90b963371b3dcefd850ca1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c636d66604e22aac8a957f0112424138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e888333af851064c82b9cfd6e133e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9512bc68b06c456ea558df99cbca16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be83a9b0ec5e328b51b93ac53321f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ceeb0effa10f4eb30094ccb96e82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a983a8d512d07ce51bdf936f6072c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc05d085b62cb712e7cec80a83a853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16535edc68f6c6c90745eb61dca44dd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ab1537b9065e19195d9fbbee12f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c44d614270d2ef3f86fe0b8dcfb85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf2817973338bdd82564189bc6248148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae17323a2fce98d8f1822138ee8355149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423e15b6c01318fca7d25fbef554c92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b0086222e8c82346a0c6feb77899151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168a5777cc4bd4bbafd3c821489c4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5529b02c26f1ed7157f1085aeadc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da3d5ccaca39b5fefbfdfc4de7ee09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e2afcd41af8c5ef70d79db4eb5438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4355581dc79b41f052cdd69d51879156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b93391aca0c7ff59d4751860175c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb06e6acbaa5ec700be89dd8f19385158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1170e99c292102d4a15fe5041698c97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d8aa1374e09b12e91efbe313d20b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4332feab8fb9ce02ba3c2888c8dbbb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ff5bfe4693618f38fdd79abd8c6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9d0c7887428fc9b6d551665c7a7ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e1c06430385357904a43415ca8320164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326922672c0fcacb418a64793993fb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16118539ab595d80ee01f5f980922efd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b643bd5dfba44171a3d4c9b3f56c6bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e69529a6cd7dfa24d510c1cb879f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3debb5866aab08c4c2985db7a4741169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f64af9125b0875d1ae57138fd98e1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f9756f9ed89bca05a0b840dffa497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099837262fb48642363b9289cbb695c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7c901024588a2d688ab222f3d3203173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708633201bd5b572d17dd4b2ce372efb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e048121c453702d226bd15a86852b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a99bba2fe558dc3ff7a09f9b078fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c0d138bc3ea64f6607283b3fee60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af74534e9668a0ad5c2555a79a9bf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473fcd4388039a580f2bc26ec821289179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cfa39c1f69da88b5108f4a5a0b8d7180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74279676a413ca56beec5b11d88f9e1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55591a96ef67004a3505579582fb17c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a715574f103a55cb47a0917ddd513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50432f4560f765139fa08bec0e86e9bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26196e1ef155ffcd54be25c2fbed8365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd4d679fff059050d7ad4b48bd09646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e3a7393e77a2bd57a4358e6e80f987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a23aa3ad1fe55c1d90c318ff2facc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5fedd552e25a5137869fd648c2a369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d05108118bed8f5d2f371a01c1308c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e59e2a8eff85d2046cc775995b9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe573ac886721efd8d52b749f3fca18412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad4e1b0ef127ff3c31853ba07a742213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5decc5158783e1348ff5d138f4c9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ff38d378bd50501e82669b997c15915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd31e712fc3f8816c2a62a097df3ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e8f2f7e815a3074d840a9238783db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17e6dd69a08bd0609c914e9ccb0f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba5f190a0a13bd14083b18c6cd572519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b79a1bbc2a0a49e7c0ead1c042da2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35088162d26a91026a7b900c8d940921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc72a13f4c5661f8f16a2586c435122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a787192284729680c7d8f0bfec2ed123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70fd0ff9d34132653efbf616f0d0f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90974eaaeda73f59d1394bcdcb7a21725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f23741a697ef4e4040298781ac6a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d08c07fe1754b1158ff1b61a59704e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68778c9a87cd89e414a49703b9dd88c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d13850073634f79e1d1415b1d284e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0824ce37df6699130e4996684b06db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e807c285ac01db5c4fd0b34b11059431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7818261548a5cdeb6f356d4322a32f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28f19a28a41433885fe11170afaa2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8673df2b09d50f8024a077dc78b061234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961fca39379e2ac92837e902796b00435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7d93d72b3ee93f83a1788395920436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb1412185f4b657edbce68e55afa6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70d50e652e14a4b45f8d751a2aab438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bef1b9f29215ca7b3a91d2854b5b2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f22b222b60f5c1e83a1b90f88eeac040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda84688c17726f441657fcce57283ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36b3b464b1d7753a1264022f16179842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288cbabd8ee3264c0797bb40dac095943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f3e24e7e239a51152ed6bdab24d9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22b8f621678e3fd1fbffcd5d2272f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692f75aa960efa003aa5e3deec280646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b759db8eb842ca44749524a4dddde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd4679a1ba609d8bf633c1514b9fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d2588040b50411c26b02d15e224c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445b7d5eaae7b112c10cfba132985a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143e1a319711630508a1e36e79acf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5f4332e086fcd90c1f28f27f0b4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454cc8942d10668f6af7c3305d367f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55163952e3cbbd68c64b08689535382f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee37ed144db131efc88c088599512b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b2ecb1ca89faa14334156b7341df156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b9095fd479175d5b5f717fd4749ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac787caa4b68d30c1c6043fbde20458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10738dd1dd7b1b6915da90c78b570459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b610a2c047a00117368d77ac950fdc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc86d620c8d7fe6cc37a86d86a282ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab6ea35ec5e1c5e80df032fa50174c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6bb0059d3fc63a0aec3e405e7d01363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd61e6ba36b0795aad3b861e3ac5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90501fe6dbdeb3e961ae3f09a070ce1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273172589dad46b48b7f8ffa8df314c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f4aaf14b30b7a9cdae5c6aea5dbea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffd26084085e95d54cce3c156899c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4d965377f40b3718982fbbf18795669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa87b0db280c9afab9fb47aea06ed2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da279f1212364ac941e7adb3d2b5f82a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c7a9b29323c31a749aaca0fe730172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918148fc45ad2f7c3536b6b5ff304dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ffd2a48e8763bbf2c58d6d34684c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbc7e8505ae9000f5626da8c77dbee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47dc838446aaf10bb96c971b0c67e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc18b0244ff9bf840bf7c3c604ba5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642990f6adebc60ebb20b9bdac891e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a6651142b90de2624be859f61a83279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74103ac4aeba0256f273b0bc78a21a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0eb2aed5db03dd6de21b4bb779ea581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b3822909df379c58b97f4f41c4cce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645aec6a31228248df174a7df1dc8f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb16b4994227e92be971c9b52dbb4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596757ba71c13e94ad91d9a4e3e12c9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1b75a859815261f394b040d9823d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f27b1aa6bde7fea5380e89b2f26eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a427f8e9a1bcbc99c46bf45b9251e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d4ec57645beb62420d1beaefda44189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797928913fa83790f08840d64e7b85e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501a0db09261b4e83b35b7e8a1c917591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9871984f2a14a995977baf981f92592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67777d6c4e06c468b3571e51c793fe1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15643dcb1846588409c294de52cc6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ba7e49f0ca1966237fded8e04bd8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f734ca95f309946f6f58d018388376c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d14dfac8615fcd3d7fa87363fcc88c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ddfac900d568ec0fd469adc44f12a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971bc26f2a3ee5d1145ce0657b653ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84be6133b6130b3cfa493c2e551003100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27250fec532fd58ad3a42056740e8abd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cf98ed4a1d7f96b0d55b1fd4062e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caf1fb68e54df79bf9f9250504583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93424db9ceb8c4e827a9a0d3269bb838104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8ca5f6454f4c59c47511136cbe675105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcde4312ed96ab991055837a8cf78a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d10b47dfdc65a4d6b1849efaccf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195833718d4b2c9fb0ce64b5835a736c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c621fddb962fa3f5f332650669814109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e3f0784a2194d34bc4e3bb38b0704110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02335b9c56ed2e016ddb793599e99b90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd795ecfc37d4bc84b6f46c97cf98e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76534a21b4f2572aad585786ea551147113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f147c44f0e1476210982dc7e7f0aa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910c1ecb9d56bee667796237ecb97dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c17bb66fa486e1be6aab1b786e66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb37bb476f04406eadeab2db3ec1b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68637691397072c6d55f920d50315adc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c655e87ae7d9abd9131c3ff9a495c5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094fec204f4cb27e183f1945f3c721f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0befcda868ce2619af11db1898e72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4993516e0dcfcc0b688bf9216b4a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a8d66eeedfbda17c9d250d01f73f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5a0f4de4590e0eac454678f7893f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc9e2f4dd5603dc6592175a5c050c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed264501222aaf6327fc4974abf5cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8315b6a9a85453fead3cc7841bf6b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08e644421cfd5f59a7f442b3bca1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30079e9fbe7fb28a2432990b72ae960a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f58b5ab7b5328d94230de9121c7a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab049772f94ee370a92fe69d0a1278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976cd14634195aea55c43be2155fffb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a36ee1aa6d963eeed98677450d7513133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157034cf4673cb078b2cfa66b93c65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a30d45911692ec354054d433d9a78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99779a2509eed04f2d5fa56a6397331136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ee5977ad09d19b4f22261a842d403137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba181c718147b453ea7b9e482a08d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635773750b165a506752b5c707815189139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7328512a0ddebe3bec519a14aa341140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b8322e1d011f68d2d50347f4b1685141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b935624fd6b076b88664067bc1b878142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1a67d91dea934c43bdcf54e09755143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcd2e4658a7b10c9b407e53adad30c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa51ef1a2a3a40768ee5044c59f07c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da8ce4354393d1ebbc97159f08b6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b71a2e95ca7a98e28cc43fa4ddcd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee95a08800be52cd7488bf86b423a89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865626031bdd8f05df7c1966d4f7242149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3dc6f9305574cae7a43ff438e7f8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b64396382fb9efa0c6c642995db5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e204b4401c9b8ff5f0f5119a41e6553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc52020dc59cc63cb7a20961c4fe0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903a1ecf1ea48edf127bb167d227be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da390988ba5d16888b6a4e42d44e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec1e2d7697c7a9d03d4543f3e7aa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c82502781e7840877578c6c244ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f7effdf6d73d2d237c6af6c6373dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6c05516c4b30b623d9df7b1f3ec2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71415aa6addb50d5484fb8cfc2f0f4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feed24fe4587dd2cd6b2878d12b178d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a3fb830951dc64fc053e7c1759753162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c801d75688f020e9e3fd8e72a65b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8f6c1307f9056a39bccdfd219eaff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604af7c183c1ba8e75cafb35012fa9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b20d91b659bc005a2ec9d01b74035166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784564d4fd46f56d5a81f9264b3915b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a3457a0999e59dc9ad93f9bbae934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7da796496fd54d9ee518e547ab1988169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f327746bf7f7858d06175c6c04e34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef182ee0abeef3189466427b00b1b6d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a41107ff51b4194b9760f39bff9ce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b320c1d30d6f51e033f8b46b2999173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a93defce3078166c6f4b0c9a19c0b2174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>