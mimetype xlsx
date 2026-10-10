--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2397f065f0fc7eb58f1e69d89456dfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91777d4df0b68c949a30bf03ec6ab0032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0dd0e32b134ebc58de0477ba134f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f834d5b2f7c81ce63ab0042e5f292d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d058d07a5e48a1ec2eab3d670ae05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e97b6bab5a2c28fec698e7a92bddf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468528a24a6430f7b20b5176e814ceb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076650421e9c979dc1ce946c7d6844c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35425909ead5cb6fe4e0d55c69d491b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc9f1504e479de8111a942a2ebf99210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31202611fea17495699e3d916e7bd97611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd76658daa424ff402ae868fa1e82812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad882f6d4ae6f8f438d6e4171bf0ffd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c1f492b656397339d279d59daea514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499338cea4186085a47fb84a2739144c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94fe08c3d8179d6c72e0d371654e6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a655177e57a050157885bd6bac9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c58c454b0419fcfe5029c0fd2cc2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74504b3742e4ad7dd256fe3fdc448219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ecc1bf7189c245c1eccfcc16e68820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29dd46ff3bb66a6f1d77773a1bca0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8afedf4d815afc12c1e889619a676622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed60bd05c48fe1c3c3ba1c026cb6c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f529d39d9ee2f2e9e5e53770f7067f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ff731a2e410c586b3ea4cfc542ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139a14a44e8d3ae63f3a5cb5eb3d8e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ab05218e57079003a5416cfa670127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a9a90e2812f3883e494f1f5b5b81c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aac896b20a09f77f577a5bb19323c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec084a1db13e037dc386b922a3c7f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67370b476c414f1b665ffdace4cd8f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbb7eef8e39c0c2fecd7f9dbf761d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df9cffc39e7f7897b2037f234804da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbafe43d0ac3a832ab077489639aa034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3418b4303cb2bb0e31e5786a7847f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817daeeae8c0d30dc660d4afe630f7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4479b31b09dc8e96bf5b67d2df2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dc199e576338c81d27f36c6378d5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b1fa51c52dbac02b77f65dc5811139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e4ce24695408ff2c0e85dc272aa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb885be413a3940d9579e2e274d7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccbfa5414342e2c47a49111d9c17f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8577a67aff0e8e37140fcab07729743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67f949d95e9b4a332c1507e0b8026744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265264b989e8870a9e32b6db69b5ffa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc19f5f03ae2d247f9b749353dda7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be707a362e5cd77be1e511b4c5085c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f1567d0937428e56acd10856fad3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e53096ebd1fff7f75e2cac8fa6cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3b2f5e2fb41862ba0244101be4ea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73095e391cbc525f46367209aaeef1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266fd3a4e8ab454dc935f80edd468f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5254f4ee61375988c47faf0ea1da6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749813c67e6b15ae654e6ef11b62bd8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5422d953e1465a5d31cec201cfc63a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b591c930e5af51120936bb3b681a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927412d7eecfae211785954dd5c33b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf69e15be1f2e568888d6a88271e1de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035a378bc718237cd3467cc59c28f0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5c7869c1115662befcb660a1bbc2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f863a4fb19fa81d2f1514734e095ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96156aba454cbdd55f895f29b8c6bb6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124918f808134b41bdec3759dea0871663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae02a4c2c11f5fe87b5068862056364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef502b4be1ce9df1ee3ce906d1619f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaef461193cfe58a522a0fe064ae4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88596484b3f780733d009a735cb3bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cffa679bcd58b6a3b210cef689c43268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed51f8499f6abff8881b5e909e49369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894fd1a612016f18d307206991344b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226cabb7ae4adbb8d5ebf36a1a10c7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f474919070eb34fad1b6cafd3acd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5628a99e6b6fa34401491e2d175ceae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6440dc371af1798a79b6bf06862dea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9559803eb9fe53c2e6093e5d426ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980db9f7274dbf55bf2bbfc3e25b42c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd0d662fbef49b7105af8515dbaaad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa04b719443c9ce555f77af100c11978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478424a5d7c2575199d467aa14c8bf9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb218829297c4923593fea4ded030fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070c8be2a3361faf994584da98a968581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079437cbd4b8f36da1718d2abf19351382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8fc957cca3fd5f9d2648fe316f9eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92830c2390ad412fe50883647d375584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06676e47ceef5275cb6b070f0e81a1c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b5cca731b9a1bd2626775d27141f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988d3beab66d7c4b1e865ddd0bd9bd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ac2525f6e94b3e0d623ea05d2a7fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc7a5b7f77366826b0ac8e2ce09f0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93748cbd7a52160d85ce2f56cfb31f6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b986c4a1cd6aeef67c4d683c4d2e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70be79ecc8f436621ce829debe51fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340750fa83c4aeaf3c659bd4099afc1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca0d020298b5c6e2f3ebae65df64ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559561b10db3d1f0a018dbe6e213f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1a02777fcd47348c6f3fad19191496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85608cc2e3f81b0d0d04cca6d1e442297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ac7a621ef6ded9f2d3c07732276d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6590dd10c748e218cf06a19347ca099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a455a78cfaa48d95038e3ac85f52e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec960a32078313db146caf9318d488e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50970af428735c575a9f5002bd9a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73891c961675417a643a7cf8c5b8b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60477b44c8ce23b9f125d354181ab07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c3ef0cc5e3c328634db5739e95f84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f42958a7ade32249a676694654c79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692af3de0927af34f1cb9d396322289107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f87fa49f6fa51696fea9c938621cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4ac370163b9252f074419cdc91dce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc39851455df316d4099947e56085110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba397be65702f5c4c904697277ccce1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3388289586e577e8ec2d9785430761112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76179ed3686b57631a8ef3b266e1a8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e244f287c215b74620aaf8feab9fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c5afe7cc3957231dcae2fdb130607115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ee0b14587ccd4c348ef8eed97efa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c33f8d9d0d7e20faa3b20ae428b995117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbbe1200ab3870ff6e683baf44e9ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e8c5a7293f3157b4b95db464895d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269004b7111810fcae2064a133c132120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e628db0c91945c3acd57ee6040182121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53466f2f102d74c55c38b025168efc78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324167caf73585505cd150e4fe01c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a42cac1261198bcbca80989b0685c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a18f3527ea147f406c8efba1dbc3db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d13c3bb2fcd50cc98361345b9bb67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479e948a228a775f00c226a126e045c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ce67057c3687f3f2c4d504435009128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c3a2f849ce077005c59066b4531e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438dceb2e6a1026d4a3e5da3908e2f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7069c4d6a9f4c78a5fd435adfe1a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadc200affafc4e69835972d8e34671132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89a5fb035f82252269d42737fc9100133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece85d397d7215f8cba40b10d5369ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e62cb833bf89958196b5ba191d7b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f0bc2ca957a003ade5546c312955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef53f6dea9162f002773b52024daf1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d607302731f8ddc622a9cf1a8a00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eba56374c327c51d275812c847fe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6828bead2b776c707de670355c28f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6d54e150d081bd58916f28008dc02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7662ca2d610baf2909d25cd879a8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b1a0705a220ad44490ea231c0a7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3d5aa29c1ae4f8352da383a2b9786144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdfdcec024864c87e735c16835d033145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827337d4eed527f884e088b0a3e1ac98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac2bf513d86429bbe59d752bc501d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc9019b7af60ec0a9015ac47aabef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc14c45fc3d25034130ea0b4a55b67a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01552e886c251201640093fc6e83540b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424af93bef0ac26f993ad60a58debb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446877756ab4b76bde3ed0a595a5adc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7377c91889796f40a54deabe384e00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0f2c67f816a07541e87ae5e92a233154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ace1fc40916eed7a0f6eeda88acd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c48f034189e7a5fb0edbe58dfd675156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e485e195546e8654771d032a46ab2ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be860a2a3bb0c3d20d0c6c7904996e68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696021bbbd949c7848d0de4562ef77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7184480ac1021a48aa53e1799fa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a955b3d6010f8ab8e197f7d35c52f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036890b8e544c85dbc6b463de69ec98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2eaaf242cb0bdb5f26e1ad7cc17e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e912f74bed4dc27a12e8098082737f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4efd580ecff098d51dfa7ebc99d1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2fff3197da5f9e4bf7f5a5ebfd50e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454bc99a5ca8c6e03b6fdceb526c9ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b710389c738d54e6237bbc32a291168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca0e42fa6ef4920365bccc985524d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba7091c1d6778fc747dfb44d3aa2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e690828dee16ab82774751246dc1acb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a984973c4d412dfdc3f6030a5311d0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd3480ff65a425f3eece5d642c1dad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1303ddfa7df5d1f2f66da9ab55c8b31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b749d45db36e246e663fe8632a368175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069593fe19e8f3478d304d63107c92c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68557bd9ead89e3713093eccc70394f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d12f0cd43502f9a78969775e0efb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1523c35cf2331172ca808841efd292179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad644a8ecb3167d5f586d79762177c26180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff52b446ac5c679df6a4c3304f4e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5291c29c508e912f0d2dfac9f011672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32da6800bc0d1db593b042865a289163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a3f3afbf67a4d62420602914155924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb24ca280597f6ed9501930539e26c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c2d34dad63ff84bb3497ac7feed496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83218af97f3d9fb62907c43a3240fb4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0fe09292d6a39c6716ac6286baab98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e7ab519d91e66603ebcdef48480c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402953ca725135bf6d0c351d78d03b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7fd7d7fe220fffaf561ea0ced7e6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c032dd7d473b0ae35d865c29c1f0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0cb8b6e39b49ef0afc651e797c3ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ada6cf75754d9de30d0b25c34c95f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b223179547ffea60599174fbdd70eb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636461f77529ee8082aa33deeb518cec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea659dd9b42a9b68838cc6b8020d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37957bff0c231875c7f2273825084ea418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c08097fa1ab66c7b5bbf567e7932619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d0ab665807a634a3c6f61beb9d3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee5a1d1a692d96c7f363a7c98ce08d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef7d02d0097cd3b714c15172729ac622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280a0f0fbd9c6d7bd5b7f92cab101f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae966ddc5987a13d2d23f6c162b45aad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8be7e8800ddf3821bc4ea490a39f2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7dcdeb5d5e61676e81229b9aa43da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b998d258183a88c867b5372fca7af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102627492e79b7374f7bd61a5169b3d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb723af1fbed4be9a6b420b7c2239b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca7740634a9ac187367aa4692965330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff71db2de98196f336afed77832d3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e8d450a95740df588be710eca3c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6554c23b6fc93e6485fe285920dab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19581aee578801ce1e1d5b2ef9e616434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e38df40bd9b92134a448fbe43629fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca0e52a503b28930d5f32c950a45d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aee473164e3a56758e8a70c1120a3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d038012bd4de39585af295e2124938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913a260076e8535d862543cc9e6a5d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0617b0fad01146c9e44325eb1fc66a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e6c60142fcb9acc5e5b6b839a98041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6791af1eada280bd0719f6ec22dc0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc6ef72b73474faab5ec338b1360043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd03c60bc28696ebf712ac96e67649a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc0fcf1bf245707f77e3a5730b90645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc5dd05f872d390c20460af90533246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d815bf995ac1253239c354433e57dcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0d1a2692fa1d3efea251060d999cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54573d7dc5cd3c6656aa439fae56e4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f30e521c19a6d8aa9be07f7c4ddb0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ef7ab7c5650243d242dffc6b211751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78713cb54d5018568dcdae2ad2c6a86a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5ed36450b437d6341b23c28b7842753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2f6c53747a1fcdbc3effae2bcd35454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200004916dc6136719d98200d34b347655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750aa8bb62f16b2b3e1b0918e78472256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10b450c3203c9356e200b16654c37357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1fc7b4e6458773b2266346b23d25758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501105bf84f5bccef127e450be2780a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321ab38d54e0ab7af17cd1a9689bb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c8f808ced7f7bb8bcaf3e98972f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbdfdaa24eee9a589efe2cbe3da23e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980c0c439e81905f613fb4e2413ac6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc73773577ee3d90501f421e448eceb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b61e4aed92999a6debe34ebbb4ff865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed29ef2337bf9349ab86361de8e2d5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57068b6ea58dd2a0b6d41d75b557c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a97e0a22909151151bc5e2f2e34d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731eb60f375f1d444cc191fc46d0c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fc56889e1918c332c4cd61472567a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb2647a7ced7702d2b43c13bcf0dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d38ca084c94ed889e19e3712a0e9a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a87887eb64fee436b346fb671433e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade02a4f11f15c0b98c0e07dee947a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242118b3539ee756b7ea0a65a7ab093c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7905862e419257afd339624501cf7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26d7873a3ff13e2553f0e5abe6c77177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fddddb5d44e64ae9a89e656522b3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a766f5f33b737df13bcb2bccaf83b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5c246a0c08be698686180f09b323380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87bcb88ad17c73dbd93e36e1b93a8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac1598bbbdb7b58af56a2a68ac744482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f57cb78c8ca3aa7d308c38910e06883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da9213906b451a17eaa911e3f535584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b58c31b7093d281b6a56c3fc38fd4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea55f7537fb18519b5ea86d3b4dde86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f0f0bb20c23ee8485a1b341624b7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8bd91ad0fb2f1e4d3e9c5a5177dff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78562819ff6674e43abeb5476dce43e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326108d47c0f2ac947bb85af1085e33e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4d54ba61f9e34cbd68965fb631fb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946c3d2f2efdfff03323a60373129e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c241001a4aa8ae88564ec8ae14e18f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea7c7bc9b6405900446b8d9f8878094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f43abfd7bf2381019f86e1b4b138d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dece7b286f57b538329113454688b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1684cd3cb3b354a1a099a82f0a0b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1349a529bd3d8beee9922bb6d842098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395ad7b830ebe158e4887f21092faf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ca283ea1f33ee0cb54b61cc3f642d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9b74ae1705bc5629acddfaa3fdc51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8f2450c4d65ef9d2f02d03a9d0056102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff2fc93589396b2b9c67d8609e54b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b17658bafd8296e716d694f02ccd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e96011b841ea4ad302a3622de875cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c806159ddb9b451dc180852580be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a548df425cd0ce7bc1caf5009775107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fc88bd6aace15c264cf0499f98ba6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1baad4e6b7634e76d5b1855a964517109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab8d20137e78daa34679f727f0955110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bd19870f78a1a72c91950d315efad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69602c1e897d1cc1455073baa2fa15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a90978e4c2624af417dcbcd964cd80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c117a14128c8fd542fec7bd5d59d8a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3b235318de5cc61fa9adf0926ecf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb549662529baf1ce3a6af275080977116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d395ed579196abad0f2b4bec2e21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a32e82266b83ed9b16802562e14dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a465649fc3b0f9d66ef3ab2edd74bda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63486a53f1db85fa28bb4416498c456120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f954b6d20cedbfcbbe0217ca7d0368121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ef5eefdcb3ce159e3a4370feaa8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd849e621bf02a3488381946635d3ff8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7985f1c079ffa085f19c6cddc7ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f68d4ee04a9d79104dc68770cafd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ec7aaf0b16074d558585acf08f81c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086117617d986f1d07cc89300f4c596d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf033cd942c326179927a7ea5a21a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f2d903bbaf150f938fb94502c1d18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffdef25bea184c2219079002e46210130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08cccdbbb1bc2f6bb4dcee7fe4ea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d12209bc1b737cd2d67baba4c8aba1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706da467da0296a3ba38d07e7acdf3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e91130b488c11707f7c674daa3a7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1a8fef810edeadac5f7795f2a2d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81062f76b70d552e43453d8eeff432e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bfe81d56091cbf69046276540d0cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bf34fbeed477afe2f96bfb41a0d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404bdeb7f797209a8d3a93b0527a2aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30080cca03021d5969ba62fefb4d1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2abc68f7e8c98da8e873268d52258141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e33b3c1ff1bf25ce8f776c064b89b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151cfafffe666392e7da540893b58e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16baac1c48aa4c15b7c15a1b529db8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8cd81f92913b237c15f74bc200835145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d608cc79d7d927b0f59ca45caeae5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c44e99ebc7beecbe8ec1eed3711f01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655c75cdfc454ea467fca10dc3db275148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaef5c7528ab16e270b6918114d036149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cfb50b19e97c70dbbc20b627fe8d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ba8ba3f465541c1f1e042a88e4abf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c694429ced9af7ae3bf242fd6460c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3dac059600907f49b692fe055765153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164630b28977e3e661594b0d16bacd5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f545acbd0877e801851e5f62f384a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782ae66789461e3207a137151e44af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462df459d45a14329de3210f9805f57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b335d44f0269ad48cfc3c8848db751d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa3a9a191064b7cda871db92162da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e425b763abda61ea69710acdb383160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059e27bff61500be16170f81988ec1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d6a53d4433b63c2da132fd077cbb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6552003667a25d5d1875e9d675de1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1fd9343f6f385e12e84060e4d939a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2754ba7d36d4e672ded8e5b80b8d75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c741c18025bce0e0a9b24a5bf0bb6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0c6e569da157e3bc2f09673d110f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b9b588dceae00861007e66f143eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1d225378c27c56127ac5b545fb84e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff720dc76af1f7b61cacca07f6840e89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc67ff0ce0c5fb15b5d06cf8b7ffd72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb0bd535e1f3219b3b3d81ef5ec2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f71c1a3f624fb848cacb7d0737cd1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c8c4c38450edf749299245af41d35174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>