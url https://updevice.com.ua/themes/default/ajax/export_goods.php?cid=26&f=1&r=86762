--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a998287b8f91e2b30f54c5a139e1b1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c737b129ee2e145212c55bea27a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0394942505e79add8ab3015f5f0db43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0b7a39f06c3a129ed4b1b2200a5ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da79f8d4175fce4c26825c5ac168b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135049d3c5c4850b675799cb94349ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7083c84af8958886e39d929db337f9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92df5c3b3a531dc75e3769cbd003058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824ee146e14b581ca3de1d83b63ef399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b27e42d925324bc5f0bd950688c2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13633c86e2fd7af0d1f5b25cca3edd6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52152274503c60a57b4bce3e5908612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060f52cedde8900f72a405c193d8c2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cf40a28261faf9c59d2adfcd572a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573ec679d5f0f42151491bec7d1ab2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc7068f68e6786f32bb1c145e542d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89cf42f3a00b5ac3eb96bedf0720c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ab4e374dfe3d547eb4052e68281718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10fd8bb5a5f6082a1eb2d3362cb4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdccfc371bac52216d002c34c4848520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ce07ec2bc642671d52ccd1373c6b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dc40514a380803d41eda1f9b5288d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca18ea63c783cb6c88647fdf5d16c2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01c10bf4dea6f8c4ad98adc5caa24424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4f94fe38163052b102e1301e253f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe08b27d82e47b5d4e314f75b8c7b4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5bd344a1433133bf075633d122ef027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db54fb496c3409fe91003f3e2f3b7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1071d074fb656e55809df9ab30f40729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1888b97f4ea0aee5f58ad578407550a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8bed7afccbc8f6fd84fd0caba6ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98732d444d2d91d97e2d562d6582206b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d0dbdc49e82c58e8c20adb4037bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2443a3ad3aa1024ce59441fc68a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb807ff3001a1900cc622c91c981135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ed7ce28f3b5dfbe9b43dc9983d2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b36cf077d3b529170a34f2acde94fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4d1590c56005a5a911a6673f4c25a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0ae04d6d6a36ba7e7e18c6db18c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fec5e0ef08520b8c7bc99c55b08e6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a9df8ab799b0a5c22a204f7017f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b989c16cd35877197171c61a1e0a2bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b33e3e8bdb4d2634a24fb358e84343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7fc355557456f84a6e3764c1d3e1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff7a995edcc99c2de9285d6f4e83045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd8508e3044b4d2fbd8d4c0dfef8d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee90e62171fcb16312fd5e166f6291f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e3a20451365555f46423ece9c06c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7a7dc1e365f19b28cb8f5f7a6361549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea767fab0411176260aff267e99b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4398da4e78a94190e6b71a392422551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62473f6471025c75b4b89efd568ba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b58190e0b37a7527eaec48e5e9e3b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394c6faeac64418edc0affd582a8be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567cd2e80c87e3d053dd5bd5c03830055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e9ed3b4eb5a33f2f5bd6008ec171456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d261d9cb7b13e0c55d60d495e650757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4755cb120be1dfc5cabf2e6d3afe6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46009321dae832ebaaa4f3d865faec5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eed3167ebe2edc339dace4d25f29760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e1f1d2c9bc3a585ac8eb0d168e8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921372934255b3f2e6490f66f035c57662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed33ce3ecaf834d902e8ed93837c37b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca6ec832d3934237b09ae2c46f2f8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780ef698db3e1c4637e8407eda9bcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b02f92a50006a82feed30b4f29a6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841821ec4a2172f806aef3476bbd1c9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed929edcfd51eb61a496c4c59d43addd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b4da897f8a8e492a25ed185f5055e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a060c4c66c53ec7112e57a0fc347aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a6de7505327f96f4797e25ca442e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b836cd939d732a7398a76deca368f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898336a63d3d05c564ec471be7014b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857aef337213a59d3753558b3d2144774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c063554204956fd6d8653621f4526675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6310712b0a64deedf7ab9b31b7c8d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0091429e4bc108680350c68ae65dbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c0dcf4991db8c27d1392d57bc1d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79002fd98f1ad78860d21c9c3227282a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878908fda7715348c74b4fb8594755480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e426f6fbadf0c21a72d04f3d222d5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3778c19f77bbdc2bb8360bdac5d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fcf04e57c4b1d2a99d9d4a888529f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c244b32941f4167b844dae890b0b7a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac45d8a5fedb5b5309ee32f5b83445085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94c34c5d3f0eaa5ef101d2b77dbd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddc4ee6f6170700614611d79262a9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a128b74e46ec084e220b995ff8aa42388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc6d8346d43245797aa5d0cfaae91d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f311d19543e1e10ea6a22af44a22dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b4b859438bbbf42ce2a974a82759991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d70886b7d41096c02f7f92bb1b5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8bdcfd4c6947b0fdca98d489d51693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32820a98c27ad22ca2edb307c43735694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62086ccd0ef34acaf87dea74d27d01295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9acaf5bdfc7d390241b1566495792896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969444ba78e820748d4a3fda5c2dab3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6283f894bf8b7420dce96487c496698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f6ca0735b29c9604e13b3cdf1ed299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380593cc93026ed8f3b2b2d275c745a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25addbb0a7c4647e4428a6f3cf97a356101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd940d1fe0d23c33de1ee954339e8a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4513e9da256767a1a4806e6c60c77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62514ee3bf2961813de5c44eccd366104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6121df47ec4aa2a75e33f4adf297d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d13f175a2c3d110a18c1eae21ba26c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a82133cc05a43876e1de742f8a9d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b019bbf1178abca185e2283d4cacfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c321195bb1cdbd5c299c4664afb19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa032c94679da5bff8c5bbbc9cd2cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1fffd5b54639330a0f47dd88c3645111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833e925175dd44ef5e0b4a67595df0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b4f02297e47e6632fb52242e45f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca0538744d94663785b7c35b96b7ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5025251b1e69c83591addc7682d2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491b127ba9280cbdb5c42c54b55e22b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10388402586bf23f130e625ecc55573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216ad8424bcf53cfedbba5d72c9ea22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041189ad6a093b3d6a30cac935136c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74a892078ee7cd3736e208dc68d160120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117528dbed5167ab97436d9e488864e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f148a9412dd589d7cea2950ea9e068122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74d4660ec42bdef971acd272916ba0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b764a2c8c5d45b7057e6053bf8444bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dbe8fb6ba2e372a1c2342398c70f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8c4b88d48ed5bfce3fbc7e80b75f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371e9084cf5394ca75d4feecd3c50e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d555ab14e4be2f61fde347e9adc9d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b27433058fe707c76dc6e6c8a25eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbd696df87880a199e67d33ae1898130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbd1028b2633c088d81ba23fb589aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e156d277db454b7a98820d9e2810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497227102f7f965d7d7b98960fbd5e20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c5043773484568733629e2e26b1af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b30fa2a0abd11a299d85cc2a11e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e414f0a8b65ea984f3e5c0fe0efdef3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2bb66448c5d1fe75c52cb596ece44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0ed36dcc9f9f146baa32835bc3c41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f926978132a7a2f7a6cd9d6a0f95ab8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57698548b6e0cc617fca19d17d5a221140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3411ad9e907e8e7208813c5277714b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0b88de4807edb1af4d2ba41cdb4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6b1ffaef01606eb76b1aae80c685a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc583e6b39faff8230eb6a1e958149144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b814a2efc552456d1842b1c5cd12b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42623fac965a75fd74a1ca93728e01bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585382772f217d3960dd1d033632b646147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e17cb154f3abbfe548e4c1facdfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660ec310fff7b3986f54ccb78e906e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a45010e1a4953bddf3a9f70d277db2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb15d7edc7a441597273fcfdc734d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa770a6acee7c52a18c9eefae6d44033152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d0cf26e242ba72dd2cafdafc54ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b88d2a709c06432e91d8ee107dcee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746f9531763bef5fa22d788c0bd2a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b1f18d2024c8f88e8502a4c567340156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f2333c0e4b09d23b430e4384b7e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b8f196f4d6928418d69bd4d91315e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d4aec7eaf2a87608fb6603e074c44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02188fc79c34425b3942bd5bd173d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5721a763bbc6a126976804a0b7e4a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a87230281e4f3901c6197e98d6cfc7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24696c0f704b97afaf5506ed3fdb490a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a818445d5f0c88e55afac9cae950b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be8a39e607d19a433c4874291fe4b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148341180c3cd451a0c4518fb20245d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc919a107003d109a6bdcbf7ba687a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a755757ee720230f59d1432a67b2cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550aeedac8573bdf1e7e797dec0393c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dc98f85b53da69827ca44a22712cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f39677924011d9a9b83ae7f176a843171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb9d72134a0a282f7fac9a1ff85011172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7884680ce2e14cfe0c57f93b66b3b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b10169e11cbbc7d44347e0fac1d6e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e76733034cbe8cc8008858c539ad1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4dd2b5a0aee06bc0697f294d6590176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557edf4e1db39ddec9c0472283a9607e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229af542bab212f4ac424bddfd82b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdbdb28ed1df5664bad7fe8ff40a1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9fd547ee251a5b8b2660ec95a7fc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db98ca89e2ee8e363cc730d899b565b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1fa4a94c359ae409ba5ecb4dd7141182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6e936a358a26946f99932a4ee47251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8989c9dd5a2d1115fb676cebb4ff2482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a480aa5bdc87a9fcadaed9f9edc403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d690f5935e5cfac3b6cb18a53ff83824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acfada837afc50ab580ac593e7950b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b528fc4703510557b7e99844d7178c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72fa29f644ef5082d0074835802f367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae8fc548dd54901fb62bea3dcf68558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d7ed83a57c8816d7d148d2d0f8319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e9c83979fd29900ebb7d76f23dde910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515f09b7f8e5ff7129a19e3920a6b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027149b4935d6c2ee72d14bb164f7b4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e6fd8b97ef8b34668beb81e8999f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277e23c687d04f4b9f96e2c37ca6ae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249574b74168caa0c2deebc2136913d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39af928cbc2903c312fbcf6c0892ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c761ca01424d75b12269172930a1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a318825fb2d078e2f8734154bf4edc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b5cdb9054a4cb446455d4bd7650019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a25d999f8deef13a7f1aacffb3b1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74823d5e8ef619006d60c8d802b9d5b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649b3da94a9d5169213d66d8ddf416822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66475ac5889d6167d12c48d3193f60e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbd09bc28ee662b75acb70de900d5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9cbe66ffbf8a6d8fe3b4d051ae25525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7ef2b49dbbccf5e07cf8bf416109126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f545effe10984c2e3da941e63a1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00aacbf0958e72cce4dec88e24084b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89bbfedc07ae0cd57c607ab34b3d9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6106d956a42fe227063caa816c4619230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef021d1cb0b2e255b57781dfe904d7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1832dd757dac0f61f4be4dfb72ae1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50682ab48c86847e21eacb3e2a47d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992b8cafa18761c3df8ff88361ceb5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39d2249988b851dc3cdbcbe33ff1e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da61c4fd5db7bc9bf88057b7a94529136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241678604d1301ffd69b5c84db69b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923224602a1b9034ace3c0c2c21f29838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f34710707b854fe54685123796126639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f679172304f684289812e9e56b53e9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7973e9a09d6092483a01df22cac4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193c47133429fa793406c01f8a9444742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1a3d48046d5922f483bc7fbfaf2d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986186b9267e1ebf482b789a392585f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca613af7aab375384a489d6a1d302f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e637a2c019ff277ed83305b99b70946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c0d6fad30b13daf8ce249c8e03cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feae532a1438f139846501ad61080f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6222d27f3b9fc7dc701bacbb231f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f903bc6099bf794cafdf884aca9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254c51d7abd68646fb7dc1b9551b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fece6e2d6769f096483caad682e2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930a1d85e8ce01cb83646faec75919e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a417da915d749633f1bb5289f03d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f15eeaf9b4389220e84dca22a94de955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e597d3f7bc3ebde6b3b6bd5ca25d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea27d54adf34b980f13fd7370ae3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc85be0ec3a05359efb09f8d460f7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae185c5227ccccaf4be4f5038e14ede59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2cc776994bebc9e846f6708b6727c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b6ce1eac9173798d3fc3744a90ec361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022347c2ce8fb5bd1b79d09fde2b23062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562214ea0c2825465132f51130c8385063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab474abd15e71d4647d6fe0cafa46eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b8dcc233ea1e1c927eb75a4aa203e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4b0c4cbb676b4d23ad729787fc17a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c811d2bf354096b832adfea1f3044c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bd5d1fee4d6c08cae7718a3872c1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0f5ad37956841b9ef2bf2ad7ad5ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afa915bc8264e23d583aade2ac8e2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2b7866d654b4ffce8983d303e884271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1465ac28c5e06073834252207415a8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce86e9c5ce6b0e64a9fb1e681a027b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef7bd117fbfcf3851e4b3031b00ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed457ef0bd2a29a81859d48e7e06175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1935ec6c82cfffb24925b700a049c7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42524ab095683b83c9277b692ccfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0edcc1ccd058779eafe8dfd974018378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea8ab93f3aead7036892dfd440b03779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b5a6dae4c06c2be0d7bb2e02bf1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8eafeafee3b7fdb158458da15cc6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11812679af11e01e4325c99b3cae2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb43624a20e1dab587ad57338902a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47992f1b3903c571c814ba77f53106c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d487c57b2dff023d4a0d88d297f2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed805c800cc0a2aa2d26c40880a9e19986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4354a1cd52ff3ca5284c7cdca0f44d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aa0bf834a94f0579c1474058520d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1a1e7cb9e24c7c2b02416007ed11589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb63472523136af7eff172e7f4c23390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea7ac305936128e8ed07c0bb8964991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b40ceef1160e2b00ebd96d92dea6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61705e818db0da338fd5ce75479149d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9fc05567dd700e9802fb92852ba8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25056c54fc73a313ebf0e86db4ee79b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d81080c06c2111a40e69b05d1ea7ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5e03f0b53c9a5a70dee359d27d7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe11d4d8a082e89321e6238dc6fc8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec70e62dcb547973861234f434e5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab42b9162354de007ee4c8758f6b8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf82ad1b56ab84ef63feeb5420d220101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb74564f70a87df78c6a8092346e57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8487d155e1974c0f32817b4aa01bc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce56ff3894afd3e2002b34903140ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355550567c3f759151d1ee9dafa9b52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58694d72cdf4bfeff18c771eb71d687106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1534ea6b2479019f872a029195d555107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc279d2990d56edc6e0d3b3ad4e7360108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba8c0e64ad4a2458a478680e40da78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba639cce0bf023dd5b0f9a2b48286d4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fe807edff1918e786bee40d6c76fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a119397683b542e4effed0c31df978c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7730f5f06c1bd3021ef2ed5da65be7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc91a4205187b7fe1fa50ee32a75bd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a803528b972a60871cb162ef5289115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dff51f0e0a095218700aa0aa998df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442b7b88a0f6dda2612e99a084e02c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b16be87972b17e880e81a03d6ddb14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fa8a1c1ab569cfcc8ec68d5609dc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdf8441788adf79009932f56e67d29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307ed8e729ac6b719bf39b75ecb1ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6e93c2719ade0f166560912d6bfb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a8040000547ca21479c6c3ea3c1a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d110482b36168bd026da777eddcd05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f794dbfd9de930409d51a297c4cad60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad2f2e2f0887634d0f6262621f61d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c24fe17ca37bdfb77f08155d7830127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4e75d22a9c1fa74bb645330d5a8eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb19cba42132d2d4eddb3475f18a93b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c535ddde76d73443f36d1168d6bf13b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae41632cd26f7d224b4fffcee183acf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0596687852c51ee70058b61bbb8c028132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c252b6dba05b16f59d16b53a01d0af6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a00210514d6457a8097f63cd6977134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394153b52db2ae30dd531718ce34ece135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43e6362b60b9995a5ee1d71c991a69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f10d221d15489fabd92a41f3faf25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3927c4b38c8d00e27feae945ffb6d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb701b13f1360f68a336b203ddc7941139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14dc199210f276ff4becab13796eb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f706a4b10b9c727dfd2e545dc18ac9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6fdd5dfe7aa12d177f992ca381f59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092b3ac0d561b1a5a14bcfefd90b81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf926d41b33dc2cf4255f68549d030d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fae2268a9b64d78607c9898b89abc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deaffbbcf865215d61d0b6ee59b7d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea5c1da68baedea8bc0c213b300dc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3b15dd92c87c8370b777e6b51722f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe744e4ef7219695b2c26cd0aadaa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fbc7a7fda9f6d4e277b428629d820150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0fa04f56b392f70dda3d02cc364e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ea2481b3a778a0c7c6cc503fc5f52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4623322f5be0a4b042a50d3048779db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e787ffc3fe69b6ff5706278ec5905d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb03b586d22ded02d29fa19fa449661155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2460e0ff5ae007495be7708b8ff45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e36a660e5b30e73a7f13f75a80eb2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6911760f56d01a0f05e57735dff4870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd880d0634b3f75966308d93564e1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112076a72dbeb7e0ad1ed00a8bcbd01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770661e5e6ca90cb302c8eca3803f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979d9ea41655cfc2b47176edbe9dde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f400333b60d824f1e8e15c472eb802163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ebfc80a3adfe8297c5505c58ec246164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c83f395b77b09cd64e40374aaef8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c7ec3c7ce0e3c241a48fade8ba35f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d63f79ac9d632db08baa180e77ac7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7036e7e9baeae136ea7636903663e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff58d3b6596c8b1c7e12b533b74d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d86c7acd8882817cf64153b4e3f8e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f266abd1e058dae8074b5bd7c2193171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962961a7d0e14712737cba30bada20a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d382751694046ee5d670ab74b11ba9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad138232dfb068d90c24f2ec9437fc174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>