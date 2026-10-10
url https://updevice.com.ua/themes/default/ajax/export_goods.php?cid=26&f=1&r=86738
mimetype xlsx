--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c3a5a3390386480df1959b6a02811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dae5c3f7d363fdd353947f184c09522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f089c8676d98ee5635aa56c80200e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c81f77d773ac843172d0f877655ba74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f80f1d161fd24fa0492272e6f4c9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05674bc8165ff1f0f231f80640bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592f3c7eaa9044893a0ca01803271d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ba48af7f13f0417366aaab75760b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83557df90e40bbd9e3f98aab763f6b6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa66fefc378da352078f4d8782c75f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feded86d97a11c0256f024858a9e9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a9d77926b5ef5a973f704cbd3dd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef686f0825c0365f776ad4ab6a15da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0930190d4ec83746dce53170c08b8cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798b03311a7bd908a5599f17aaa69b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274e8846c1791542d9da9868c8c254c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0bda3e2924beed121d7bcedf6ec917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56256421ce52feee9543fdc50e0151518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b29568c3baa824c545e9f3ae3ff18719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ff51707bb504f57681ac109b430c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6a5ca9196d3fa94998510ebdf36621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a30f00ad10ac3553d420ff1fc30aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618661169da434529fea9b28e5de4c4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceafc238372ceaff559341d10071e5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33328c760e3a28aae45e12456930625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6c5c037a7772e94428a28969e0f1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed4d0606e79f3c8e3d1dc5833d5fbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a76ebcbfaf58ca466c7521dd588cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2f60a4fdc5b96a7cb6a7f30ff62ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a33a1c621fafcfb176bb6000bcef730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2dfa58073fc5277a0e090a948eb2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb30a40fb6f589a0cdbce1f21e82de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d899aa3e0fa6b40e2cbf32b6f630b9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a23d39ef776c19f71898d2d90ef1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e197b684000a7b07bdca9a597eb8a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5de712f1408c82d0dc223a969cd8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e744710bc33184948da00f364efbda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e80bf48b79f0de7a5433d7920fee2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72a25eba208c177c302ee6bb6800f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96e8a859d8b4356747fdd41cab0fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d01f5186af437392d19dc394b005d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ff2b1428020a36be119096b55df142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1ccd01340af777730a40c139a333443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f610332967fa3ed60a19b087bf1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24358ad49658fb18b0c9be88747dc43745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca345cf5538feed575b0a5bd1724c5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fef20d11a3fa8d3548cf5356e569247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a078fdf659d3a5597e2fc44b98ff5a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b459705e540ba79c64433b1d384485249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061706e401c49f527a44295c7532a1c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b9d9d0943ecc7f1035df07903cd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5499ffe3bc0ff46ec9fe455bfbec1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875465b75e3d529549152b5a9d8215a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec959bb9846d26ca7b6a33f2fbb8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c48a654550f5f21a02173ef97478d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc9c807029da6f3de3b9e14026fd5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d37f0a0a2c1e831ffa3c02d6d89d7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460601a7944dfbf8247f335757d153e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d32813edf9be13a5a87348774a27fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3530db91f554b9892b954a3035f6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb412b75ae1a3e0176f0e9062422161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309940bf23077fb9c08e8958802a94f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602acbbff4417939e634836769a5adc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102791d28135376f6e1f7d3b372233a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caaf3abcefe7ec6a1dbbabb63df5ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226af924009feddab3e972c2cfd8faa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c104b05551049d31b2505d30597dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612593065cbe30ca8ecd1d7e0e3e901f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80fa7085366fb5cd925d5df08197ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb95994b4b270ad1bf76046ae0a2c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74ad61006a73b30b1f6c1f0fac28371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ec7c5fe01ee57627317f0430ed80372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1cb481baf9d19e42f207de93330473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67c3a4aef025ca3e8c3553ab2d2f7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bc36c84aaa325ddfa8162acbffd5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5a87475cab9b956b98e6c9561033b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475dcfa8e22f03779351a3601bb020b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399958251740c68b06b227b240c6b52278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c5a088e4aec634f3512d1e3088a7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edd529902f65cba443a110cc8bcd2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6167d47e5b061dec037aeca4a9a21081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46c370ca9cb550d98bbbca980bf90682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af6ad588b84f608da5b26dda6320c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe505aaf09fba3aac7a9e556b6c8aa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef45f846942169d87dd58ddaf9d987785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e547e3028c114f5e17053acb4766b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f33bb461416166d7dc1946893daab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172c7c994ebe2a207cbc3ab4766ede388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44934c4c7c8ea7e03cb52a77e405d4a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f360ef9e1915e200dd062ce0e66ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6224565b7d6d12ffa5f116e50fb66d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a08cbcee6f073fac12ba4423386592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe4753934491a3b283fc5346655f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478915472a3b75d2fbd7d2d2f6e9f7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416deccbcbc7ba7f72462fe18f25f08c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d48390d92eec3a373e9be0ec3ade1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67194b5d5e13b6c7dd4c31c868bdeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba63fe09cbb1bcfb7f3eba9b3b29a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a641a57f6c3c572d454d0d1f97703c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb4a57ed1a1334ebc7ed1a0e55b89d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762cb01034762c3bb06f981036b0e53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0fb7fec10d24f415aa384b57b469102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf8ce79faab36148e64256041cf5ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301485897acd9302d044a80a19cc763104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217307a13a5b00bd2587131b35a355ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c73b927113d5b92be80e3f3da2eec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a198a96a4d3e29a753240c3a67a749107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61509c4e68806f1fdb3cf66277e3c862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14b78a8b55ecc45348eb5b93a09ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc06a3a0b1b8d7f947e9296790af16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6726614ee549da42713fc2a1f858fd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666afb8a7caee4e765ce034677f8ef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879005c5ea40cc549eeec28e778e553113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb9afad39e2090afb3ff9ac6d90805114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1563ee9b520445c1e8a8f7238eb44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32550a07cc8bbef9afe9e4b976d5ab38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f5867397b6300fadacb4fa4c2eced117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a18c92ff19f33f870299b1559d23d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de04b1c6287dc5de28ea7e49548c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0454271a4937cf7a8f600e63b0856120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9c87c6a8a27ea1d066ae7a6b32fad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e753ebe277cdf92b4a6a7b67bcf065122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2efa1fa45f3159234aceacc9234d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547045c6bc7acbc5e9d90c84420f9c96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e79550610277423efc48b18ab4db4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4291a3bec83c3dc9de5c6331baca5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45701c9bf403839c9aa2e46bfdacb5c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde436f50f26d2a7cb1b76aaffbac588128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e148c60cebcf7fb03cef5026363dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96a2d030a4b51167829ffc2cc003bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55fdfd489f6f2f6841bbeca2825ae0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83b2048e2d48c0fbb44d421e49889132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e3c24ceb700a2e796cfb768cca794133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752f62d22cfdcc19e8d73ac74ac909b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52dc56784f8a4984cf2c66c19478d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535c222b9eb2192a0ba489402b668c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4731a2bd29b4a5dff41d7720500f99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d193786ff374a58065ec191dc663d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a4a8d657de8dfaaac3c54255f6ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c6a1e3a0829f66b770d6e7e524654140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f565e213713e771281b3d07d5104c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab4d66d4a591e607e123f0050c811142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b99f7905b728726894a5ec2403654d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afd34c05a76397995f4aab26c2a9b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3dc84bf3c3aaa3e3fdc5b5f48adec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988df6c12c7834a216e6f5f53ad1d0ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d79ad63c93a33f4434d0d69c7dc57a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab6c970cd6f552ec86235c94a7426148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cfb750eba7c86cd262c4acc707885149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27cff2d0daecfba04c1e4cf6a47491150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25091d5556388f4c27827b6457714c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1ab528a37de02268d24a532dd5091152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459fa78626f7a1773e45c3817e79517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb3ecb8b3343f2ce4260681e7aaf1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17800bfd732f49155966a9d079ea289a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d95b166b0cede49ade591e555a74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804510fa440a85785a7383ed11ebce76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddfaa7acde2ce77fe46a6cf632a07e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb04dbb6497c7b57e577439583075159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910a4c6c88053d2f05638206a82db40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c095e538086a86229d2b111c1edfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9fd00ce46f98b5b8f227f1c58eb8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fecf9a0d48eb6e1ad1da65aa0aeb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537250ac78a4c61d49cf5071da40058164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9c52000e9b6371d503d3af78a3374165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85a7abf2019640354c68191a85b570166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff23c2ca3bcf870347ed4a5fcd011b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3df621e8c0f4a21dd68230a800e551168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d4b2792d56492120e451ddfa6999169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58080f813af83cf223ad5e0b0875916170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26e5198e8c4b690dd2301318124e72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42410f01ad2e06f91640dda1dcfe7602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec68cd9d7e78eabe521cc7341273e06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697f342499c8bd459afb009a3f736db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e73204dd49e2a77d1d378e2513e4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26138b36913d841b5bbd26835b969d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c626102fe6882cebe2189699972b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9cbb9890157eee20a5079e59b34c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0059685c9bec1baa95fb9f0e05c37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a366a4ed47ddfad6d1ea56fb896e66180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2da231b64b035cdbb5b96d93bbf0201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc872b11bd1ed2e1221849f77e453a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836041793897f267b25f9387397284ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fd9c215642b2467664d806e7b7e404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743010f70fd72f9b452a34c08eec9365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65716dad9c981d31884d50cf4032e5366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fadc6731550217b74a989f527adc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792691e24f48884b199ec0985d11ff128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2bd5f725cd441a07fab8b106065659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf616a6412ed9f8ce59eb0d81efbcb0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8411e6de96009c24743cc8711eeeb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4237605c322845a81e18a599c86d7d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6cce512427a2cdae2e4cbb62165113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e2362c25e64d0ebf22bb1f03d280814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818080e8885c02da04405f250186d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa427dc6ffc9b1e0b30698e728f7772716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d4776b8d996dd2374cdf797a888d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3c34caab18e8821f3cf08ffcb44418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dcec268737d43266ae47075df904d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d863b7e7aa6d3fcdb3612392efa2ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e154fa4deada13276b1db419f70221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da3ec6b4984c5c129010f069d4c75f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca041a2fea3c9345f19a25c5a0cc8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a7d0fa5c91fbdab2a6b5389342fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c0a1b6394b9cb9f5de97e4e50a6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a4b17e957836f682c119a450601026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa833777893fb2621b06a28dad2c91127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4405ff9d1230980e35de52f86c94a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fecbc328549616aace237ec28cbea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329065b0f2dc3ae0e91eea1de41f11430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c9fc3611f2e48282f1f9f076d6ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195247a504195c3d0a4e829f6a69d3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d26b732005a0739a0c88fede142b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c3f1990c7f896e56455e98b8b71b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082cd926c8e6e7afefae70d040f43d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c160ebbcaf044fe38a1a0d7dc59836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ebe32aaf7e435f5da8fbf5d31cd9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc032c2260f7817c57cc3a3b2459838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91bd308c68e44dc191e452788b7eca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c207bdf4e2870ce07b40636eb14c4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f9e5ab655f8385f6c5c543fc1bf8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3ce6c034d76aedb0b40089c48b15342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9a151c53a801baba2fe3b06ac6ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc763df6400a78f2934faa4e3d82c4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdffb4ee33ca8ac0e21d997adfaaec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e76fa5767f9a39bf4e152fc584b2a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe9ec41f9518fa9d7125df32e28b3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961e970148aff85bd213c46bbf21ee248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65079074c3a7fc9b1b79858639173149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1604145abb8c3bba9d404dbef9436750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322810cf4da895c395ec14b113ee20dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7d4b9e1da16784135177a93671a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b981ddba6e89487fe5357280a32c0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1918b1e9915cab10101a7c4b4ed5f6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f289e3e8e70bf724efc2af4b458da255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83f48f38725893a3829e14fd07d2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc2dcf54e5c09fad5524953e71c6bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c2e7e3e9e424c4156a7b82f47168758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda559531075a5a32b6376a87b21a43559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f8eb078d4ddaf1b88108dca5de4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b77022bbbf6ac64b0099bd659aace61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ed8a1b8073e344591fbf4bafc8fea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0098b09d6f70165a477e9ff25ea263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2a50187639c494d80eef1b553ea664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ebcaec90a55596c5b6af5c0996b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c674dbd9cb7c803bd6f733c476d8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86779f847f202b4101e7e6e81f8b1f9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ccee1ace3c67de30bce9d9f18034d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da67baca85b0e02ee512b3d5e1b0e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c58166d8eb532c3fdfea9c8d177c4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c91a7d72945169c7ada62d8df0b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e954e27b091cce1a1f38a2920dc44c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186769e9d7bc3416d724be436074768473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f559a1201ca1a9a345f619cf893b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993977ddc90000a2fd475eb32140c3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e599e8778b694e64bb14668ec0c51c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59df1ecd75e10a4aff0d50a8ba669077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d6a78a1c0727b60b3f25e6b845e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da94dd83a366baebc7971474cedab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb5acb8c8afa73ea817f3b178de8f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30caadb39e97f03f1117b1d6c7bf6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0560edf9158278adb6de6b00292ac382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e110b28dff41946a4d939898695208883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bb718c78aa904cad072f93889322784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858722b00dc55ef7adb7af5ede4222eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9637ba335471f5791d647bcda8147086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bfa34b2c85333877c132ee414f8dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ad84e19e2bbf7aa7e00d04abedff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f9d6087728823604186103184c7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff5ef5844f3153e3a123f9dc5c338390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47049b699a2a42d383640061475692ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223b82d40218206497affc037a344d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597474e4457014da12a901e14cf3c5aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cd70ddad6cc1af450b62d31630e5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca491592ec2b6a9ca4350a70a806725f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d8f17125d88117a710062c837062d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3c34aec9fe0e73cbe3a1de6215b9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9d0a98fe6afa73ca6cc4e6de4bc4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2add6b9aa4fe6533949a867f2a9396c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4dfc7e10bbb24141a7e6512c52d74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d976348a27cb7c98f93908ddd69e4e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76cbb23ec069ab833bdf8d8919f984102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a88b4e31db52fbfe13e4754ac929d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545008faec20f8095ef250f32ae092a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab721303a1745fc0548a6c88b6cf5aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62881f80429c81fdfdc81ce5012b6d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8349ee475573e479ee3dc5476b18e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533b89af0afbb73dcd4b7d0b35a4a8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f082151fe278eb2cbf0fb8497bd575f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0feee3614535e05510edd455952ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96f1a1e191b8874a9f707e37b2db91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff41be87965b6c1feb4ba7b2d422483112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6054eafaaf4a160c1effe3301791c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6938fa048f6b5aa8cc54a8ec2aa4384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3eeea4110b6a60c3f90c5087ed040115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd6d8653607c237bc7e691774f3d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962e32a328e1757757f643d7ff127d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba3d926233f225cb93c457301231b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad28c5e753ca8a3473931d20b2165d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066618c3e2ec62772bdeeb12e2fb0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62e4cb458be4a9c19b9a36885d7c09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd665f3748dd624b23be5b9571b95b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951535f6e77865a3773c7a344097412a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787177cc004893c632b36f626f681c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925872ebb150c112a9ae6966b0ce8476125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a379106087c0cb64f1dcb054920bd22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66e01ba167eee2260900584832da5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5dae79f568b8bae6f1c3bba9ec4ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c4381d08a92917c10d0cb232fd07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d40e276e64acd22977bc3577f56240130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea281b17fc2c65a97a613f76cf0dfda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d3f4b2aef7285cd82e9c9445d4b8d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404b1d0e09c204292e7155930b96fff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7465aded8d222cf8b7b00a7eaa0f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77e06f14749599302996f2f47abf95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c812cd1e4bc34bb03982f07aa4401b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32016b44a77497951832f3f68814325137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045426a1d82719ae0a2f05cae1850d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d06568d65571673415583767e2f0cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d07f11842436b35a43c79cda6b1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0fa3ab979dd98dbcd6b9be8e0856b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915857c3e8999779b4624e74fad57092142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa657b5c66cad1b8586e336d54d56f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4223d18366c9b8306fc67ec7fba2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae3d4f76150ef29a591f0a573403e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c19843995df66fc10373ca877b985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b9638ddb1b2741547c82ebbae4cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a60f38e2f0f8c70b61b1f79c90a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be73a8a24710d29735f1f302cc9efd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55d7d879eee413a1b675d618a5658150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e5ba6c912776acd4f3dac226ee19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083294e15ecfcb09555dd11e3c6c2e8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b24c8c42cabd166356ecc6313f56e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f38947e87dc3451e151c5dc77cdb01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff50144e14c0afa55402a3c5f34304155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aab929f32ad7b5848597c3c06365b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0039f3c8ff8321291a270664f553c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec28231b722e5a4d6ceb5758729cb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514f4c8cd4b33352af66e2ecde5fc5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732fccafcc9790adb741d9453b5d82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3d69611f5aa7ad3ee8246198a65fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefae80fea3925c69f824dec497f015a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779ac803351e2a496900885592b8fd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39360de2f483fc702b391529b93477b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f97009a395315946a3187944472b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b418eb42189825537dc9174972ab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02289a6e0b947a184d32743a39b6f6f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64906a6e67b8bb7e90cdfcb940a4ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233036accf97ab606e1259e0698950c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd47eceb9871efdf18e117644ded7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c2e884460f3d54b4e010412420e6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb6b6ad1fb22e2e99299b2e443728172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31a2d84da2f8ade108a487e8afb5d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a142f6a9c54cc73716376bb1eb946d174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>