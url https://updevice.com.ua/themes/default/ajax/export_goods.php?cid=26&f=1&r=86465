--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556a80c03dad587cca8d7e433b938fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67491beee99815526831a823d1e6a1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd98c01693d6f8dbb594de4d48284b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729bea46bb3b7cfc90deb08197a0a6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cebff76a60a0603317d3376cc6791f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c9f5656782b77018ae686a83e3936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea77784b496020b8b9a456fb87d3247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e58be68dac48028f77bb2c973867ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25885b50c28ce2be0cc2f8fd2230c399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da035213cd062e6d887de64d941d9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75252589566209413c1c0cefe133887411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa5e0adfb8940a5c61c5271d0f8ffc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b12b85c1dd94999b884b2eea4045213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc57375eca5edd9672233e9653fda414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918c30f253289d5346ef093f1d7b2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973b146832894d39843588998a3bde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857470c9499e6b335ae1dff2587a27d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5e518b8a0692fa71b98b689c3f7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7e7c6527578fb2e44560423d1533419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b055c3e82b5170d0d1514c18e74320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171300b4ce4a6c5964b3b8039b255c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29edd50bd727235bd45513dfc7d40b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665a4a8a7a186d86992962f927bf5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe41692849b18f603e35bc4a0d65e4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa43ffd8eec77f6a8771803bfa208d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6df93e6c1cf2c676d7bbe758a7fc6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65937c7cc9ba11fcd81499b0abb531e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a709b54db5afee0bedc25111d630928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff248aa14cd27e1e02c4729c3181b5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe67be82a7aff3eb79b3772e24b61a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde3baf99073263c18c7df38d44d71b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a85434e29a2104d65d64a3ec06d9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7af4be17ff59429ccc865d54f0e2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b7fe9983844b169708dbaec58b1a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5b7bcad47b527dc894c7f8821e6d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d122149efd8a09b4d9ff6713972e97436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663edd68911451519fe01bd23d86218e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a6252fa5af0a28795aeea9948cdf738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3b6fc2475bccdc64fa619181d308139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e256743e9411441eb08130589c742540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea3cff960e51f31bfbeee1b6a386b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cdc894ecd6c5adfa5fef06903029b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8038d12e16023c978a841c80f4a77643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51bc6679c4e0767def24e8dedd4a2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c09e8d838cd4e0e3cc7fab6cd454cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b9e329d03b70f6d35cb86f38f51846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec1969086e65c0e09780e4b7e380547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e523111ffac27c5cb68166e3cb508a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e082dfeedd1b8df119df33978657c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6b316a154074ef4fdaf52f1bf57a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513166ddbec43db7bbd45377284cb4c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7236b31b85200d8b0889cf9f87347552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff88071b92d34e67fea9908d342cb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e7d26dbe7b613fb3325d905666a4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758e2512efbeff599b2f7696429641355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f5f05f4791af4f644d07004bed2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21341a84cf1633bd8e51ac49b58cb7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988097af83911e8a4dd1d3584ef1fe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45eaec0f7878b0127066f6892ed6f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286347b87556d4d272d9bffc5dde35960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578b640dac71c4e791db81df0411cc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe64794d3c806b7abb12640620682862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5b0e4c25f3c12a4641c078da6bd7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779e91551ea75dfc05af8078c4441f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875a06046863b098101ddbb5e0178c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c4d9d5b48fab5bc4ef35e8332f3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8b209089df90172673474b2fd674167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30473051a118f23f42b4395d9ed8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b7e2d5503e413bf8b7049da79dc6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4cd9a4987554250e8d0828bee9e4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a8f8c30746ff54cb11f53d15a7de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc744cb06ddb554faa1c7d8e670a424f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052822cc1d25b6cf71b9f595442461273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3805cecca7d5fe4e3877a0e5fe263074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06003ffb7aad47be4c82aff9794d215f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65617289a065eed31409449014cf7c3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8620c2f6e012c219c658fbb9be495277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897777acfbf4d73bb4a12fd6db2a41778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b0801d5a0cf3879efc7149c84770779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9c8ad986f72fffc2d3e82192cf98b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb40042525923c2a9f8e4d5e59d73e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18a89dcbce7781a8e40f6bbc372a4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac0e12a5134d88b279311ef622a7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2067f388b49de8ffa88f15e4f26596b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b35a339186d6e1fbbf4633aad3c1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68709bb9893b04ad96ad888665ae574e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3902087e870face8475b7462c82d6cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3aeee3af1ae7bec4d06acb9dbcaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5467d5eeaa255d8b5945ec5291bd74889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f3ecf6a71b848c02178e9715cad9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231ffeee1734d7b67d78ae3baebc3f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eab8f5cabf5fdd827942191ce5eff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2ee3be45a023f4ba8d9616e28897e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ca205cb0211339235fb844d0b8c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b823495938bc43cfa3a027cf9db3d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0cc8cb3688df991528c8401bb89b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daac8c13f7df9f57bb26f375bcee7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889164306f9cc174dde7e8fcd498cc0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e229eefdfb30a3b1d188be8f1670eea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3a9ec394faa80a6e61c0ad775d9d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0ca588e294bf5c02f22827b19be63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b60f7ed593950b21d1f367929e6253102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155d3406788855e4d09b82c92aaa00d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170547cbf03db216c8ee93f53ac5bb26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ada11812a1bdbcd8bbcda355f831d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7da7eff02fb5efc59dd15ba53db8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d03acac00126b2413a964332d24d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83728308f87ba77ce880664cde33d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f602cb4dae422ed293480d756756109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5327f1f6562efd90607fa0459496f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c482584a52452f30b830189b068964111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83db14db0b2f4ea0797caa3da98c47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360810867b6e64a024c5c11f1329ee2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa11bec092fa1928470a6ca5d3374114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90fbc071e9716ad9b8893bbcc93db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb7b3e49d22c8b651b15400baa5a27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a7c93556f1beab230c97f85eb1570117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce998cc52690f8ff773c2fddbe981c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020571236227d2c2d1d8d4a3e8f4a264119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc76d162f244d2a46dd300dc935cc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82161649919cf7304a0557747609050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cc1a661cc13f914bbc14043b03bb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15eb03306957c6cc99d4271eb6f7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653547b4adad3e3e7172156c34bf0d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11157eb82435639d1be6c2af8cc32a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14957654c7f21b639c23983fa93202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f403e264a2354c191a1f8eee236b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4b2fca8e7d5d3a82fe9166b993e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc448eb337b111c5042d7106d319ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1968ff7601e1cd99505d4de529f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c295479ff5e55ce5f402c59c7ef3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a929972e67ea4869805d1f1af1767132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b4c252ec69f1eb2c75ae11ef9754133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ff81b6a4f1a6afd0e8aa345dac95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa836269b3265377c5ae4b1627d9498135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab13611878a553802e7f3bd9a50655a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a9f3c6f97856311ad79422763d31d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa726a001b2e4c09794589e5c5d0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3575ecd8b473d4e3977728ec119f6f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883842856c683d5e935d1333aa06e7ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427edf58e1e0680c95995b0b2203498f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ec7492bea29fdf51d3f7d75baefa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b1889f9aae65a8ad9ce8b90c11227143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707138d5fcdfb381dd7793ff1faff5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f91243ce43a9ebf02a12405dac966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90289ae28e82fb0956e5d403725d3f4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd4e584c4d8d6250b4d292f4432bc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbee73bd595bf0181646786dccfd76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387473addb228f9141291c23445ac7c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31b69aab621b773c06e966b1b3b79a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759383df01418a75c45d6aedc1824741151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe52bb09f354d1b9c71af4cf0bda517152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30acdfa34bf97078a46b50fe33a767153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de6722173efb9bcc30b48f25888de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed702f2e75f5e9b5c93d1ba9c240f36b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e618e13e6985cc5e5fe51744ae8cd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f046110f11a0ecf8399269028c70c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346814bce10f21a5f3ca5fcc86f585158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f6e07b2c29916d60576eaa0188a76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db9baa72892fa499165d48cc8ff37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf4e2c8fb0a93811811171c5f6347f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fb32fa745eb435ec34388ca182db0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754b0defb31ffd12f2cb31776b3eb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588679d4735f093dd38ea5f027fd0458164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34f310c4f9dd32adfec3a5c46424e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4005112a703ef54e7d3ef5acae4b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87923552c0fd8c0d888b223f2dea7e2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c04f1a514c30dabb9f0e19ded01adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41453f13855e82aa68738e4c840ab4ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971d0984aa51cc2488fc13e0e1bba8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98ffb5ace65a1b34c9a72712f6a3c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d34bb4723859fc4e1e23c44d24059172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbfddb2f63e58d4cc301ced155ae69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f7eaf6588415cb024a0829ebf81ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177df7109c5e925a52a1c12913868965175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17bd30d56cac62a0dcdc470f7c5c35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94212b03c57a8d6602ae48e54d22c484177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70655541557426a6c32e92232325ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7ad7c7a08b25083051b319c28df0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70251373cce229cebb89614dbfcaeba7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebeb19371d7820aafde7548319b3d31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695be47fb25a7b8d483563bb8de6004182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b46f05894352e92340d177b6f08081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004c43a76464674f5b3dbfe50e0de0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17749a5aa6ec49befb4ad04e3c7b6be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461f9819e598e5ac28e8772d79a5844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042d93182135345d26b0f469428b165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b744e4df79303e34f4c61923b1ed3e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c5ad567e0a52fd41d071ed78c7487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf75a80a461e10702b4d95bbd0e4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265aebcf29887bef0094b95cf253439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777cfc8541f586b37f66e6f2e0bd30810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ddb58802e81224e327570277777b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26bd9c5991ba121206124b57c7fadd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463489a2201cc407d4b509450eeebd6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9347f706edf3b851ab9ef038dafa80614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be952eb45be1fc9bb6da093f0797b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db6831f2a143bf8d6acc41a046208516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00c16e3baefd544174d078985aaef017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2515a6ce8ed1e478f7104594d86b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c074aa7547501ba2c4dff848bc128aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636076afedcf0010081f924b6e86b9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de77e4e11aec4c40aaeacd9068851b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ee2f8d113704e09056f10dff156a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec2f0c63303f562253864aabe80b0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ceb4bb0fc0f86a60b51f48ad204624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068bae78003fec83c07e434c88ca44a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5592fc141811be6548261374f275f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61ee1c6930de53a2550daa11894ac127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be7021d3df64c70863ecf3c02e0dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53ce3bcbc76c9c7e07631d8c3c453729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0478bd135f5177665745ece9fe5db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed59432799a0989196229f3a41d4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cfffa66cd73420b68727fc6ed936532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f82b347225092d0b37649f9e0ce533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be076a5e6963f1a4c237ef916189b12634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f89f4aca78e23701260ad16d0f1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e9ad8a0e6a447c4da27597bc74fb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd846226f635e2124b182b42d4286f4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cfe72166f27cda2d0cc966c14064738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403a1e189373645a873db91f3fa29cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d889cf2f73c1eac531152a13561926540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af6bf1f6f7df8c029ef10463e7499141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0e1a597ba758a586451c1ae6b923642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99103990b0a60671182adcd303c11343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424b61d6266e5091c529afaa1670c8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1334b43a6146298b7f40f7179426745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777692b960795473e0bf94e232f1ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff202302e12816c624373a4d23e58d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530513663f71ef8c78dad6c3159a50d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573f75ac84085b5ea023caa950ceeb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48096298ccd0638546f80ea36787150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906432d6d22cecd5e597014fc7b3e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8751d0d44399b80af69d8828e45d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434cf031ab106c0009b00ca47de94253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc52efc15e8d6354462a0890b6a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961015f769031cf8d27718a3267c2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b0691eb2507e8d746c4523152d8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3128135a150cad043cdc8617d8f75c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031715312a27f390a330ed38a9e79258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e592c6126013e707e0fea81243d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46d697dca1c550883d28b18483848960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f1b8f71a4f722f825bdb68257101861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c631a0c9112d0a749b0f4bd3de364962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670959b964b02ce85674502eda0b553763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a4df31477a9a25e08435d45912fd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbdc02212c88efd7227a3282de09c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795bb7bf5e0a8f147f384005e6298fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa518d16cd6b77b36511bdcfa0c8dc0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe53e4408939c3a78eea24ea8c94ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2802972a5a1d9351de62c81969a758669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d617aa18666a47e40f985c1babad5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621595761db68582f715eb339ea7a76571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41cf877fa2bdb68794c29e306e81a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f9c0942d6b40487e58bcf70c5af9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305ae9ef4683a98373a68b1f4c12e8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924c2830163cfd0db40a0bb0274c1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cf3b429576a530b6ac77c47926d0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c24a69876f71d84f03b27af432762b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c62d778bd0741b52021a0a68ed86a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48d979496deafde75f013abb3747579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8df713423927d43d6140b8166416f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa41c2f6a44e69604850aef8a82e2f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4344fc222528586a72fec9a73db69fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04904da76d2bef8844b381ce3626a09683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6174e0c61c74acc561333919508f7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97343ef5f3073dfc21a0b48f240ff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee0b851f2e7fa0fb8522387c91342886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d851b929ab63b41a65f8a47963ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d22cb8caa43d81af5dcc93923d4c0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a66fb0d09af9894e8f5def887fad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff59b2e4ef45fc0488be36a44dfe790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49043c295faa8ec4243969ba34a7b3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459364c627558088b72cc9f3c226ceb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7aa4de248dbf0afe90857548751d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cb8487051577a6e0c69b4c0130d0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31f614ee7611928c62dba28434a95e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb76e5de7f6a88ca99793d65a555f8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be2a693dff9eb38cde677957046fab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd21bff7b5df94920c8e39159c17d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a20b635acc4148e7fcdbf19661dc4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e206e85dfc8fdaa5ae72223a3f9ed9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feaded3c8bf49853fc853aa474fa39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d457a9ce53dc6146c586720a2ab859102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa889ded290e69e21adab943585962f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f10d02f44e5db25658bc96d5037db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f2ec7c6c99057c94c351ca8fecc8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0d95dddab0c0eced3b6cf09abe670106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c36523fc7cc07c956099363d76760107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a56b9bca9a750d3c7a38154224f180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c26b83c0d0ad0921f4186e9161fae1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fdc17084d390e5c9a56b08c8ae34e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636519550a6d720b6c54645e4e882e91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118753f8ca40ffa546351cfd1d9ad3d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c167694215fe18e9ab6f4b49dcd25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350da6600357da5f1ec68795f6bd9eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee640bc5c8d26c885d325c1b70c7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3650a0050f97333e01137923db65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0662edd765ce0aea641d7fe87239ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524a9f23cc0659aa84d809edfaa950d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e75089304df7ed833873e2117109d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aabcfc73a13baa9da6850c4eefe5f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fcc233078034e3d35b6b588cbf3ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774fa497f2a536dab7667fea0df9900122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77526bd00a449bb0b982ba3add8f89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b73c99b3a47a6e876658cb850b4c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c28b46a9d91e398373f2188684137125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00388135069371ff602376c3dc308853126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccd36b3c20ae62055b9900a9114b28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cce7f65b3fcb10182e7f01b8b3b9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52976f3fe5fc72ae9a0a59bb2b27a3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169ee3fc8e6704af997f70f4b6b633f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ed3e4df8519a945aeae056f92794d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1123f7fc5d80b9e55cc66f504604132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d78d6eca7f915219847ffa363184133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027d0ba939a8a21e5434bf1df9571a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be010419f8536743985bbdba0699ea48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484c5d54aa7806111d4593feeb7b79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77171cff771fc81b57527281c823c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b377203b3306a43a5ad0b75c6365e1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf671afae0de4942417e79a68caf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c47b573814d43210d8ccccf350706d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471bf568a7606c5c4fdf7b0911bb0a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1607b745d62c66e19b547af52121b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e63859bd0094f2cfdd8269a80af251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a9c12d91d9072c450ea5ae8adb0ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b231f1925884c206a1d7bbc9c10a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b45be43bbcec2b766b1749422eff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd53f89746efe5de88824a6aa9e555147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b095e7c47c7c03c9b89dfbb6397b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1765fe40327d3452c66b0d95a7ae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a101e279387488e4ce938f4e42e25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5855754c0c77d5413b5b891d44ae5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbd6b3666185c79783ae87ff65f857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f94ac6ad9c6127e4f5339e6f0e517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c2a019ce32326a89e9ea40e2f5387154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122dfb33aba309b3bb16b67f6f6576155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ca834b967578541a69bc985f44d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65df48cfabc8d5575935e879ad8b53f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c7d954e25ad0ba23a4c7220f293a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b9db03e43a948f76ab54502e09f02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed37d3cae92e279776997b357813e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093aff08169e276b558e804075c8806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bc25554c8b1e752105387ef7a13b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51edbfdcba50fc961aee22669774719163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c53ff273407be6f5f8f00a45c1da14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851c937f7d3038be8adaaf594dabd9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a2064fcfa848667670301566aae9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78096eb69ec4918f0fb2c834f0ccbf1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a6ef5fba02afa70be8c66b8473cd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a951a0c70ee1662e2d8c585d66d26e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998b21d9abb43cae347641a7343014170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4571b7f7247aae48b2a6ae6f75e0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a634a1e6d97af842bd609b44f8ec4aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d5930fecf6f85488bc03ab4458b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aec70ec331efd20b1987df39973b4b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>