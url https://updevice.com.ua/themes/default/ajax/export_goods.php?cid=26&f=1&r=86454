--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd39ddbcc1e5939fab93ce0a2a62a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc85ee85ee8124df02eb9fb854e7022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114455b5153851d1604e9c350aec7593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e15b9777f7cd8fc3132ffad2f4f0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d82cebb9532745a0149b89c8cf805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba90f6dd3968f6cfb33dc520f8986436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a39b969261001e7d31d436ad3722db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d39e4b3c0634ad20cb9f7115e38e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e412c3fd494b392944762e617d88a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7655a81836849c86d75c748afdc6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16f446e7505a03b8b8aa8e8822f4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c1d615464bcbaf13adfc70b34031112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3aa4f5edac759644b9e93298cda4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc4ee1af9e4f38f16643c738a6dd4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0102b1b8b740d1ff21fd92ccf308c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29282d7b4d9f260b8a6d7de36727475e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65db4915483539789f5739af2cb12917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf761b4efb842173e2740ccb793b8be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685d7f5369bea7ee45d870b1d3340719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7177437e282170c6991505672ed839d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af0bee03e582cb62a3982914a05eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982c1282cfcc3d4fadac9cbed71212822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53a9e1e29434cebcc78500e8a3d6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea1d9e72faa1d9d35a6496895fd02024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041b914bea1f454e8fe74ffbcf722625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cf2a8411313650936a56b33fd3e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae1e43b3f2b9715981a8c2d49e517d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15bda18f95282f77e5712c79ac36c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fff90172cac5fae2e8cfaa846048529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16bb7c514b8f0b7d17f9e6faf14cb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d02a7dd95a7357fcae5235443af5bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dfc6fd53d8362095d8a8ff3c26c7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38266998ace966a978146bfbd5dfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae89c3f08ae3e38943a85277932cf3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753a4eb9e21737fa2e8e44fadeebe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae2bb020a51390d9e70a86832f079736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edf84bb5391e403d473b52029059aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463596bee6bb89dbde4f8eb4e9803d5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec5782a9ed952d03205e80e8f6127e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3d4db37579780f94d67c21002d5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e00c957e2de6749fb100238e9aa71041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7196f4e49af5ff78e8f8b6dc7d90a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1e7de91c2179a59f9f31c94dbe3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28980b6a3273f1eb6f05065b2a50f4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c9804c28e770e06c5bb1a10ac668345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e509be55199a146e2260ef565b29346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393980368b8e895a6def4851da006d7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e28db6f4b4663047933e01dd901be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a2b362225cd56a67c9665b4ec795049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cdcf74c16564771d3da1ff57993d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae0ba4149592e4b47e4f5693397f0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9780927dc4be239eb41ae9a62c7c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3deb9f6ae5a7375ad3be57660569f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062b1cbde7a5495b6e101dcaa13ab8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3c1bb9bb678ea42aad5d6ce042f1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54083a92bab48ad59ec254ff7bfcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55a22a95b0fc938eafa654630ef0b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673435fd36f9438de70643a55b7d32258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7d99d00cdfb66d80412da12cd63259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093088b7f081b32fcd7c863a595681460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3278d21fead08775a4b99ec3ec8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0bf6c15df4df6e4b87f4147f1fc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53d9c1052a553ec22b1c4b023f8e5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb8fe1a5a7a2c4fccba5e6a62c94be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc059571b293bc62343203cc51f3d0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9273bad5f9d18cf2b2721174ecd48066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff42e21f74d9659b1064478f070c8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcc5f33afc3e83eff1a7156367f02868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61f6804d0d6a0144913b0d5866d63269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b2bb3b5e91ab9c8e78fc271bef17d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b31108be322dfa877bdf7e922d48371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f76c8c207fcd13206f822c549f03ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f24da70717bf73f0099323b8ccfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4bde82e9513db2562b09c9b896ee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151827b1d67840c30fd8345a8d2e06f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0813f0c9ba0ec747d160ee48c27d9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603366a1bf22e2e577514d7a0d56aa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dccd6070641b1142bb97e30f46719978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252f78fcd8b98cd1bc27935a787d06179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457e680760ebd233b2ae04ae330a9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b92814e41701398a323101376937b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d6c4a9edadbebec7d9a87edfdd9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340791dff02eae42ba0241e67cfd9fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d437f4ace75e531cf2962a7537428c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13292cd0ecad25dbac6d0cc646f8b8e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdc83f1d40a37daae721770a468cf486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f08ddf13094781dec97c38a04eb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dd75a163b7a32d42a6ca5fd4547b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162391580e22d36f5a28c16991c1bc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ab5719d90b97947cda6f7c67a0c7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead19419040fe0b385a3498c0fdd4c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd569ceb4efb1f6ab450a4fd97daa31292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969459619bbf878ba313c077a94d54d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743bcd42e011f86287038082b6d51f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd34bd39e02d656b44efd9c0a1afb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acac7e7eb92b58faa8b0fcf82b6c5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471c8a5b988ea879e0479a0feb4117997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48cec38a0837a9f9a1d2ee0fc7b50b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00487ad32d8d3b9149a7ac0872218c1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e13bc1fad3863ab73b40bff417443100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60626c78ee5fb4032d9e52e6ea62661c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309ae3ec38c0c7c8acac0ac275cb05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119fa390fbd7959f15a29b2201cc7f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1ab2bf6ca058e0e75820b9a164854104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde4c1ecc960d69c629e6bca465fd97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682b6da9eb11baf10f350e9e79f0ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d079e48587386dc7a1cc03405beb6dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724253442fa203e47ca0b77203a59dbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf0035b5cb2e672962d5ea9919c0c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37382a2031bf67180ffece60b27e01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16011d1779c14d25cc9793c681a9ea6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b54e7ab96d0de96af6b96c7fe062112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe59aaf20654efc7edc0c0a014302b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2849596ce9712b4949fa3efce7276114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16561ca9becd6d98a5d6064b55d60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedabd40a578ee02d273aea2a8c19c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311bdf1061302a671affaa2d985377117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bf2e9d1425fb39d00236a5c0a3497118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b7d0ae5f7a54208989b6f2770282f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131682796604b90119bdbc7b5174487120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7599a39fabcd905375ea1da0a6e58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82354cebdfc6016c6937ecf0928d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e1eb9103b4240c3e6666c01394e34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0ef2ae15eb8af36873cdc9b4c455f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c29f0c3858baef7ffd7af2a4193a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548db5731dd5deddb8b13bf139f4f6b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be433db76b9cb4b3f4e019c861fd5d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35c59eddf427d717753a2f8f1149be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5cc51e0d9fe345b9f08d666a7173c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155383ca1a21b94fb0cf9cc3314d067130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6aa170353784786d3a042e8d390e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1044061f4654952dddbb2dc168c7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373ee5e8c6b54242a426fa161be404133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cabd5c5608a9b7db8b7e993ab138a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441de015db886a3553b5a0606201aeee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b6541ce98cf7f924de9c2fd5e58a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bea0e7c0279c94df7715343c9e57d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297480165c6279664713a2a51fedfba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7b6833e08190587cae00e59707a80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a685a2a1e476bd04ad5879e9cdeeac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76dd46227bd3e99e2f652b8eef2580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf86a2016ca0210ba4a6339ce29849142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd90154167dbec3407c7d9c9e8e740f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc6ae1ab6636947e59ecd3aff1ca7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e520cd4013243361a7bd781540998145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0725345dfd1696de15c3d23644a3e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d93c65d2fc602ed28b854739b57486147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac1282a68c93cc479cd3ba19aa5a3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c05b4bde9dce835d1196f1483d8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67154a73cb5272beba3e0efadadca7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd55e01a024704583c856f4253a8b50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b0a35336e60d6842a48999b56211b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59dce77ab72796fde3d69d75dc0c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974251a312f8c6b9a7cb964cce50681154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbcc41bea33e4c9b9c4952b9828a54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2799e157257a5beed8185429a5fb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673f8fe73b4fda6e2de2670090db92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8c9bc30fec9de5f096dee4b03db4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bad5b53386d1c61641d0a04ddae07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5eccdce37f030e76f44fb972098d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c560a65230183af7c7c9e207e8385161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95631b7c1be61edead9f3e9e3bc2d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc763ffdbec9f515bb8f9763c26dee7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b519b5dbf261c258db966a38536e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca15d78b3cb8e8e8371e94b3b7772165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b56ebe78402e76f3c47ef6b2071c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b43207294a5f91369a1ca441eca85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a7f4b8d29fe53950252ef28751b29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e28163a233e23ef5e7cb85857de4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bffe9656393192d7768921ae82b68f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1900c76a1dc8b175d674917148230171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc3d0eeba510daed02bd95ccac1036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c51dfaf8173e004b54a5df61b61d36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec85973cd23d206c048a1019169b55d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d5704d73260ab127a86ea5be7a426175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bbb3e2a963c01ce872fbd10fb9803176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393f4a52f888a759ae99b02333776d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc002b64e098f0434d3338ad604cac5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b728de311cb4f53eda9db836530098179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017e9d3cda79621720c0804fd10f552180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc7b99930981170bfaa56a69956051181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f8cc236acf08b982b63119a077a73182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04446838396235f9d6c67bdabfea7801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827625c34c90293064578f9e9dbcc4912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a9f9cef8ed1fba08067153bc65b363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93465d14f238e40b06b7fc3ed361264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3f97d76c4535af534f0859fcc780a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ea221165f54588a7fc4b6c45b24f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67e739c87fcf28369b62ed1ed782817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbc27bdbe3bf140820aad2e4011028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de3b5f28d46a21f3d7c45f7a4d1129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1141033223847089607783f418ec3ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46c6e18355ad45babe106f91d6bdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a16689ad1711c2e223870091d9a30d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0319b661e1b091f9b06169258cbe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4916157e376e7f195320f2e462ae5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f38eeb129073a498cee5f09ccfb26f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88408fd1e2620695d9abee91c3d42dd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fec7990f5bd7b68adea45ca9385f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdc47b6b6e1a56b243391dd6d8585c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9849f249aee218cf5dd76fa4628bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee14bbc03ea498a449b43cf98b328ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784e2fe723f274a0c58f19a5ebb33821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6bc803e7246c98bcc071586580c9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9ff7a04fb46a070e2f76e1b018a9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e2e6660edbe75775b4ed32f0d495124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256d31457095e6555576546b78777c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f7adb103b7a366d33e10f3121d66f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4d2f191b13b9a8347a133d6e3a3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c5bd76ad07501fed22a1b4c2a1d9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73c3054a27558330f3e346d63d61ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c45e82aad4a010a9dfd4b47c03e3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec806f37fc18877f865be45201e2d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed86d20947e7ae6d07d846cf321029232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92477da0acb73cf6612af5abc2783d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d99673bce30d012a04d11a4a88e01e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2df402b1f4ed2abefcb316193a45835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea67add70349ddd0fff7a84f2ece2cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bdc967499173fa3194e763cf76d7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6263641587b94dd13df7a5790711dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a65891d129d3be8a4bc339b57743539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b396ed3c813452eb6d94ac19c42e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb64fe373d003bfb7f3f1d677d9c0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84b12512df379f094db8f2a7a9c0aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46dfb6a63074eec5d12f457cfe07c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f18bf1f8ba627a2017449efc80e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ebf2f965c1e44ffaae69cd10ddb2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a6d9b9c44550d0c73c45fcac6f17d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30619e9ca596715968272bb32dc0b9f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a535e4dd5ad75600ee0810178da5fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d591d299df25953f8ea6b0809ca449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810fdb7c7e3b467d522ee01f0e51a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821718206f4e79a7e1c19861b2431d5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3873e4a2702184e2c8f776af231c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa7912221cba15ea6b1477aa268f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b66d8664b57fcc29542e6cb1059a7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da940ee8ffb4dce72d17567cda25dbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3959734da8ff471b7e5017674da6d6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fd2026e97c4d13b5acdb9faf8cf0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd770a5042f2f372d35e3df2f22356c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0dd74f00ddb19e1c01744cbffffa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54956452e0926df087ac947fb24a2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d0b7b48d284379dcbe1b782375b8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15d24d1864933b12ab6e19767bd5e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b4b5bb430eacd7b794675e45f50a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d2bc15a0f073c0949bf8b30edea4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213466f1c19c7888ebb6e16da66c40965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a21a49c9fcce2c3f99f72ce5491eb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3be4400da44bd9cb99479bdb1de3bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e34cbde8c90287ac779a8e1365d9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc5fde2f0e79db29a5a36e0040b48669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db41a20c67e9f17b098f3de63673fdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fd1763f96a2ff58cab2255d6685d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f508e51fc8706be4f9d27983435d72972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa83681036648d1b9dd6466773f8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53d1ee07b965ee015f0449921d963074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a8d81c47678688811d6dcb8b0750c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b4d16b877da7251c08201972f7e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3b3455c1ec013b0b25869d03fac9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a990ef53e2cbec0debe953b354d30e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd41901e8295e0392d4b56956e36a8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c299de1ef85c89b4859f91fc2cdf4fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730fcd90bcd90058cc17509974a918781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace1d7018647bcd206f35c2663a464582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fadd840f844c71143af24e64f86de083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04318644b3ea2eabe862f1800acce57584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa665832518155385f25ff5ced5c795985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e924dce0a5f35e025c66d0a14220e8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041b985fd06f9adbb91864174b9971187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71fa91185ddb5802a570e6a76cc3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e28807ee373a40a80a95fc90281e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c2b220202338a8c716697489292d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872f239c2f0c19f2bb44aaed1ab823b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933f71e8c07a8638504266e217106592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d72898145fda942e94dd0da806a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c6e25a50f55ab4cef74883c8f4aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71bdeaac474157a9321ec0e6469d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8584be7f9032c0d1f56a401fc4e83496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765fd53e39b6f0de7080ef90846ef697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd2484b9b5ccd144ebf8f788478cc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11a5a715959cf88207886a88b2b5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d3e7a8c81cb884cbb47ce5043ec9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a6a3ec45e5e8a272451e024fca5c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06842404952bda1969f72e4a7faf74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140900460daeb0c714542aadfd51c9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692da69e911f5bca9b22bb4ffaa1bca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920683631d815e7cc5b22b1091261a00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bef1a15018418c36f5b93545be1010106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e73ecdc22c3474216f1e3bf33db04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26074f769e1f54e6f66c24b2d598fbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b2d14d8642b3a650a872936089317109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cb882ddba7a07948460f77efda304110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec27b147e548c1f79757476eb8db27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f9c9923a6a0c44920498ad1a9e8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2d7644f62b821ebc9f9641c64051113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af4cdbc877072d41a1c28632bb52b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592922b694aaa3963d298dfc26a9f08e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d23ad024511826a27e343a4c22b50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c591b631f0ec04b241acad102187c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c91f1f7a3bd519541597221a1c22e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d140ce1e51326cccf77832c87a65986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f10b085d42f0fbc44fea9eac4aa05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f257ed3e961064614fde33bc46f11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f2e6886e411db521ebee9cf556658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34433491b4895ba32b4fac94725ff322123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ea4696e0dad00c268f263e7369201124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33a8c8d4a094b11ba16d354817ab44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647deeb6e521f1deae359b30cc57e677126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9536e34afb593dc6a41bab6f7dffd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5161204aaa928aab271b0076d65e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0450d3f9f7cd97286bdfff5f443f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3267ef18757c8696a6bdbc5cc4a214b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d2e3cf47cf4ebe668198342733896131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e909cbad7dc44813cbab55284debe2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec750054a1706f0dc5cc3a2b97000ead133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f8619f0637080a9d33073cb218598134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b4de1fa4c8f649ba6093df6eb5ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5cb322dc9cd07d506bfecb247d3f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82d69c214d342f2e6d0a365da4455137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a3f9026f437e1751df28cf493af5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228994fda673ed8f89130a1753bedcf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9836976b852af17120f4783ea967b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f125b903970744de2ba375187ec5949141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a80be9a05063d208736fbc598cc24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899875e74cc6ba5221e339fcacdc3dbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff308fa1c65c4f64486a549811433144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba6dd0d5dc66cfa730de2ede6bae60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715949c51f08f90004386a4f282efa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d58ddf59c7a3b8ac0be530b0efa9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0625c480c97c74756907cadd4b8d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a88373856095441a32bedd1b67d1d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81a9d0d26d69e80eb7d6dad1786de0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a6b341a83b8c73e03123ad596db48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431023589e3cce0af26a6eab28039102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd291a352813e8fa70838631c3f7e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2b8e65503f1dc63cfaf1a571d062e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bad500b180b1eea82e35ea100f78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ccf4c92cc9dcf5cf250ba802add9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a68d7a442fbba82de4186ac0dfbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7cd91bed90c6bc3c7a0fc8d6c978f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6637b99111548478e48e032e9ee3b25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e994f0f58537ce4d3b7bcac2d0a8df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007be1a181df281e7d67c04b0ea86a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c4c53b2ee0d1efb2111827c6afc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863098b51c18e5409583d00f05581fe2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e5060895f8b87766970b029bee057164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c9765c9d01f165b7f2c1b8be04ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a36839f8afceb328438fb9f92f85db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d483619d5853cfb4e15a92688757b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4ce3a4f4e7271e9df29728bc6049168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd85059f6c9253e059426217650184d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74479310cc3a5db03425eb9dc317a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde4af1d1cdf5862fd250fa28c35bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f5e5b4bf32d5a4718b15e860dff6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca9209e653159ea38493e6e2407d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661439dafe5780335a1c22a8fc0ec3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>