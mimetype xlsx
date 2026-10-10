--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd94c0ee8d3f3031220c924e552cc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199756db823441ca47d5f510f43f9582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf4268de4cdfff7a3b99a1ee0520823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50024a617f98004daf1c38e28081326e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b797a723d3e49876caeacf93d6785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7896c7d37214070e5868d5969ef0446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8830103fa13ce58c132f3ee7a235de57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1019a6747986cc808c758291f5f1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75611fb1992a6de83c5881c0dd47da1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da519465a4c4e8125009463664dc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e092ae720db5d112c68d4438f5b806d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cce47aa97cff690554a86c7efd71712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09fa914fb5c5522652892426ebd40613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cef0677cc1b76dcd04a727e7c24df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613f2ee561b3a48f73c45042bc49e2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986d5fc6c8de8effe48f5bf7b7b5eb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db56d517ca62a7da83a614efca06e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c183b5455d53bace65d624205358e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f9c04cc2af2c4917e608e5b0337719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d125f599aec9562fa9f977847a08420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193fd485cfdc029a5c66175d5fa0e7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec97c3d943ffb63a1bcca1975ed606c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeafa3222b7dede5d0d31378b52fa623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c0acd0f58ef41f9152088c0d9f10a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15043d964b1ba7c27c2c4aef5faa4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca979fd3ad8422eb85eb70f8fdd8d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625067850cb658069a1a4cf24621c98c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6eddbb068309c45d98223095f84d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae575d49059e12e668b8f3046a91361e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021a81814114ee914b2f7ddd06038be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fb2f63eacb713318ff088e4bc5ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02bc5257915f2918242630cec01e2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547ed0937a9ec3432177a74b17a6b9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a48794b84f301bb1a751493caf9fd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475aa05874d67f0a1e006bf3e68997535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37986ba910d8796c3bdc34650db203e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc5ba178c703c37cec411e96232c1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f926a021ce37d1b5687bfb5d586eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f327d33a7ebe0ec7a80512580269139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5e83563d9f19b3329949dcdff850440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5bb26f32224c115128a8f480294c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5c2af8639a1fb187896546a7cb98a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064c3acfd8b09a0a02307b7911323543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e8886f7b6f763c8e95ef32a809e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0284da6b81fa476fc5064f890d956d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722078b039b2301df6170b1ab4adb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963ce2d20eb39e76dcf46b544200b7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05140a2df11b056e310b1d51f012cc7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c94d78d82af629349a5eddcb161549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fbecaf47fd4c97058d7d07dd7dbc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a318c27ed819a2d05f6273f7344219951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69698b53e8a9bf319b54b9cfe06516e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fee93733c575651eeb42468b17a2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73fab757fdaf83bef2bacc297165f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b2cfe125dee336c35942e682ba9a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25405d9ef7190ff682b1fe602b0baa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717e39b3ab1ff65484774c12a470c3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eb75287aef7890d6e24d6ded26cc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb39400e537db79f9873bee683742e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf11f08df10ea1307b77e17a3c04260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c868f31dd18689ae39fb21ecd6c6d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b4e1d23351cde228848e9cd4cf22162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc99041e3f3b1cb459f4a0cd9e8b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f313bc94407d39580e2b90fcbce1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae6ee22c406bd718a25ca00d9d445665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9541d6441e09658efd6f357d79afe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d402c0de73dafddb2e5ec6900978e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c943486d395bc13094afd7a74756468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7264becffa18dd3d644c5e08afa3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf974e99593055ea0a985394337b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7889d92df5c89819b91ed4bbcaf2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba668e8bd8f1f95d2f0b8ccc09b998d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189ff728648e53a315f070453d01a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10845f43b47d18b1b8d44388e99e4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcf9351595506c6309e5a5c00fbdc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dc747a55aa1271d2d68225162588b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f928210792b2dccdd42e13e190ea2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4b1dfb85b24d508c50ffdd2406f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47300679c0a461f3a6b6e2f1f143071279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e8a79fb91eb1b5f561a05758a05580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78374077e4bd25df6978625df0c98781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e107d4a106ce65e574a14fdcb0be01282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f7cd627f2bf7916142558b9fe14f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30978e5975e3e831130965851668b63584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ccb55fa23d81a49dddc02080e94185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c2263feb77227a3c6674b2251f8e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1664295ed8b7cc359379102cec5cf1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cfee4fde7137812298fb1a2b4d8ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a8e465b1577403e1960f89beb768189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a57d5bdf3b1b044ba645279eff4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0beb28816c4cdbecf12354ad182f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd8456a3aa89581f1617d0461b3e4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f35c24e928f40a4742ccaebc22c13693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3aa620ce7ee0fbe1bfb47b8d66e8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa3ff2e792132ede07545d6c46516895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab284721dd293c3990b9322db8684696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3801ff500b364359c0d402f4a99297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244cf4d2a9682a3f4a66a5b5df9e1e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9173aae33de857cf2878c50c7d30099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f436173e3c518661880c160fd728fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73afeae67ea753a61807f886cbd24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7ba52614282e3412cbca2cee9c301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61446dd9c15701d26a76e32560670d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91419d5f18582b3b559dc85b66e0a31f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25d1b41754d3947489cbdf2b3a85f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3c831d258446c157eebbd3d6c5b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb89737e7aa2074bcbff9d348797348107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af478040240b7f7bea168cef8e7dfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7381d852884c23bf4eee55d2f7f4167109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593efb1d39bfc6846119c2c1a93274110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ee3bcd789a633c8de369906958f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136bb4ec0ff804dac0b8ebfbc5ad4ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a8d498633e55f76878d0a5dc2927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d56011d84c2a4a7dc04fb17f85bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9f0b6f992a9a1c935f0167f32f653115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda1cb8f00038b66db109b30d6769b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c766e3957d18b38ec2ccf9800c7960c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8091181ff7244535b530df06dca0dd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f7e85ed60cfb2be1b710971912c86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce76ddaed3215d259169b71af5983c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7048cf563230c9a15cae9a29e051d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6639b4aa28d010a8387f323a68b97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a30414e520c8124cf09b560967fb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d94cdb15a9a5fa22f555df22a4e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0196b8a11524d2d362f18f8d28fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9508911f5573de30d8064dee73621de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663ceabb5f155a9e374a25d70c9efbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f13e70ca2a2183026ae6dde6f2042128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b6feb138c229fcfb9f7f37feb4381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3523d1f28ecfc5f46f577f455ebd50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe239a9575a163fef7e83435875a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af501a8aaa6de53055fd510eee877f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f6dfe703bc5df6e3272d56fb54f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58cd223c90d0181b7167f80ce405ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3befe043dfffde5fd5f5a09245ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0a2d8352ed5ea1b38814b7188adcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a7a1705a787b58fe4a7ca70f8a96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350731c20e4565e9ec8db35c8a008f99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57926fe6536719e6ed81a4a14626c6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8665cf9bcadc6191c6eaf08898015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d2e1a4b2ca4fe0f49976c12ed0bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121e5e0b261707f9396c51a1db0c810142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ed5789de8c7c0f872ab76509f39b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f145266f7382a0debd3abbc060413144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501b2be0ecfadcadd2c20ce79d0850e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15f038d263417ecbb1ea7d2fd936a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e014fd7a5dac4ec0c6e2dd2b1c07797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3947610cf2badc8737d40ec8fae21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329d6ce733cfe45d22b1c46dbc65624149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bae47ceb2f32d0ddedc8dcb1818ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c361ad19107300f5018f09c684de86e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470ed9cc6a0d4bb0f3972d31b2b2db6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73045b38cb0faf055397af5955cbdd26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc304a9eab54d99a6aa844cfc6c29df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e876fc0b5900249f6c9270bafbd850a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb718df70e166a5a25f1826380d8f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936e2519021b970657accabb9290c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef99157d450b934777157d0d25b6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a9137300c10801db92ae8fa536a94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295887da3af82010c5e1f9a597c6ec7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa043cae480f5dd4a590901a2d0e55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669a67c3ac17a3f748692e885a48d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f373759941f74341db0b7f15e7b8bee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3dd52c53b8048cb838170aff1dd81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1bfe57b80296eeb1eb4378ce8b73c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014e7d71721c006080896d15a7232ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7ec947daa94af4e803f7a28784ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfedacb790a2c7bd91f7625ccec22e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763757bd62968eeff52e996bc401ec4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a2d3f25315d833bf32199819d0a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9feb40345898bd9f3763c5b4359a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f234044273a10c5ed44c94f7b364ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47651cb0033e27746c58a13d3a7d21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e5462c46c300bcc00852f43578c3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ada51fdc8ebb109aac7d7ac59c419175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6479ef0a532e3efa73493c16fc447176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a29a382fba265777e76a752faf0e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23904601269a11134a8ba2eb95bd1117178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b791ab2f0421935c7260bb52bc474179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98260da0347bea7457b49e5b81ec3f180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe70fd529cef0ba26ef30d133c14821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca027c31582a4331d33124f4c9c8392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01e014ca2647607270baa985ceb0cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207de6bd64a3659201e7001f44d6c9654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a4e21228f7886900c9a37c619f695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd48407f13719ddeddc65a6c1c39086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea73a27bef1a4ec2c59ced6ec1326f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa89a1a50a554e603f5d5182545fce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed77839c740e724faee03697486439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328f2b848223d4dfd5cdeb7e1bcbb1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166537dfafb91cf9327fe717c578eea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7806e8903aa16b7df8e02710b168812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275707502b45636c3508d77c68898613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e71414842e6af3446de77215726bd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bbaaf37bd88234e7efbe64b3aebcd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb9cddd2045076dedd18d663c9f11716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257e6d70018a5efd6765b33f14676817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf17141a1609d026d723233f4964b4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7cec374f730c2435db91fe04c26b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491463cf4d0340ce0903fb8878604e9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaee90af670041b9a1a15cdfed154b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3397ebc09664e32a6f69b708a60c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db7ea5c025208564bfeb7788697b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b87682290d968f52b3b8b09a76b4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecee474cdb30f27a314b78a8354c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89a27edce24da315a5b131169a341a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76e902dcb53e81e26535838485c42b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fbfb7eeba9a777945f4ed41bae45a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1bd8a7abe383ba0a577e510027dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc40221626266267da57d04964928530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fed593d9cbb7eaf2c11e91c90ffb3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9702ba9fed7b339fda0d584cee667e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e60c74df04ad798b402f93880a648733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b9335cb36c68ccdf0426b2629be1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b61de86da1a0f890964182e38e78b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb71f9ee44fff412f0b890581020736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e045ff34ca1d70bc3757e77b58b1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad82b8dbd98a9b620b492abb09636f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81006da7091a40a80421533fe306bb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363fac2d3b2433212b50e4e7b0179440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758829135c8a7be1cb1f049777e3cdda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08ad300b4f37752ce8f5fcf111114142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0f53a226c933cce54ed6a333d2c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e442808bc6dcca366c3484508cb59b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c5bac449c3fecbd0f77e876721a5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234609763ba30e84c5ebf60c8d90f0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d90807bbbaf1fb63305e2ffa52d04647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe4ac66de73c1f2444dd4ce05cfea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2faa4b5f8d8fe90a2b3bcd58d8a76e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7875b064b99f943cec8679ec2be61a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9734e8abce15a2a780502142512c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1659b8becece7a86e880803f4e68f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b014e4d39c37349227163f73cf749bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb49308546947aa235fc7ba5acb74b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4aabaef9ae1dc635080c27ca29e4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d34c2fbe1152fcb3ec88dd45c1ff5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd553bf9d4726f3063b6decda8b48e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c332fe6b1fa4e46c31febaeba2b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8896472bdad76089de7c16306e25159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14b441e1f5845258b81e48a94ce11f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87c3474401607d81577c27f89304fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668be2063df1267a05c992ce649bbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8afa3189f891277b086792921507ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521adaec4fcf6e3bfa5ed9b290c34c0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2594e00961381f30a494eac180386be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4465d59ca335b76408388a810d4df166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f8ecd9b2abf0816b2cb66180b94a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988d1ba09466eae163758302e85da8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad489294fa4e15ecc629f60f8612a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc72cb279ca3043cea10a610a4d98470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a5dc05611a299d273620e4ad1858071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e09d1296cc31d53588a67cb971547b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575847c915c2928e9dd6c187f52095a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29248469174cee58abb6d2fa5203d7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d514c1d5eedb396ed8e2bd1599519b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c052a37c9e94e9b3551bfb521b336476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6526e19275cbad40c3fcf74e5ff5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa51eee24a43fec9dc3645855500778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54637a11d91da41e571a050bef7c9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af593161401ad08d2e84d306673c7db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598aec58e24f2ca6f8c8382295f34f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379520c295c239ba888ec5947db9c2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc147ae7f503b1335ef508f9f9556b4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c867c52cc249b84beaad9c20889684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7016e2563e20db1be34d439ff0be3e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdb97cfb7eca77403e9418c066776b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981af9932fafdf3a66bca979d9dd8a2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8eaddf34a11460f56ccc1fee622a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8d600bce705f5280ada59a5a2aefe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033329ae4dc7cc20ae1fbb2f470c4f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89a7dbbebf581c86f0968603c2378e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1b085ebbd1f311ce8b055f29ad7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0047cd6e5fc39375e1ea4e3a752dbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad532254697bf225f2b2bf25139e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a7ebb1ba26f7b30c61f8e1994ebe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5094ad6e52804bb2488ba9e1814696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea53006ca9a12a3a6be2d538fb345a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5ff54c7dbfc95dd0e6b0963469fd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc2a49b73e72059fbcf5be531f795a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a9e1772f22edaf9f2a3f880003898100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d701e9b1f6e2ffeac2d9854047979101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b5496f91e8baba17004040526277e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74fd5e2bbb0561d51ee83957794da0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6651bff18b07e8c056ad2c2ae63c35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284833d02b6528983107c10c0249103105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091077175d9a837e66a1d70b23d070c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58398f1f6e6b686c1261a99edf31910d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ca9cf6fbc1211321af9e360d1090108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd0a00090a90d0135f95156bdb4b41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249677a4261f81ce7f9c90c9ea68879110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda01b1791cb5717628e6b83fdd54d01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533feb305f254c0a4f3ed61d885a730112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6619cfcaad7c26f43977b81472495c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407b0a377b5baedb5d79e2c19eb41ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2281339bc8c56057ebba4558d3d425e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fec0f5c69c9f79a79468c2f44eac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d1a2700be8c5c5240615c103fc08a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9aef4c427cfc6040d73e0d284c18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1c9f740da81306f7e958f0f2c7f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436096f128817b7b56a5cdd40a7203f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2868ba6b6abc16208d34fcd3be34af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3134b6b2b2c21fb8db6d8621c9ae5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade8fc38c557a6dd0963376e78895f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa18f5814d97c412398b5103fe1112124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b6859d74fb5f6e31685502e72923125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af63015294c5a9bb64f9d9aed4c3019126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee52d4359c2227c0eae14754efc1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223ed6e1f2430644cfc68b13b5520dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f2dd14904c52fb3d6f8ea284685f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32726044d6bc4fdc4928626fc1a6533a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7a7d752727dc57e491670e7a8fbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be43884ca28ad62e15b13a69a7efb27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d6608c2032340b64d71af1d83a767133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240a4f9890ba6e7860e591e9f63c871134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9d7852aad88171f9efabc53335b4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce941973600b846d17983195649d36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94b39340efc487338f3fdc8d310bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255358f23eeeca67a72984c1588b2a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f565e776603982043df0fb1da2661a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301bde9a86a5a80cee07ace3edb2c34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f97d50c7900a3074d13e8b05f9fa6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e6256dbdfe62b861545e6e29ac784142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f10e7a5b5dffc9197a638324153c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6350679600b2287c46c7f15c35c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5707605b74ee6738d18f8c2eb6f97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c602b8a8128088d9d73e7902544689146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe44c7f4502d3b73d930a1189f31a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba286f93a5a8e06e5920f89b1396fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff366c78591237267e45fff0e57d47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec53ebe3048d1a2afc77786f64e6226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e19f5341bed286bc6988a5bbb5478151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ed2497405e23540f054a16e9950dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff21f7e1b4b1a18d2ce39d79c8494a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0a0f1960b56e292f210589fa4229e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc03dac3d5728c6d48f36df0ca585155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5255a6f85bd9223155e3fec4e5b6c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953675ef27a6678adb4c117ca0d70cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50471b6b2bdec09151a84b74e75af05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc30261c7de6249904ffce59db377159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4576c30f7255d86a6b517780027a8f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4820f4a378a5ba8903e2cc9f452449161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fa79bbe81c239dad7d0829ba1305162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513eccbdfbc011202eed105bbec0b16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d37f0dda8426fb645189415eae0c9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198475def71b74623235935db258f74d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf591efc65fbd4da9c28071a8ea9a27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4e7d5dba1a9293bc103cd1c41bf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0090a90d4617b0c90b37871e4267c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3656943797008b92aa88d2981ec355169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011132236b5f437afcd0f7183c3f7a8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf19cabba9443ebe376cd6c11e25f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff377bf36fef2f44de4217c827b4b59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee97dd1550d6841feb41e08d6926e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e7a4401b74e478ce37b61948dc874174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>