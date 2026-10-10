--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c9a31270c217f3ac54f9daaf88bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ea1f2ed2c19a520275f87cd2545cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a311aae93c0c83294d8da7f87f4b203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9818952bf702b8087b27e33fce7914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d55f46d26a9897622d26b5ca0ee1d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f2738d9717ae80e7349f7d9045eeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032903930e72ceebcc87e41e0bdb2047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff5ee2bc777882fb5284785760460d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be3daadf9f3ba4c0ee45023a35162b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f819d9f92f08706eda0d2c44f03014d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ccab03a7953014710cbd8964c93c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a781fc1a3f609275047b1bc29b92212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8f1bba2986c34c6532152514d28dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fab11910258820c76d57e0979750214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b663a5bd7b30f7a93a613349e924115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c08b4fc8362a998f8c9981b0a4c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4eae992d3aa905ea9b4a0b58be5f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5446b759c264300b156df49f70d1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1db5c4d26b0a2dc93b512c764c86e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6593810e25c15f20ebe51daf56ff020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2849ee829752d5cefb5326b73f32c4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70e3e969acecfd96517b80a155eb0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72af3e6eaefcc7c43267bb2cc2695c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3249ed671e4a064b2c7c1e9938aa924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10226eefe59feda702cff4dc6bb6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e6896657579d10f6206fca776ce9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab87ab35dc823f24ba866d5d76099ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a436c9374b5379006fa54a44a9ca2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a602a1ca92785db0a75bb3b66984829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aef1ba203371dd0e66212c34267ead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7c71db6429f17b1e5a80380cee9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8466706791b79b68cbdaacad689c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19f4b260e9971df4e9d5aabdc272c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2362346f24422aafe2461dfda0f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83455751b3c8d815d6cd0202f88461635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81596340d47c8c82a0b09204d1b5354936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b8b0cd3fd4eb955e4b7ec05bd501337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec676e5235c9df48c567500b7026338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b66e320de7ba3a169371f27fe2abe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e63dfcc1d530b69b406235d1982be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfac57beb1c0ad3cdc0a1f9c9d7f46c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e68aaa781364ebf4ecf0a86db073242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48debcfdd95391a7170f2160e3e8670c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1d196608b524d5346db6022d5674144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f5bce2900d77d222e0fe445ded79245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9c040f28d635dafc258215f0a232c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb9fca00566ef202ae5db7b5d8ac047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75140f6bf234d72419542da7b8737548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf71b56711fefb1e22d6700f5c13a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3891d1053ad8472f4cd2570795c21250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f1e0afdef1823fcffc3f077a9c6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd2dce24449a13e941f5f4ac5207f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6665817a01ab5ae97fe99c23a044d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e13cf3645fe3e1f83f9d4d9c392e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259a1415cdee5c27d31db7679cb7be055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc06b9a20fd69e44f2d40b7c493d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220aa196fcf1d288f3d0828fe87d35f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8bb89a22602031a1d111eac7837b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696cdacdf549ae403d318cfef37a9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e387ea8d8fd2ca81ed4587bfa71b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345617dbc428fc6140cc89222db85661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f094f0d135698805b229d7438b1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f6ad42c2da0ff4c17ed7c998c8edc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373bcc1e7f797de6943dfd46c12d2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa214b652c5f0cacfa06a9953aeab8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed985fead5ef04bf1091c5efc700df866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1dde8f6e011a8a1d99779e09dd54f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65dc8c5d9bd1f23c534d25e096b1d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b101b0bb1cd148b3f46f24894824769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81bdc128f5e031b0192189c7d0faf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e98595f998dd15c35b0492743963f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dbab6cf5a4a6a847a13c30725efa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b19b947faefa6d147aa2302eabfefc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e77ad08b7add7a8a4497633ef97174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4d486b24c50c0775e285f1e464b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5bcb77eaa046a0915d8cfe3a0812576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73c1c215f9c1405af89a77ee96ecbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96b0d0b692b78c066484a647de74d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1afea451fbbd1a789a46a35628706079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1e28ba14784a02eefcd675ca799780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16c766de19ccb78000f743da6444181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f5ffda3d2f691bfebe11132ced9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f5ba3cd593a6282b5be46e8c4dece83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e2c819417df1199748bbf030c990684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd5335a21fcd992192a6bab873a6a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067694207dcb7ff37c14791b638765786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9082bf3d7805bbc796ea813c054b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992331c130952a600a515c6ea8c002288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a559e1d0797181dc73ef600bba5b81d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c53f07a981042242fdc6c2aed63fd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793838e44fa071d6a5ebadcf6660911891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7d750468229fae98236a953769c9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87887de93f7c05cdb1102d92092b2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c73bd7ba63c737bdcfc8c566b6a9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c136576e8247edf55ea1cc0f2b2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e4730928587968a73802bfd0e279e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87e6f7cda002862282619a51298c4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c770a9736c9fd12b6e3f4ffcea6e5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0cc764205e823962fc21a7c7a8e3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c0bc2a6b5e0a8764ba8092b51c4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad5b0b08828b3f687b088ff357dc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d69304b9b133c26786e057faa8ca2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f014683cc503b42beb151eafb6b41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718a789f3fd3184bb6021fcc322cfac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4514414f2ba73f801d6be7f9fd11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c23923a3d393c3ba636434c79c7e43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f820dc2761ca13fba79bfc231249107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b8763611f70e901b06e744baff92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346f18111a20d19d15052e46e30696d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac37e1de5f2e58da9bfa59ce1eada110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38352494c0a37bb4736cd0ff657258cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaa883a70854ec7e3ce30d51ba1db8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e28a26da251d13c50e299a9522ad7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba74948d743f602d246c18a8eda0e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46ecd8122eb03687060c9408ade2bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668e3b609337bf1f8907b3d6ad2b7a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a23abe905802821732f4cc401050117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc709ad181915ef5e556422ea7ee0d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe368e289a33bd5c1e446c41f82f3ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e0a292b0ce6e56a5c88fcc742c63f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c6a62a6ce297a540219f360f46b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f959061753bd9689a2d4897464e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f4ce1e41d8a779c6f4745c15070cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6afc93c23eb39c55e7caf83a378a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f5506e1346072db359a803b530b9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c726209a9e802b4a985b334d2942126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68038eb18c3de8d3c9bc6897ecf2dd52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de54411723554c48c8114f4b787349128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd87bff3d0d384f859c4f05988b3bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc24260641ccbe1f302217fe4107fd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefea198ca4cffeecdbbe5a5badc41e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb389e8c766f21a3a4f11e1811c581132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3072b619b874a34799d635ed3ac84c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae471e4eea179aa4a13c678e30f3e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5281d880b2c968601c138b0339fdda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1af970e211f9a0bdeb1d3e1c8a72e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eef014230b4f3de0833c07f264031137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f3c74b41d634e10c6b12017be5f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd4484459a77d9a228cd0a5923773f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bf54b6dc7208f46af7bb4a98bbe69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507f426acb5dd4b99a9258de5fc18be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a7b46aa3c5592539ea39b13fabe7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ae50f25c93968a61f4a1b0cd45ce4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e421f12ce3a4ecff45bb014fd497640144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34b8d1c0bdb7c29aa54cfd06e3a13a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43a616dbf36a186149143bf099f575146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d100823e8943e5c3f77af0cf5e35d24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f3996e91e46aee5e45d5c028282db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd46d9f2fbb1d70050a85c44dd737a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339e968617fbab1b0e5f96b2b305583150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a669c6063a954f72799fbfe0bfea9e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295bfa207d66bbe3c6d0ed82465937a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181c782cf4b3814fea21e3d7d1d89f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca54857b75f463054ac6d0144cb9c0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd388fd134ecd8800532c91145f7ef9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743ab85639157c003eb7a4dc5a4ddb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed9e5a80ec04d2d957439407d1feef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a45beda9943f2016c3ad3a37ade9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495479e1059a87d2c22f2a4ac9ec4186159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43667ff9782d9775af29bc42ed4eb438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f86224199c750e86ee01100747b7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613bd161407c17293e6b8fb1ba3637162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3316a7d8bd744ea4a68d2f5e359383163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001e08592ea0339c0ec3884e19ab89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fc688534c6de7d10db2558812f8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90c24392bc8b5707842b723a9fda82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831f00b611d4a15ad026f3f6585533b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ff68fab01db3b387edd1caab8f60d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b74f2741841867447515288cdbf57a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ca469059f5cd1d608410dc33704df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975397b209d6c897ca26b63ee39bc518171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30461ecde0b535aed22fff40643473172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff4e21c7d14ca83e18b65425666eb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710a15176c38bbaed8d6e0ed9c73bff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eef42398f6f891ce179a033870498f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ca1b6322c275ae70ff340f32dd782176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12787bb8936d9c699a96ae2556229c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f680ed39d34863bd4a51940b1b40f3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37354340393d7f84304392f6cc6f98a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c16e765d37a2652af115349a3c16180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faada83838625a5a44006e466cc38c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae09f11c34d41c6f2c89393003c1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea8bca2315f15fe2e96fe4eca90bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40fce2c7b0e39aa2ca15bea8fc18b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc98167147111661d2fb0e8e4c665b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd8f43ae58a8486f53028abb73feb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaac80572f5fc91297e62916ff955c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee19bedc9390848e1584137cacaf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514f27fba87af584cabf31f57d968549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5ca902b2b5fc4972c801669adf6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d61a1575c517f49b5fb01ed800101711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c98e2cc6c2f68fb5639f980bc504a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cca58f62f75dc79acfe724c098d1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d9571d8961286273f6d1471cea88614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8bc1be85d59e82f6480bfe34ab49815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4beb969b07c4b23a461c7eda29be7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa9aab2ad7a4f5cbdeb8c919ab7ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840bd129dd00202f02f1d333ebb6e9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c06bd7cfefde01939b3b26cf3362219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d1acf40ac393e981daff355ceafe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddd3daaad0a83a0b94ec67455850ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16144fcb9d32ff62bd83048283d0c8ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeb6d2f4a6dc9e7a99738c18f75f9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7994449fd7e0382818446e0d9b7c44724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630265f1a533b0e6fdbd367f1f3659825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6ff2d004b118bc7e1f4e3227cc95426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f244280305b2f97a997a3004b2087627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be852581184841aa4119c1f0caeaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7642c3750644f99aade2e8914a73729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd652c8c448aacbf20fbb9829ab8e30830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce3fe0fd21b3b233d1cce905a0461e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68055339957bd0dfea4f37d8f2f6966932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b9ea2ccbd7bf04794669ed498e84c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f4abfdcc0b9c426f85959318248934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf886ceb6333354b0a3b5bdf0f4031d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd279b58ee11f8b1e2607e31e7a0e02036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cb31521e0b9b10fc9d05d16d58b6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33900b44be6bf0a70c6eb1f5529156138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af88915a021c69cec6ef113d3b97ea639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee184045aabc0fee94965127cb115f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ccd5686f4e408e16c505e5d0522641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d70d300a36ab9b7b8b0a2a38a19d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7cb1169dd3e99114bc9956329329b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963948e0ecf4825faa30c5f4f44d38c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994432efbd2b1239755aabc97f7537745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967aebb5ef65708baa792fe569317bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aeee4d0ee6b57d5b09348907d6d1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8505f22f4033bc753c1abb1b9fadb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed178a91ede2f60d1689ebe03e4f62f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c289ce7a22469e2470639ab0c42c5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e85f299d1fee428246bdf1687429a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687efae75fb125263e32c794f4f83e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff92f8e9972d9eff81d15a27505a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d23cc0ec05359feff0dd12be56113654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e2e4f96c75738129814e4f13859355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc77a113bef7a381bac308e6fe442056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad09e6c5a86be34b24a7acc7e5d52257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064325df9f56d7a185b5a73b4b4d558f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a64e2e735c9d5da3dc5ec34e8aef5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70996ad40e9b8070f5c827c0ac2d6c9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a8ff6c8d073f0cb28dc1e247c001a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113a04d116f32ac1eefc9d1fe758e7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97eb031cf7f2b6abceaadaf1c85f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac66856373c19f6b7a50f072519ff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166308bc305d8dcef13f3e497a1b17b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61dac31cbd340ce5311d669adec7ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900f1af25b1aab9d92280ccb542a5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed0dd1515bd92c9318787506ff69cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64d46e87279d942d99de18ca6aca469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc928aa9c4667f10f0763427d14a81770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ee27f8f324e3ce5b517e2880bc88d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6522f5d0ccdefa7bab72b0b6b9a0fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866311edcf7c8cddcde57aded4c611173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa2f22703aa06be6215419c9fdd1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed269c83779a1d94add6f32e9cd2cd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa3b8c2aebfa5502f493af6f87a07a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9338f7ae8eff2f80d50a7f3250fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78767e891e33014e121a0e9d0bfab12378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32708acc60d3bac90335bdf48d4060fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed79c998bdf8c922a64440bf6b3fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd489d4e2bbd102d85a1f9ade30229d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ab652cf8ae8d62d03605d63861ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4399866dd9563fb42eed22f36f698183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b9688cbf062ddf64381bcf0b575284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8cb4a381006968c12b24e5fc091d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756429411af2b05c82813ab9f1dd09d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e872759a2fbfc13979d38049cfa2b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9bee0b5259459e11967b05738ba7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a78d4f9831586a196b43f7a2c186b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3a247cf9b9adcce0769c74188f3ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f265eba0d0ffb92f50d1ac8afd31f6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94a61589404d28c59a623e2678cdf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7877d7203d3c82613cb427fff27718e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416023257634bec5b0075da1bb60dac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf9ef861f5a9885f4da05b0d7506c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd50aa917a15a53532140e66a4b8a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a5a51ca427d1231cd8b2aa5aa62eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a86d20fa620af1937271cd87e12898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20fcfae9df79652d832546b631244b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc068985814f69dccd6c953a72d93ab0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3402cb271b22f7bdca3a994c037dfc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f814058c097041183c75c60ddec07b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90bd1ad869a3398df9e6767a9d9438103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c41e3cc3620425b746e0634b2bfba3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97302c200267c5e6b324be48a699c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e9d32f4ae519854249bca1886d3e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa583154c85182bafd8791f4870ac24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da999ff49054774d8dbc57f069b93214108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0656cba38afc2410c3de76d58651c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02084bd378d403eef639b43fea44ae6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd692baf104aac55c2c5d9a5f1c38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28bae95931d27ddaa70c54a3938a38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ec4dbb7839e481ad235028e62125113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6204c8d2b005a45e5dfc3dc3fb7014114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ac9b6150bde4a84b9aaa4da24fee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb16bdb3abee2ff85127e2d1e51564116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356656cc2420596994f2a09f025b9849117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c05a59a642ab6f01bfa904c384d8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6d0eee6ef1b1ccd88d9da34ab58c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f1fc7adb02da8e3ee9c1a7c51ef86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d8356351a6240addafcea211169e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214144356dd4590b6a74b7dc20ceacf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9009f8115af1652b79e1609ad30fc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb41972c5fa578b3925463591ba06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d9d48bbbb8df0181566934db5b1d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef60f3325dfce763af8c6875df1a95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539f10fc243cf8d1010a906d71e43ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480c60adafdc95dbe7abd4dbe7059e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c432dee049b150effa00a5d39b316129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2706e52ce2cf0625dc0cac41b05c84e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c3bc2fc9bf53ea6579cb38d877c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3b0a6248bd821b4b9966b2a43bbc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc2ae0be02dbc7dda0d37b5a026ccc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532abf2cc882a3a6603cb520d360deb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937834e2d6e8d6e9966da25dfcf237b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ea8f3d8ddff12b8f197a6a68f1fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab98ced800bdfd192cbc685845811a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c55525dd184f34daaf32fadc364d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0714c69111c5513c27563b5e73b253c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54853549d13f04cc68807c0ab122586f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2f392b69220bf06cfab1fb6c05c0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc948814dc772e2b46e022b223d265142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d1d72b5cc9eb5da6d346432b43fb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d82b6235373793a1b20b41188a896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9a7c80f86ea9f6c7192c9238a166145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d8e48df04aa4bc2d3097db6e91674146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9642040f8708283bb8d4051c41d2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2c3c0f981e0d747b0c559132c736148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72e4ecc8426579fa6ff944d69b1bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bded522fed266185f2ba336e51fc5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd418ba63c865714dd2b18b7762b9bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0878f60cc2b94e8e4c9bde4a385e23a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46e3d49c43631a168ec4941d3d358153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b02fbe3d2fc8cd1028fa7d1377aed7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d49005c26fd706d36b14fdfd4d9e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c01121aea48358d96eb77c27861ce6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5acb7aad8905c556271866433edbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01415c8423d89f01763db890b09d8f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852eff8f89cb644823ed563442f0f14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351fc7ea32814fa2e2cc48b90877c96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e949ac229013fb13df0e6a67f2f7235161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec283af312acc39fb81605e1eca31e9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08707a03f5ba6afe27f05ef7c62beede163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c542cfa3a99889bf56f48afb2da5f63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c69acf0af471861a7d917eedaf624165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e3eef4c586eca640594f03372a94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15ad492538211b09bc490f211dc31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922115704359f0517188ec6296edaf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba308d37dcd2f8cf625048aaf6abeb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057a031864e13696bf2b56bdf7d0a70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ea849d6647a5f1e61d73769732dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd2e59d79ada17c248831e17ac234172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e97166454018769b9fddadecebf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d48e9f81bd027dbaa175b8576495174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>