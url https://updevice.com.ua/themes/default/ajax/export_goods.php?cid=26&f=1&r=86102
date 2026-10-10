--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e32a33a7bb2cd46a843d78f5cb3dae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b7362e6aa0d93b23610b3a93ed1992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04329f8958327e5bd989ae17aacba833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b654f635855c0480c149b83321dbda14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dec2e6266694c5ebbd51824f8c9e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea1b8d7259f596a3a0e7ecb4c55e8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621985fa748efbae275f77f59f2986f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b9b7e8e2f8904b6a33d7b2bb97368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13aa754bce3a349ac806e0207f2dcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f93b18cb73ac2ea0ccc05ada99e0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31800a94a40dfb00264b08529c2518ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a445f0c0f0819ba5e007dcd160fbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca109635708772801e0cee32e67e4ecb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850cb248bdf788042134564f254167114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afca0cc8cd26b1c5a9827717b66e07215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c067a475970e68400971bfe5b43ba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08fee4eaf53768203f3ade31c642b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b8835736357e7c012355b6b5967218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f9b37f333b2e89c7f2aaa72591ce619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3259a554b9d81eff5f7f83c543f98f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe30a65c414205c69fbf125c88dbb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc330735daee1fcba760741c90df27622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a2451bd6e5a5882e3e92ab8ddadcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978877c1982c99b1376c0e07b42464a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d31a0897eaf6c1bb499567e8d471c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eddc6b075abb5013506e789e56239f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00967c1518a219d60e9265f1b9c44caf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c80477ab2a97015761ad389189bf6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c852f3e9d7d83150bba7a2aefef41e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd952f51bbb21a112b48a8ccea3500b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf3e96730b79be8474ced6c2d3cca431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052a013f482f2095091abd528dbf7ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42818aeaaee939021ae463cbf6d3e4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e6235159954b0813c75a579939c1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db46b4247a62996371b88eb512840a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceebeb47b06cc10dbc269f5ab63baf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f912a5811afe2cf1b3a435768dfcb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81009eae1ea8b2dcb516b9f901393d3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c309f93070cf54c8c808609c806a7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad525586645bd87b24c372bb53e5ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c3cffb03b5d78498e49aa84d4a57e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d6ffddff243edf02426cb8e6b47a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70be9639df0d46ab3f8e5aaf92eb45543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae19034f98d491cc846618a94a81e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cafbda4cc4f774b342c67c55f5ae6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75971d81db34f64d6f64810573bc8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d02f5807e07c1717076638f9803b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129cbff5130bed147ad99ba5fe13bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e72b8bc8f28d3a4f27864169fe60d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af05d4df60b1a9d091b3b5df3e01850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dffbbdd139ba570b22518cf7a0da9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590eb1ed72d384940eb1e03e043e93d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559340ef9598358dd4b7db006becab653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b491cfc845a96c894c8647dcadfc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97d9851629560ed14804c5efe23a0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5aa5874894ede899eea06aa7c0e4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2cd547900fb6d36a12f69999aed0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741609178fdf843ade01600caa88e3b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1afccfb6e79f08dfcfe85ddd64f8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362823e6a94ed603505a8f1048d878a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8bc0e1186f4d1777f5c428136058b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e05a4c8fe9f9269ba15ef4664bad362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16d5bea41b912aa74450ed289aa34663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1027860cb80363b9d9ed601c2d2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fee7e380692c96e851358df617970065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d316cdfc679a8d3b8d17bc98699bd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c949ec054fa03f219c8232b80ef467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c625391ada0b638a5a1923c589254f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b05afd6ab7eaff458682f22b09b30469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce363bce647728d2a04e9e93548ddc1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb235cd39ed8fd87350171d3b60a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10de2c29c80cafb70c2e82f6c91579e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88f2224f5b2c9a159e694e11ebd2ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf838e84e39a8b1cc1650908ac3bd49d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c255839fc3a9ff5e990eba574573a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d509e337ab99ba7db59a458285cc02076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ae731d51676c6c7eb35d274eca7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e5e4e6ab7f34d4dc50f6e31a2d0de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a42e08b4da7920754035d62793a4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1967154bf658f56028780e96007980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb7a93b54fc9ef18820c08ea9b63b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97a351713d54439e31665533fdcc7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445526a2514fba86cdaf4a36f21c913483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984db0be5fcdbeb68619950e86aa1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696dd973fd50c73a8b51e500af1a3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab1a5608df6513e7363bdbe29902586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8655d8516d840a211de19332e0524e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97a65f8a67871d565a4df3b3603dc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab34205a312252582ab0f98d5ffde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e356c1dd5ea401a9d6afd8ef29c5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572364844544ee6f368c2fcea306eeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef310afbafa2112411f4cf87a86100f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca6d09d160d7401e94d1178a7e52ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a1910f27f45516d6de7405f16de6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16226e955ed0e3285727ac9ee9abd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67418d78f63b7f0e95b81b755c5d7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f65a49b17a21457895303afbdea48197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0143907db85fa4802999635e8f0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093281cd8f290e90527b022eaf9ecd1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c205139ca726c67dfeed20e61c1dbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996633bbbf182c5f7e992e5de588542101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398685b393886c6d606406699f59c25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95ac91f28b618f4ef9bbfe5a7e64d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec62b26777c7fa5fb39327bbb59535104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef857ce26d8c5b5a211d5f3904c83265105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96959af3b88a5d2055ea1800ba908b3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4466c91c026032e7dd0c83f44aa6ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19497c486792b0d3d9d6b24fbd79b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cd6f4939bcdd475c3ad6cadde845f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca70bbbbbed03080d85b7d4a7e626d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2742b5336578b4c9200ec0bb34b2b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13810cc98d2f803ad3c22ef1169643112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de364deecd11300592bcb9097a9dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5b845e5bafc9e20365625f858520e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0846e9096468009e91cd9df4e6d9fce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acf655f5f504e5817fa9c20ac60212116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300d3027182ac081c83a5bd72bdecc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b41a24b3216185f2bfa3953d74630118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6a83797191935c09e876b0059b5de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f75fecb760954454aedabfd6b08b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1324e3c9a3a19809e453232a87b11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d99436d3ea5a4773ec799bd71eba7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90255452850780a36cca7a9f1d1c784123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67dc147a4a3270a2836732f50a20f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3dcc145abb5c729955ee8934ed0fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3dbd9122a99560524755688b57211126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb93a2cde741b8c33ecd8e9ab6174127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359171e1fc8ad33a744bf39e65cd216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3e7badde3c187a1420e2826458889129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ebe2564f84d4b3cdd5c6d420a58d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e320b8b7724476cc36a31b3ae0ed8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f928d5bac3bd23faffb138bea49239132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277333b6885295b6fabc6f7ed9be7fbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216992311582451acfbcf593857c7424134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0280c1fdd7a3074dbc0b58927efcd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa39d6b57edd2884ade7a01404289d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32357e97553bddf62900ceec927a57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e876e7f0ae85cc2db3096fd8ba3fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073e6df1f182666b72c1a93f3b1bb48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a81d49b420eab52f53a627b88073b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36c16a3b327c24c9d9ece9a1c13ea6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78831786a53e660f26f1867af71e95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a247c280f2ea62b062c918271bc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db44f2d3137d5deee7382dda528fc41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8a294f49611a13d3fc0ea2cf80e46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add343d75eb09940ce540941ea06905d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716621fad455214d0017c24bf89888e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b5f33107593cd073914e0a3b16948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb544517624475f1fa2d4a0418d91c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc277cb94ff954e7e91805be1cd3e0cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d1be42a698e0214d22b20dfa21da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301cc3b377aba8fb04ba1fad3c50649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26689608b46c2ab061d28c52f69f03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d96c69eed44b489a8f545f684e69c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067ba1fb9106e799a7880bffc4976c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37507278847f22a9fce9931186fe152c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34622b731658ae0160c6b9ec05e022a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe29187a465c190b45625f10a55ae6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41240a30f35a4b8c117a92c9670c8e33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986a7d9995f484fb881e1a9de8383b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b3c6297a31b7970dcdc79e9bcd15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce67cfefcb0c8daaa8042e0dcce911162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93845e996167d489d919794f3605b351163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce1260cb7d03fb2f8e468b045661a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b45ca9c9582459f229b0702074a94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce5d26a340809828d037746e7a6c1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35c05e661101ba992df26f0b9aa9d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f966ae700426339c276f1fc7499c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553da7b817096c7ec3661d472205f3ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dec8f512e16d67c46c9111f23b85e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f0f1585849bf374a08ed3a320c8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f7cf88fbebc0438f7a62259591bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f514c5d4c8f07bf9fa6a81b615815173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78510c6b0e26463479c463ce95dfe99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4196d3c39e2f79bd54b2b096c4a30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18a883398933d2ecd11dbab47373e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f2cfb107ada21bc322b3d1a854bca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097377193e1e3e28cc96a17382cd4554178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d68fee749cff2dac5e7cf7f0b4e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5cbfbd4d1be95722a6ededc6f4585180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85778b9632b9c3294ba6b904092ae11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4657d34e1fdb2207f046ea8f1c4cdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f22f6f978b1561c569d7662da11a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4260c45b142a6d10513b279594fb104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c83befd54b02ae5f1754172e38ef005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76476b051c0a97bc79f946df57c191ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a87c6f7c9ae8f6e7276af9de4648d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea610969fd8179049ff6c7747bb4a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2211384efc34186b874ddbfc24ab99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b24868f0f1d96f9f00ddf796ef6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045e92fd0bb24295669bb1d63174d0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01d57d8a77c9da22838b7eb7c6b69d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580ab786c9b25482729dec6c5a42ea813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4191ac0986b75c555f38eb1374f8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ea49500d014bb779f3f33a607160d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a96a0f500206539f6a4e9a05beb3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbe0368c201678d3a5bf5af236850017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e737a21ccd78205472ebb383be18d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a4f5a911a9988f379fbe894b3add719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe59328731fa7d524e6646284e0761720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73148a6f486f61b5bb219fa675739821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60f2a6a777d99bc7e480ce083ff1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25c97f38bb2a62a5e46821b53db16923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fdf84568a3fd1c375230061f81cf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45883c1fbf0365b4f59fa2753d508925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81856d6fba7f9dc97cfdb49b869f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedb82b0b38f6ba456798fdf002f65927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c427344a1f0d2d7ba84610e35c97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acd93323fe8a1f6fb0ab3e400091f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb1ac6b6c674a51744b0b76d36af130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c239e5d76c3df476ef39fe13432b3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a218f7daa753d053dca984f886de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd3e41ac136cb688c103dfb268a44c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36297cf6193e00f2317afe92cbbd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec0dff5337cc899f9718c2e83030c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7af629d5c97eb5434ef6f6865bb9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256c81a986e312a2dafd1eba79f4c8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fd78f67be59f41a435a1a609f2b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0e3f818cbbb76aca378cfe298028a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a21e344d50cf09642a0a14faeae3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464a66c4b3bfbc0e4173395e82836fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff4ebcf4bd50b045eaa8db478139742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c98d3aca567625a3737488d8b0740a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d2e717cddd63596af8f8ff461f8f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f7cbef361db0a58cdff34c388b0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca160c21e8f3ec7acabd30c77c7bb31f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577fbeb105001cc50ccb18045e1236f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50fbcb223e57c02c2be23e7fac2eb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7794c915891291c4c579b8f5ec6898e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba296d12e423b9cb68cee50be53aa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b459b3ee7d346078de3ba7c6af1f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19880171a18e2628942b36c8bbe697f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465b3767e5c3771e35557622ecaae053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a0016d45279a0ae3f2002f2b48c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902e84f2d9d0a4fec27482b8a07c19555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc23f0cdff44a6a9635bfb77ce807556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20937de5f79da2307edb3369f7778d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fe057314c89e353b2e8f36262c0b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06167e93020be48816fb581e1f4552259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a9c3abf79f4efdf039de5c7c2403160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458009c60e1cae7112440fdbf8d6cc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924f96425627232becb0d9bca79b0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa5dea8208661da3d05b8d778f9ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb234aeadcc5ee69e7e3182ef6c97764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5ebde34bfbb07ba04ee7b9ec9ec2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eebc5b4c90bf8ffd28b981703b67e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d9afbc0dc17bd50a3bc6c5c286d1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a813adc59c6c2b08d788d837337368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d440f6672a3898f7536a1e9bace6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda05c3a099e0b3b1f1ace5cce872f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eaa3f4c471cc88e608e4d6066252f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee46050fde9245f3089ea5ca603ef572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5ad92d4d34e5019bc27b4eec71a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a7f3c0f2db95882f2078d2904be7274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a948fd20a00fa6c80644288cae84775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c9554994da3a7f3a5eebb78f674176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76569768b08529be6a2fc792d4058faf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5160c93cf0ee5a2f7ed7274f142d6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93190e2c2093684a0604e4e92617fde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36310ee07f87e156750fd5d779a4ec9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35758b5dca56a20b7765731dccc5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8044322b05ff4d3b9cf4b8ed2b37082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7dac8c58e031d6ec51119353e9e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2245ee582a78734210fea94bea6bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba66c97ceae6d3230d1357382f10d4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cddd32d507f8e7e6e710b38c84c29886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b9d33c192b87c0fb930e37539902c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efee1bdb189422e56d5289b8a0506288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f604bb92809e06718875963863ef9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde4c73e053428c67ebe494f5b5bbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8944fa74d99c06083bac777c191e5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9376bc79b6c4113fae27aa40efaf6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8575f89c9d658d2288448b85c300ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29434293c90ca0ffd7559c0dcc417e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056d55d0d1ef4a93c3fdeb705e4502d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a59f0d4e6bbd54e1f015c579f1f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ab136416806347fbf32d66030157d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528839576feaadbda4e85b3021d70c9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f89cdb537eb0298c90a3d01d2e5a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627ecd7a826ef0eba173d7daa49e75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8062b252c35b7888a623d91c7d0e9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5b74aec3513fdb6fd151b812a1d9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d34eaa27ad42dac7a0b5db794e65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3b062290388e0ae8250e862241b90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce675a830d340727ff542133c754b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316a1b26e8aa679a2984060d8ab3966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744bd98c23f730559feb5ec1a55290a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6526af4890409235d6e90afaa0c4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfc562dcb768027dc6d2c442c3a586109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95bab4324b33c396110e6a323c5853110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3d9ea071f6d2bdb777023675644c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9f619ac71a93e6dc7cbe0d880a899112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c39241057796970cac25a548d3510f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f24ecd69efa5bca3702b43465432c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cf7acf0799467c66623434f384a6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75815dc26e7ce1bb6df3a42bafc56ee5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e3327519fd805cd5df4a2b5e651eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050bd8a7f1b070d10a72771133c2115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09db4238a3b69fb1cc2817e86b8375119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b771429b8ed15caf4bbb9f20ceba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3664d276b1448163f76429d40849734121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2eacac98f17d93d84a526e45fb313122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06a195ff7e460df090db905a653a92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443a53edb65c64b0a59042ad4cd1bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0a68fb644b0dbd74a17fb278ec05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e893fb52bc7453b9403801cbcf638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557bf95014e37fcb6d3632e56468bc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdbc4a643659c4cfd36c7b1388a22e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bb5f41b6630dd808210c617818e75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7dd60d1b99a704f19f952350aabf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c82fbb9ff696bddf20083de6ed63ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc96131754eccb2def7f2aa6a7f3665132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb55e2505bfdda012629a28157d250133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d060aea7213b7ac0a120ecca4d2ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deab3f48710affddd11fbe2c2f71d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c4bb31d94d2fea85b15da6468311136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae00faf1998433951446f730a024b5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486db95196f4d5de168afd342948f428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd573bd68b7ec2551a08c09c4c3a0f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f945c83c08680b7d8984d46f2b199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364dd78bfc2292ad4e777383d5a9ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871c45269d84d2c9c3472ab03a61c9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffd3176b8981b23bb1866734da9c5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96023366e00d3e2d4ee39fa5057b34c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793e7d11b33fb966990b3bd28d589b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897a570085f5c03125a5541fbb43b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd20dae9d9c5e8fd4877e4f0e05c858147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069d90bd2500cd4e8e295890403655f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc46e571f20c8331186a9920c54648e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445afefc7d47635375ea7bfd0853332150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde9a16e0af629be8bf0bea212ac03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579a4f224af9c994ef450b73d457623152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0d5843da249132c9832cf82e7c254153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e553a125a646a3ab5a4b90ece657026154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332886d2378f87fd35f07f06cfb742c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17421616e18cd794e69c5c7d0072b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d4e8bdeb6060d016582be82a57555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c1695a752e993ae25d6ff0f95580158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7c32a3212d17be185dcc6861ed483159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d3331182d701ef403ed725681ad7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f656389fc51b13f29496f21677925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99272c74bd36ded557c2d18fe2fcdb38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbea58957f45f99a621ddf9f0c11943163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071deb1a452f315916c27e367a64ae83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f171d5d27cd109fb1006ac733ff1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9a3b02c3f97ad5f1d29bf0da1d1d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976da3dcd85ba74b490c62f21ec2978167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581606212edb9521ab1026a55949fb1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94d34dd44d6c81f0dd7900492922a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b31eaa99d1ad338868b362ad6b782b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ed99ef50dbf8b4377419e638d536a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae165a4bedd7182920690547c8faf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa692bb3d88ffedbeda9c4d891cf017d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527fbaf08d517e059cd6260706d4e6f174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>