--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -820,51 +820,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68209aac917233c6630622c3cf4b941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353cdb70e8300f48a92716c550ee4c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9bb3ca920ad23344a148f60827fc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8639fcbf198369eb88b263e5860b6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb866412a8e4c00ae1a80886b35818c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af84b08f3cf5149ead22c64bd55e9396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2548f9f688300f89f7a60ef6ba63af47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f335f3000d69b0deca5a46e7b7a7298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37d62b2985734cf31816fdd58c8ae39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b9c9f6ec33bcdeebbae5584d6a2c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c604a33cee97659196a6c9cd488d4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569ce4a546747b7ca9689f3ab6872ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d8a65d3b944216ecb90629f1b04c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501be6b35b111cfbdd609917eb6713b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62bfd9e858e43747b32f37baa97bd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2fa1b4e43a066dbd924f4e3066d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892e130ee1b31c8141672ac5170bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763eafda3a559d48057a000f8b7a2e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f423a38fc6e00d44bcf2f6fd1bf8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a16337f0d276ceecdcfd7c4e427920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e357724041a36d5973d4028825111fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f674ee0b4c9962f1b6fe44d229234c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926553dfb30093e521fc30381f311b4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03bf2cbe52b1dc88b29cbc22860f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bad659b6d3b6e8643af67b10a1af625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae74a56f7a61f3cda7d4f4307cf5c9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1e693ce32af39c10c609196dfe2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35917b4dfbca73be62c48373eada3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3b095f20ff7e5e02866c13ae93a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391c282382592683eae7f0c94e63a4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bca0f0e817c2db3123755c0bc283731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630eb6007bfde8cb035d29193f511c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af964fba782a5c5ef8d51c376682cb7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd7eb999ca6818b3cb261910689c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71412e0a2203736564749a39f0b4f0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d94b9e415ec1e678a8381f3f135a3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49707b8d8223c4487cf9eb16bb52513037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61ed03e1854256a942ee8bb682452338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3c6a21b53bc010e5c3e8af874539739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c553a66a3fbd4bb552b610bd21d14540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcc4a05810e57ae51f7cf256d6fa3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a609ea33801539ee750832650befb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb0f186627245c2ff832c30be2c4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431c66c2fcdb618cc7661efb6a786544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b356f0debfca8b4851b24708ea6c2e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee1c00fecdd85dcdd81c60d46a6b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec6663e4bd69c0d4ea7775723c929347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d72357c8640d383c5b85035f5d61648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871cd6691c68a80dd5d24d38953f6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e532f0b24306e0144988ad170ab99b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0afb86d31b0d6ece0fd6a4a949e8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf0fb985230a2b019103ac5f70b33b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a1965f07dafb5a1c3edcd5b166b7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71792230cde08894733b5ccc083aef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ca8bcab7c4d92499ea2167350f6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5652a34ded773a068a07cde9067056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03792a7fae120f33755f82c3d57f549457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bab8b302bb9287a88e1178dcb0b6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60197672071ca88c915297f09397236759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62418cc86cb3a9bc4cbbdd8a95d38e4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768e8440cb4e6d74f1d1b4373347a1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf74bbf7f9b02e94ad3a7cd9623bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61fcbd685b835f24c05d177666c25963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea8981ca6340f452b26c3d7ca587b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8664878133f33b6c86d566ffb2d6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eb4b51b10e1f1cd77e75d7126cd0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3adf977d5514225659403232790e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a3a14db2dc1734cbce65441fb9d6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725e4ed684c4ca5e5eb4616b2234bff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d605c5a47b47a8a23f91149a5ad870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d283e7c8d41daa60cdaeef6616b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64cea462ee1fdbc584461897a7d3a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9e2d593031cc4e293ada91b8376ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1abf7a9e0e2c17cb22a02db7f8ea374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20298b865226a271757e26bf04466e5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af092e4c3c27cc1115f3f94d36cc9be676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235dac3eea59279d93e655b59e97baa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f439a2f8b0c451f23e084ec0ca6732678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4550782c136b0d487e144b7d3c88979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121560569c7a73af6628d4df1673892c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780cd415c444c121b2bb3bad5de28d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd962f101abe5e4c581b9ea6fa39182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a3b8b6ec4bd1d4c0573ac0fd3f8fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c34c72b8c1d6a8e4e35b9b846031884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4724e5599f45a680ee1a5b5cc4853c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1dd29bbaf0f0b92d7cb240423c8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282c6ac9453355b32bb87b04a92163987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019de18e8da2259b3c76f6bf005ffa4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd117634df8a0409ddab0ad91273c0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90d21e1435325795292bd35df63fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976efa80211d8a3f08182acc89df1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc5675fbdc8bdd8e601dc8613372692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f7cafa1d810e10fc5930341d0a26693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af483deabb7e485a7639f76dfb581894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a73f6f872bc262f423a2a1b4591ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db505d732a7f0046ee88b282e7c170896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70c53633296afccef4d04d3f2aa92d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b64782a07b20d605bb05680a04b59798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc55a850897b5dfbb794bfa228ab0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8cd499fb3fcb096a63c460eac457d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e18de2ca42a037d812b5cb6643b7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b3d72c3142f2501efe8ee106e564b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c59552af9ce535a5203e6ceb0d8c01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbd4169e623dbe32b422543655439a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b060bf2336d4252a6454d45bdd45b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3ae8f82b66d6582b82770e936631a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0570ca18f63130e570bf876e36a0854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59bd32c9b3981168d5efbddd3b15d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16a64b68977acc29ca1e32cdba1e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b779310e536c115ebbdd4b25aff8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e166725269b0f01b2744321d0baeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d9cfb1eca5183bb1a057136bd2c67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a6e92cc54fe47534651bc8f54985113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59b821b3d1f02d744e5dc0b6988298114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810b9e9e86d19f3ee3731ca49feae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba993bcf2d59bf1914bc56c97b981d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31202ec41d298a525b2c41dd8ff972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a681a1174aa66620eadfdd995816a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f704d4d77e94d8f5d533ccb5971b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc401fb95cb2fefe241aa7f86f19fc5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06cc522a31b252aa3ca2dd6a277b7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f33bcc60c1cf29cad7098e12f1df8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d631ea03f1c67c00c51165a5cc80cfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67088084c5cda05df17314d22e057fc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e86488cef9a223350f135d8238ba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc20445d0c8f28482f9d9c08ae0e08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd853c4badf194bf3101638194b587127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b2b01f898c9463c90e3c886826062128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68980fc3af316f24036995ff9db569b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4356a25375e7b1a60bf81a1f1453d37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0af4763ccc898ce2ffbf8f0707fbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278c4d624640ebb5df1e1ddf1991cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f694b1fd958ed67df67fe20b0cebd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee729f7475a12bd89a8d6a67834c4aa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f321c4fbeaa675464d216a36642f32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc196e94b255df2b3a60bf193780fe2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29605523db3de142f7b0d85399bfe84b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8913ba35e882197711356309f559856138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d625dfb195e821f6cafb445125964a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb60d65c377ad541f2e5b65ae23a6a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1022ccf785baf9d461c0b9fe92112141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66295d43ac7f5d63aa7e11a19bf1a4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1c1493460a41616476ba68a570af7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a5ec25f06f35a527fa7f1eb60b3d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2fb04f63722dfa3ff6630c2f4c898145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d595fc1d0b42bb756756fbaf5393146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26baa0665187600d477151fafae0e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcc8d378ed8fa832c9528787f95b9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23975e2b454c108efb85957d14603807149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f13a3c2fea0a2aa3920e59130ab7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e0e3068a5dfca4f5d7c049d30c246151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87460386863608fff6bc3444f23d0df1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bbe64d7a326ec44e15e7f0357f749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f623a4cad263c67eece02e5649622e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172ee7fb77c5f817ebad7adbe5063ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567cdf4cefdcaaf3c6553a0673a3154156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6552e3e11a74f61e3df57a4fef0534157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b69779a456ab478c6fc3e3a6873190158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f1ecefff8c8bb664b35e27a2f38fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc406f23aac015a11067c1d3a4ec30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3c5c2510156bdf2dcda4d9bda5087161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f16da197aba36ebb0bba645636f69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b42b2da2d192903a6ad8ff869d60ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc527ac3adf512153b9875728a42e41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7d7b20b1aa0d420ab7fb22245e5e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1380f0166e67262d04bc0799e563d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbd6792b4930a2fa88c302540f6a9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138d78b9c34db6e794c889b66aee307168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98ddd2b96145120018edb54218e30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ee868c5b8f82950b3aefcb2fc1aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a85a0fdc43d92cba2eb8eaf1556e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40e5a00ea5d3e640ca7bc3c9cbcd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c19512d5e9245a87a1b9377170487173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ece80388bc4c01b1e4f36637ac4bd5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa5096a05bad03407e077334497729175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972971adf985897ac059f74130007c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0f7804ebee6bf2ac1a9880bd5bf9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c892aa179bc13c0b65e2050c77d77e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee296cc37a30c44389408a0d50db8509179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322d91b79446ce6abdae7c97659e18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60a9a25a6d0ad791120e3c26198f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1969c869dce2a85b6e0760f93f232182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3da8bafde325c0407865cf1d29b0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e1b053408070969cb9ced7bd092582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333248bd878de61231b45155ac1fd8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d00d5abb3061c57bf8fe75b2b64a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12666e6983d7591f3d192ed3adff2d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae0e5b3602c558c3319851d92b14d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7de5fac5cedee1b305707d0cf8cb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779893879d48bfdd3206d47a8e839408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e90b4b1f0bec4191177b61540014b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2d839cab4627457c924c00941453210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb291eac8747157b12abb8b006e4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6d7ea75a8b01d45ee07142e476f4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9c79d0a18f36bf35f8acde9d0b6c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06923afd0e396f3198c96e8edd9bad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac26927e326ee808d6f672eb3738da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203e19a85d9566b351812a62ddf5bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609168f9959ef298a9d2a17442b800817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7fb10fa9660bd257cde7a14e01a0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a94a6062c06eb5e1a05dd2647e9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1f70222652330b89591489df4d3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a7521f569f6ce681b34a48d61834d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f574fc3be572ddcfa8cd33ca6c642222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827ba0d084334d554d38869c3dd257123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177661eea0e03cb9b4f208c7b06ded7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95499b9e858581b1c1b1ac410a7c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d204e1ef05329185d70e53f1745ccc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ada72b28f809dbcdeea93d66ce05427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463475bdf9b72825b17a4a593f092e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc38a2ce9032ae105925e5c3ac281929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c6da301548235e4d6de7b264baa8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276581368ec0f0146ead038993acda5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444581a49a3bb95ed9efecf84f9bac232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1681f94a6c2118d36764b348fcf17e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ab0bb096d81a89f2df46e97ef27a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d51e1a4979a554a2ba26a918ffed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba557e1b67e889e7f14cdaa346e560b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b971b9c711a6343b7248bff270ab9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b584e5be32693fc5904d7aecb49cee238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7698ade9b514280e6a2001aa4e7e5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca8140fec629caf77415e47a15bccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fafcc02e45b7b55fd7a8076c7844841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673854c6a66dc7076a1c130bcedaee242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46570d2d9640e75483d29a6d5260c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33de29a4602049d8d55e55f147d8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526168b573bf3372401b403de3f8bb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702651cb54e654f4ad09160a15f1efe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9bbf31217f7ca070e73d6735dfe4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e85696c41204214c25ad39f0d52d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9797d154d64c59a112a04a6d8da049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a279afe393f232283326fd1dbacc0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbe66b6e7c83bb1272500eef30c76251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00184ca9f697c5530b5cd314db3ae9b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5588bb78c62ff8a2360c3577778453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b157b2c59774eac52d763f2bb2427754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8959f3eb6c74c4edb658e89eda646f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bbe26d269e0f4bb75914a8e43401a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc6c3f92f3662a6a4fc63313dadad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faf3a4bc40c868374be2bc0755d0ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab947e1380443f4d192831c6ec8d99b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b004c6c25cc56b6b11d4c74a67fac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731c0b6e044d96a537465edad367c9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6226e1c6795e65206f24e64d0ff62c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d358d9bf956d6f5edabaff991bbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19102c5611e3f4e33830191e6ce5ae6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf87b42235e732572453b94db2984f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3dcecc76e11395b4add2289f2f52766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f4a74dd02b6ad181a5c1e87a0159167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285369d81e3526c963ec3f5b85ca77b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9871e70d3cd06a859e974d856602a0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb2cc04fbf259ca7584052e79a5f2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8dd53f098dff0b2fe30369833cbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33772304a3b69e43d409029f16c6bd8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6e83c186c85bdc59dbb06a61ac6f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0755970d4eb8405b0ac2ef9c8336d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00734cbd29371602cdb6f41bcebdea9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff8f4ed3e636388d6d9256b574d9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf25a9873f076ddd9c41658735cd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e9f6a3ec3549b3300e1e41f3fe3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f32beb0f2ef27aeb3f6c89f096ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd44f28e7bcf217384f95698f218380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c72c219158449bcbfa925d8bafa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aeee333074dcf83954cbd3096588682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b100cd24a81654f9667fad1b65c4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2147be44c6d9d6a54cec70c3e2553484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47822cb72b898599c6b776944f283d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95ad2949ba686633898a32984b957886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c710bfdbba2a10bad1e9861b95ff9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084db3d9a4eaf2bfe557e579e34137e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed898c9458923d4ac020e5b210f45889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868613d7e1329e4c7359fcc78c4fcdbf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4aee76dc1ccc079c7c4f8fe272d7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8c750026cbe6b5d83ad35ef6a717b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6758c9514d2a660fa9cf3de3fecfad493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c461a38a31631d133b7a7aa9553f90994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364232215722c14bb71a76f67aac157795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9b6b274a0134f8611afd9842784596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a3086763fb365cf703596719e0a9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a705fd496b159124eb165a156b73cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82497994a4925ef3c96999baf4f2719199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484b9aa83c73819b049e9a491f05847100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8526667a786ff019845274c6edd04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d84c4e0439ec5be7c86a128bdf1174102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164c9ec62b5ff6005668b20847f50c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b0cf6039cbd238ccf5ade9a45694104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ebc5a45cdef084e0dcce1e528a656105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1e820aee1a57b5d3c385dabcb3667106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7c71207cb114ce893eed001f0e54a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40579b8cd521c36a31d8033f8addf272108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3630a27f275690bc4a59403e57328109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df38bfe06478642f1eeb330ed3162f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860da122f31ae655935b34faa0f0160111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea9ac39cfb80de5fcbfe75de715b92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca66d7fdb07e71e747cc3297b4cdf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962df7389c8b7d4e9bf00722af008ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b923d7ceff21a9bba584d6e7b4600115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db08096a80d98db6a7f102f8f1594a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5183c304f29251ecb59a33ae069e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ecf1deb4fea9087e04b2d47855346118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac6c332928cd86715fb62728f154e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede818bff072d5babc7f5cfd1873223120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b0cb60a6ff38c9b0705f5550525d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b20eb221c3ca254f00885d0c5184b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b2a50d45a08a42d8ff175a7c9e23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ff6afd3acd3a5f0d060bc317d7f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe10d0801cb68511a7a9dcb4619b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33864f4da278b20ccd3d9ced1bda5860126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d4f22acae4427279047af8f01815127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87772ce1a0880d050f2c52ef497a3a9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af71c8e028ab2fc8de0062ef8a575d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71691a58e42d871f15c3ad89ddbb8b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65066cf7ff851dbb2c37a6c9c7915b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df26859daf032e46195f44b2a3a5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f21c7fed1fd6d4dd62e7a335909ca5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3f6084a75983c10648c70a3f724ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78d73f0a27fe96eff1e9e4381f3d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801282738ab83ff0f6719ea9a2b2882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816c630b79a796657b62be0b96e5f24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a64e9864f99580a2f9c3c1529ab89d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0074bc4c8f623be1e7e9ea15e8681139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d7d9fc0d86a7f88893c0bb27b8cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d862c4a845472cd83179e5480af93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e025746d903c9d299df0053f36e3fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1427d77e824fb427b0318c76aca40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa303b6a53c48fd7e06f0e95d4903d0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902606ddaf97fb15a9ad3907f9a5235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644cd33cbd5c9b5d71fd88535bb137b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce394c2ecd79a5751866a5dc3b53a53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde78d3034c94b82409be574890db937148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddff271b13b8e364d6c96e0389719d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8b9a8c2eb0700e434f19e3cf2fddb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75cfb28db9dfa0bef2e6ff08187a56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143cfaaa1cb00944b76d82d5a3c3bfa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763d93cf62c45929e3c372b3061b466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd02ee36c5de6521923505c958c13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230580f27cc15757b2021aac6db0b7d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60694599b8a160a1ad10c96f7ae6299156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5362a1dcb92c994a49d37fc36e4cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400fc57ff4d01362c0d5c32aa690c62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672e1d95055876d9e2913806085c57d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0fca685aca3fcaff1b3b40498e51d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16238a636c83d96c30c8393eabbb725b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d9808efa82f4894887b2f61d7a67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96facdaa87590b48a1317ab1996d0e82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7faf5d4c1d688193101ef3460c0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecedd95c8931b95cdb124533889ccc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc28379dd5f96dcdae376e04da23c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaed36e51833d48eea3d0d7c88cbc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed09a2d39f2da3db4b260bd3f995bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2769c68fa02a0f5fc581fc9dcd572169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47bd79c2f34a6a37d934c50bbeb15b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168332e03783af15b2475f25e84dc8ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa18984d02da258417502bd29548e34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeab33abc56c9092be38b6d8916008173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ad29954b820193a10e3208afe8e66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c074699bcbb0e6b80f242b5b64e57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba7a104d9674c47da3371aa0178eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c441b6a8cfa309b7f937484f8d33e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65497a81c34e27554e5e507dc3c2cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa43f36641ad897934238376bb496c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487300b22943a455ba41c64e5c8cff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530342848d40b07642488ede3e5ba1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518aa0b827245b04d33828d6ebf324e182.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>