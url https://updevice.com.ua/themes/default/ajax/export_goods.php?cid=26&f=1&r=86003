--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e2afe3f210e72b07943762627a1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7183cc926a22514df57f45e4a90842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a26f291420c2c85c951e2836c7523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824443641c958b72587b0086bdcf528b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f839e1fdaf9b11ff48314ccf6e18b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890cf5c834fe060c5f8039374522c466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd35ef6834cf67623dc14fbee9f0b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19570db3c3d9d69adc26c98984ecd8d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1675bb50b63d411e6b264121bfff319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3936e7ce1d37ff07eb19cc5c73e60610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e018332efa83ba3bc995dcd6be5497911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec9855dda96259ad350bbaa9079d8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0404e9eadbaf0eaa3245ef1b7d8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8b8ef648ec76cd758a301167ad58014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328549ef2296c020faa12072b9fa901515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2536bc4142233e80b7fb579e1398e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1d9dc6d11ef46ccf0acd09638e6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e2a140a475c1747427d4e5951a2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da90a99f1ee8fcb68148570596f316f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4aa5d614d7d0decc1905af96be7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a00d6b36cb6f73f1f5549f7b3f9c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a153e29f338d120d714ecf9e1d71e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365df9140a768cbce217419c61527123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fe66cfe6519bfad4c9ba93af2645f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0fd5d9a5b030d1d2221bb4062c1f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1042420181df9a8911520d4fb83ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8aece180904cfb41f998d12f525bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1fcecd424a9c476996bafc706e6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cc7dbb6c7eeaf53b706b1c9b8afbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b010e93968901cd2777bcfc449a8cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7ad090957c5644cbf2095002b7a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac38836e67a3457ab5f591f5483c9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d5758b0e1cc7bb2cdf887b7a0b9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b21dd4adb97b31d45ad5a3e1bcac9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d79deafa375d764d9657b3296dd4d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed92423f9a740b53f73ab50f34da036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1882fc313878432e1df39a1924f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c23142f3bafe3fd1e15da91345adab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338791c6809d8c08895cc09dcb265039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9fda9658e2b3d5e45b5c3b73cf26b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0e363ea091a5c9ee6219cb8b244a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b702540572641829ee5e449553b7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce871437bdee741d71bdecdd984ebc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832e12e16208de8e12993b34d84c8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e70756805586147f9b90a08ab7be9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e8e4309487c11e8196f4cb40f94f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2aaba5f040c700044512492f19a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2834d96a7026809d0b6713e71dce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90c4f2d72123152588d44215772af849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb9fbcc7257b3e259dbc4a851ca6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6ec62fb16a3e866570ea5ac482a8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a93d3126d77fe0152157774ee5afcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3744e15e45943331ceecb04a4b544a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ae5f5696a572436b87e249145bba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd8f426b179a674b4120335d59e46855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26219cc86803f3af9539b267cf5b3adb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b27f0b49f9f8b96351352c02cc25d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c97c5e8615f62a86f6387702ef8f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963978e73d5cf16d46c1fe3b175c2c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d63f1428dc00b996ee8b185246f0d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a33ad8beb223b4b3c0723835e969d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce19766151ae19f1b8d6132957659862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6ec9d59807f41c57b475f1a4f21663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2344f7f3beb42530321d76ce8f5b9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade3aed222e043cfed7782d9536fea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc30923d857587213d283bcf2bf55466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af3843fe65dc27874f67487a8878667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffd38dbb019f5588d46d1bcb59855668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5442a3400f3a7b1bd7e595f81d9b2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ad33434d234fd16b7e4f121b162470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caee2f3863bea2603ba22bb96ad4c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3694243efd9df93eed2ab8e73f27f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066849ce45a9e95cab8627d338dabec873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee922ad3aefac1ef2e9a525b173ff1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef10c0b37194055f9b2df97f549ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754006b725dd305dc4a42dd5a43b834076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32620034f82623fe84ddf67350a3d9f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a872990d1b222ea6b665be44f497378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c044205eb8171a6fbef11d440f5a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bca70abc020071d848e464444b51380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e5d85530651f01769fdd2c706d3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7927eac9774b7b642609242dd3f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be6524278c3b40b4ea55d0e2a802a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e2027099229294a01620eccf656d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919be586f3c701df7c6b69e3a84a42285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0f5fa752f1672c6663012904a83c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608488e8f6c03c210146132e7fc6bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889259e8c84a6ef00312ef58dc403b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042f8c89530b7d0644ddf751122e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b11e5b4c39d5100cdf9ae9c46c8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c45c8f85bdb2566f2db780725fa60091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd730c4395c7a6f0dca5c2661ce07b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba91f3fd08c65389a85a3a4e97cae993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17268b6d5c62c1560cb39985d23150994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4958d9deb69f4aed0d1002b577c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b25f81c146569179a06c152bdcc7a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750bb94d83c3c3f7675e8ce71685e6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18d10bdd84e7f78c210994b18516dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981c8caf3ea8c60e842c2af3bc8038799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9610c88a304b93afcc4d54a8d1a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d28d3e9e7619dbb253d353cee72801101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e7da983662634db34cbce83b0a554102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817a6a6c74b3b0ebee2ee1d695cea16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2f48f7062326f4c3ba21dc639124104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd7205a8ccae1258af03d167ce0492105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b03150d453749866848c4c8d22129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b474137bac7585851e64f8b6abec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa7aa64ad686c3d6bbabd978730d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d1d4529ea6bd44272da1659b66985109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981b176f40d97b23b519894fc873988110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32898cc17d6c6128bc13e28f1858882111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839077512f48c0bb83d5d7a6350d925b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0db8b61426f53c5687492306950b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea015b5f20582093ca4ab83a1b9a38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b0cb59a5ee4faef1b9a15b48d1769115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10aa4e76c5df249d87d4cfdb8dfa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c9841fbb1ca0b2ecca995edb2b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782bf6d55894dcbbf8986e8eb05a5d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c5ba75b52a7ae57534a4c4793e28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588406d62c8dbe1a97a391079815765f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0554aade6be43cb6c7081c4b7ffb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c65c5467cadddf426586f60c1c96c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca576d9ab5a66fcfe0351974eeddec22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed187a549b55ee127f5e2f8f6ca77cf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91772886c85b03bb24b864a46fcc55bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897efebf6438c472744235ce828a00c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443418c3f72a72726a83fc44fd5009b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe5ffc164d30f05471b0578595c353128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcea3ab93e647c80c08a3b8e0936ac4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815d8f8475906d949afc41931ec546d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196030a60f877427f7bf063565e2d333131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db638b6f777c28bb1eef7a55ad9e1806132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa19ed3a4a5a1a93ac9b4315c5ca4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b801ee33bc94a42172fbce259eef01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615359047fdafb385913cb21086553dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176528c31b04ba3547efd981d6d13ecd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227734712c6d7783acc9b43c97d33216137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c71fd6cda72be4696220b6d8da6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079c1cb47984ea58eedfa075fca87d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee5e5df501de736fe0477f19f9f44a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896bd14dce51ae94ac3e40339bb7b62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5819e111e996e292c057ae83d51381142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec626318c79cf0d9ba4d87b1b52d47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a1c58fb9f9cdba3c538241bebf31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54785c7421977adfc57e70ec87c2fd55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd79dacac753159642a4a5424fe9c9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4357fadf3867680f4fa9eff4644938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe806dcca4430bc327101aa0c349114148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc28bfc4f186c57479f46ddff389b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24722d47a59d1ef53b5e6d904be13b82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca899ca4c9b5980514a37ee2c33844e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5abab36cf631ee7e4b710fc4563287152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1181db9c671141883ec9b404a852d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b87f5ede7274666491294017e5e9a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c91ba8e447c66dc4b86f428fb525c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdec9e3ecb371dbd723a0915c7428df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a00f5bbaa17b76592a17d8cc219ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664495bc29c5ee456a42be660100e3e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a706c8333d378216238d76e5817b19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f354b31acd69f49363daf95e08ddf30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a1b1aa70607bbd5693bf7f10e865161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650204ca2b4cbcfbeaff327bf9c2f0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e937204e5a52111db3351e683b9cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0809e7ea33b716d02e01b9cb30a4da4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b663a168e32c39f76ea885eb9e7024165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd50a40266a775b5b272ff1f013d4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8597c63a6950b24501a572e7826f86c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9d72814106b6882878d17d4ec238a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c6b99f98d84008ebf46764bdacdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8031fafd880181dd9b155d310ccfed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18559a27b1dd801ba86f92dd0b2047e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c579f4270548ee8fa05d3bbf5f74af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761f3bc92fd2bc903f0b25168e6484d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71293f88ed7e21054dcefb49a9bb5bde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a12782d85835172a89b7374bf2a0e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39dc55f0512e116495a48308245ad9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75135d442ee2f8f2aac46592550d232e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da21c15b0fba125c70b2a31a3ea0103178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c50765a8b07bbb4213067325171a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e7089f191ddb2247ed864036caef180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc90b67bc9c674357ef9b4aeb8a7321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b36e1772c6a9940a762d1cce6d3602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615e7a88e42d41d01b240493f74caf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89084a3bbaf056bb1a75fc3d6018784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d892f1279e0f3d3c88ae0c0167e9005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1319f1c813d398a6526ad4a180d79466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644e0ef6539a4ff821310b9b7bde9d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73352c89bae7af4058fae37b60516348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e444eea5f340c577383e7a7936399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fe1e5e22c822e1bdbd8d70dc983b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f90eb0942695526aa47aa5e76846a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be1f318a28d75d4b6c380687136d6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db53189a87539a996fbb8fe9fd1f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beaeaf5768767782cfff873a730fcba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b7e50be19bf335233dffeeffb1c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e57f652a77a15d430a49e41296038616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd80d2681bd53563f874fbf8bf61b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4cd0fdb89d693da766a261db7b2fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f1a9b63ca4d79c8ee40174342b6c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763d3f407e71161a622723992a80d0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff81595d46e63e0e8deed6ef024e93b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55946bb6bc0533980b11925735251f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49ad6edc236cb3231c6896ba3e7ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b5a6526e06e89346269cf29b787e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea78b08a61691a86fb0447952d6b5d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a1789331e2eba95284a0ed690df8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ed19e0ade49e85d01be835a1b049127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d054e45546276986e9b083a9952f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495daa34decb749195ac85c7b154d3a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a71e036fe04d645ff3bd5c2487f7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12660198352a333df6b42e874f7da831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4d3d58f006b1805901e356583b7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccf2237dd915ca09eb852006c8d35933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867348eff57bd93b04da3685b6b458e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c8dfce4539373d671a30e5100318135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dcacca5a076aa5b4733432458660c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a401961af00afd70e50764b11b0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0998e11e01a400085f2079b4716c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674a5d44c62cac7bf4473bbfed7d86f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc73c9b39a778232563d6e9f513cde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc5918a26cdc876c9f992e21988a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644bff7702a0e5fe8516c54446f26b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363d1c5155404b006537942b544b61f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704565de91ba9356d633c123b63e27b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117168132fd4348afa8b1bb4486f2af845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73475fbb0bb248b7bee832639f3b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721550184f96dd9625c8be0a4dc19c2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aabb30fb3536ad349d1c650f80fd3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1de2440558d0d6a90d779fd1dd487e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298178db171901938a515c5cc5ab3b5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a1c5fbb8d65064b11158e9b527fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d03e5631f51478158b00bc435771352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740637a2286e67980e75163da833144a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8706d5ecc18b210733873b758e6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd5054d421677bc0b9b0d3ede5c30a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e084a015cbba80fd235843ac65d859156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d34eaf7c29701a8dfacd8531fab2ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190d23708aafa547753c830b0f106658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aceddbf751aadef084ac4d757dbf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988aea712e89d05624f99e64b936d1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539664f8d2fac1f1f8454c8c06f20e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf098a082f561c27d316b1ebbebf4eea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a60c01e971139ec28cfb49d32fe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933731a4f7b840a54e958309cb7012264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a19b7df3c08bfa82e07cadfc56c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43c021dbcfe46616163904904eb1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c9e57c0b75ed9cd5fa1df5e5545c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2d89d8eebd149e230b553bb8ae1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeea49e0c1d39d28fdbdcbd7a08189169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c74810863a4e1515062a3065c136570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660aa322606da76d96a47a3e5a4d2f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e2ecbeab3274cbcb099752faefa2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d608134c7ac44a085a6bd5dd16ed2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d280d676dc8033cf59ad3815419018b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06ef222894c131f4aaf5f8a985b5df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f843e3b921f9fb1a2dc153d2737860a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6b6a5151e79f84583697b33d7503577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8374703772adf9b32fa1b8b71fe50078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23294d2d6143dd07fc2a5851a539e8ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e2167855760ea0241745a622735180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7730107f79fb2fc22b858f15569151381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c302463906a36f6878f281f867177c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a853cdb65f80b371186cd223178d3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb161c64a01faa3a875123eecffcff584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94978183c569a1cc73237beb08faaa5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650e6fed780bf95791d8aad21dad1e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb626d3b6ea5b88a0105e49eb25281187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71924005efd7b580740a964eb314e0db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8983ef07ed9a4ad332705c6f871ad389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc938583c3033764c0ccb154f931e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7665dfc9726ca5076e6e8dff93e0b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d68305a36f57707d45c45d00b27792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311969983c4443ba5ad7892a619d442d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bdc44e7014a62346008e8d23769e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4338ac4105a30b2f5576a7f6ad051395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed705abbbd03949e8bde880b4e1e41d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9053d9b21838a7eead75c64c393e2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced61ce46e09869608709e3b5bd0cca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fcce302b5eb8d9f5b1bd203e45e2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc44d5f58963c009538f4035cc3b151100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b19106bf4ed5add954d0cbe30f0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3482a7644471f36e742a1cbf2352102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd01868bff286f3693981d66825722103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a2a1d7a28e3b4427cdb66bc8a76ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b16809b04bc9444acca1fa8d2c0f70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e61d46db363c5e488fd2bb662ad8d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c80cab356965e0818dd0cd78ee1c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a8fa1dcb1878a20553f3f6129a39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4bbb5183f52541a9dde38495ea101109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d5e05c48aba791de28256212ed83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff9c43f70f7bfd7e1119a70f0af9cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b0ca969a961b0eea16a4cfdcee280112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760f89894fe48db0ecedabd59e66f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c67f0381e0f1ec3722af01922133114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0264c14e2b6fd7797fcc831c0bd5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3727d087bc0fde914356f85d373f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3921ad548076c22596a50d9d68f2ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549e32661a9b292b3b475cd48cd3f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060b6acba83585a6dcb740203b7bcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2d44eb5c21c56977d705768ad790a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3316bf279d9ba6c802006a64d7f050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3248974950b829ed275cf725357645122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad13290c49a35ef85b4153b3c3a3ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3b1b3fb2a7409417ce82782b6457124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d043f3384d19e4090752f175d73c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f4c1e4ce63c56b9741929230d41b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a014f96fd7ff634abedc2bc179456d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e16c2a0d6a6c9a019ee9dd6bf1892128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256b8246fe564a0cdd686d4a89223d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808a0c3f860a1ff2d055574d01388d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56680a986bb52091e01e51219104d01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da40b61198729fe650c30b7e647f3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927efc70c2a777ef68e19ec13e81baa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f8860f2ff2a81c33af931a8485b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f764cd538c233f614a3bb77c49a67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b898b41bf9f3344538adc3d11cffe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ce53971460b0df6c7a38379e0c05f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef31790a35dd3e562daa2f83f24c4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bdcad231fdf6fdb4cc56e57d6cd94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327302e88bd7c2baa584f94c956e8ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cea3ef2d73fa1676973b440a735c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662c6552feff12b9fd00e13cae85cb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79243d1a3ffbaa9ef0ddf651c50fe15a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefd5f558a2b2e801bf212abfc15e68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a43275cc5767dd34891baa7b2fe4db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec470658f27e9280b6b20316d4be5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45350f93e49b0c5b885578b6bfe3db0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef1dd2aaaf9598f4216713b3091fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747484cf5ea063f61c689c2e2379b32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c23b4a3f85993fb85d3fbc27ffc617150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf1b418b5fb01e5bac070e810d972151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a82eb5d7c6609efd248e90dfd81ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d82a76c658d5c689351e75f772218153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626e1f6f41c690a9ba7c62f8ec0a03c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5518d4ea0860e4853c0bacdf3199155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aa7873aa43629e7cf885527da411b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86801e22b6ddc23059cb169f030a799e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcde48373706d5fde9c3e33b435cef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e25eb08b11b044c2819b9cee637fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1947be921cf387d84722afcf6d6962e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4a25b6f1d612ca52e982d94dcbdbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6fdf28120448df2b077def20ae148162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abace39a325684d1ce050ac91a0edb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea40987027732d9d6ac966c0e3d09eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7db6130d62019132f0c318f9de44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de804f12be6c5a3f1386f8cae63258166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc1f59e8015af58d9d3ff47a8a5d26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b937c4d7b91be3b49ed02218e3ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8a105e1c3df2a49d6408a23e9f1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b252f27ef8dba3f4d90913b9a4f4a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daed0a4ed74cab5b44ddabfdddd719171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb80e1b68ec7f8ec670d3f05ed1dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff6b58b8bd4a9158e2c2da5f86a057173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307710896a638a3624e1dd2704fc0394174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>