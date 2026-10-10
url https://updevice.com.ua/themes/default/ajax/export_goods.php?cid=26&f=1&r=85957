--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356b9bb00d6868f132866540ff9ca51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0555df585cfd94e60ed8579fb9d6a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c78438e7c0f787cc683f1e3e9edaa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ec9ef8770b200d23134b3ed0fef94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef28c625343e2821327ce96caae9bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b5d55a6ffde8a48ba92ea7b55ce36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f504886ba9687e234cee24c57f737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253ddef6bffc701cfeaa7c6bd155068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d9b26226f69ea24a46c9e756085639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1feb1939fe45ffa96409f7b03b28410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8b2a0aa3b2bf6f156b370eb4c8dd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87894624e38ee02d51fefddd2d7e3e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c5ec73dcfe59a802f26fffb8175913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf4df06a9d1f284da582b20c59f7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36920fd4996b9fb0497b66b4e9e349fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b627e4922ef7c0e15f1f6ed07abb27416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03645685155b3babc2702f458c7902617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0c81b680d1339c807d6f08091373e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507f8c8adfb1818552ec358f258faff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34099d7fdb224239e7a42b36fe5ca82f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f847eedeb0737cd8da0a1139cc451321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48537269ca1261bd9a1494e28c477e8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ac51182fe629d05aa7e0b5b8dd16223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7677a1b39cb39823b86fdd92f5977324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967af71e2a80ddb07365d16accbafe5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384d14adc73a6361537249db3ba1bf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090ed949ca2814cdce92a2a3f96d45527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859718be8cc4437b838c02227fad61528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a18da20a85a6283c1f0175dbc8f4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f006345812882d8a9104bc1963e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d6870ff9e4fea84edb30d50c763b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494691bd47b46d6d970b30be3959009c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef663b4fcd01ea99085d1e6fa55b49de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2da7d43ac0a5eaf691fb94f3be9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231d675012912b99e1fc22a488bbab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cc62da0306ba12ac65b5ec9dd735a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b174a56af6f531736aaad660a1c07f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aed49b1fadbd840381572dcc8641738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf0a7166d9e1a1f7976456f8b26def39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb400da6aec20e179b5e5eacac290c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1adf0eea915c3f1740d1f08da14da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090941f9093269e98cf452e59f37930b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f64f86467cc554080b8ac4d8fad4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab13d49a8ba582ca8cec7c609a9d4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dcc41d9a6fc37fdd3622228221d4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e80d7251356ade362d3e9872802ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d89b301af84e671838b7d3b7bf02d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292360246728ac0a0c84d8e42ae06e2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9438564a5f520227843f5586617a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c7840de559e4adc32137681a1f3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e3ca46729f2f1ec84bb117f13fefb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338103df53685bafdcd13d760a800ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324fba83598c7d828c3a168d200433453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e40bc68efac026d109ff3e0bd3fe9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a93dfc6db1e1e99e67a5a18e1b93855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549c386add63e6feacc569e3ba692156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe42b7978327967b7f32fa7ab85388457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c58d9baaefed975fe7d5ea244725658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d41c25608c53ca57f9818593a837bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e45c4f258f4476e97893c85ca3ff9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cc41683f8e9050f19b865c462c42561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ccc6eeac200f5712beb9ffeb22e4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bef1eb4d2b840732412c331b5315c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f149381fbd91541429b22eba9a21f7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b4f3bf2022adf8eb2aeafe4fb9b8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f188e79299ef7c46116c7843214b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d293c21f45f421c2b284468613aee0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f37594582fe0f1911144c92e406868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e43b5b0c3ce722c56b3e58d00cdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac632d3385f58074ef7d9c9411efd05670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d25102ce0866ae9579000d6c6332371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206a2fae3def39520cbe57ad41229b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208b72fa5063f38d707f6885e53d0c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5745b51690a41c19f2ef143d725274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6eaed0a1ab808c79edbe234ce02c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529a213a7eab6865a93e3ee27e91dec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fda67c095ed755c6c4e4b5c07fa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48485e90fb3dcee3b69aca2b8aab37078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141cf96ac5635a1a628056397ea97cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f916913476a58e2187b10f11f1049180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfdf267ffe4d2a07f9958e9a92891a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f753181486e009e56be556a6f1bec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c767894dea74821404e3b99a3ac3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b4b0fe5930b38c7bf1746e11a30784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff171548b15ce2128c51b2d0ee8ab3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8231c37610cfec3b8e784cf4356c1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b42429d5df135d8e3e81611a7d9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ea45b5c646d8415eaf9b620e7d40c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cdf3744394adcc52ae568314de36d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e5e6b6b0ccdfef2b44114dbdd45c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0efab7193c4b9973d55f316f51c8fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb76beff115c923b973146afa05d3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd581e5d38dbce3da292f2b91cef2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dcf74f6526dbadf902237a2dc709794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e02269cf8c8b1b4d55226053ec11a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f29783a3b3eec3abc886403f6823196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1de6714645b1a2b361e4b6cc1d3cda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2a7011a9edc2e50c4a47155b54c3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45751b5821e0e6209cee5e497924895e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca990e3a8675aa31a0e691c5f91ea2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4dd172a6fbdd8739cfd84fdcfa34c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77a59d2698be880e94ec9afdb1813102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408166f9e388e7c26d78fa30aaaaae7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb74c0c577e847e1ea3286fdecd84c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17912e1a4ed2756eeb7b2e4010e9504a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3479f79b220ea164700f049a1ba8752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd099cfcbe6f796d63737e5ef20dfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fa972327cc708965169a880ca4158108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a9e0143810b8470478f758b0c282109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5c7d6d8b719f2bd6bb87c7cd86e64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf6bf6a13cf3fd6f624b4f0360a14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79db4dfb4665bbe2cef2e2b4653ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314cbab68b4266bdaadd2fdf552947c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9989ff589ff5d6c22c9ccc173a14fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce022728ffc45c8e0598006231528115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fa9cc43425d9877febdf99d7233af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba5172fd2f6891c165391d42996daf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7f6e8873732fe3bf07f0fe66ce9d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5fcfff708ef80ff4913880385c60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e80e31309c1e4c556fb08d87b245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0816f56f55adde6d532e5ba1e4863121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262b884869cbf4234e973754af4443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d297e9daebfb201f95f2e25435339123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16248d77e3d3513f37a8c568331610124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608469a835b51a26155aac43fd668892125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7105974733cb5c9ad9f81fce5fdfd78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1e3a623ae785a73e2842d4e8d205127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedc1f445b76b3887678b80f96dc771128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f32f635f1b3bd5a10555e31f2631129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94861d2f837c1db06295d540c675638b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ad3c97173b8d141e2b28237c8188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519ff22a820b4f2d815b1c53e571e7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3526a3a5f52fb16481370b7342751e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f7d9736ad0c587ea59b951b1c6f03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4fa8122e064ad80e42238e1cf0ca3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c27bb42d78c4442177e97e94b85cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab92733b8ce2b33fa1f8f08213844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384849340588d1c34444dd72521d36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68d079a85695ace074f7ef0938590139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f204b7f4df39b76f088e46c5e8358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc995993c97e556693b3921113830eab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa0938fcdd542196636826e0a5ca71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef7de3078088e0a5b80f748bd751b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c96ba4263d96508394c2499c40d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff55b70a380bd13ba83fb7377877d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a457161bfbf3fff223595213aabf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03708341f850afdaa1a90098eb0558147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f0852cbc6115ab4fbc06e3858126148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a965ed8d0db178f58b92d8606e0be18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce58076a297d8dc4c2a1c1ead5308f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa1831a9b940282118f999f1c38560151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543af0e96df870fa94806963b02c542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693515af6005d668bb7ca82c29479c2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c72bc85f71aede594b449378eb1fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b098df0ae12cc298ebe2be5e18cab17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb8ca43f92989458af850c8bd651b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033665c1718cdbbe42f7d763b237372a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91745ed0622b2b5e4b8cb38ffc0d58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023db7fcbb8549a9fa88a6edf8c85e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df1b3b8576fbc3e6979515d8eb24de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ada7dd71828b808da0866789beac7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd93f5b716288c19d24b89b054b62a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200c47b03e9351a815d95f504112da9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3feb4688ce24ac4d2b92d24bab40ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac0890246547c2ab632ccfd48ccb4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee7b941d77ede7e34630dbc67892d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa97250bef93e512f75ac7b002028bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579e61629a83c5dff3b31055b96d83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2a66423b908abc3cf9820e67a274169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43369fb031bf72045bd93b3726530c04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8227d3dc72541c5ba91ab07e6cf6fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fe548b700ee65f32e4493c08a641b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0eb108f4da0dbac71f0ff43c5c9c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a079eaeab42dfccb37fb6c11d23ffcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589891373479c41894664d773fe1c3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9303ce2928ea3130f5681320a6402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2bf8c5502472608d08e4656423edd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c3b301f346634b7f17c0a2ce98615178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3141b727975fb846644b45c4888bf8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bf7ec7ef50a94b348d9045d37b917180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eef81ef01e20f623c6524b34953201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a37343fb392415f79e0f5a2af6082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fc7ab2fe8ad8c790cf80053196033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b16b7146e70362a28d7dfe24a84d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b5e0910516058844f558987ddb9a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf0cbf63e4149f030db05710392f406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bab75eb76f41b1601bff5005c64ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423ad7546d3c9403573d58fb65cd0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2b75df8ac4517ca48a090740ceb239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a73e4274828404ec6158a11e52e0ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd43afae6a990f20cc01e2e72ff0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eeaf90b9820a06b12d7fd21eb464512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1723ca23446858e9f093cc282ec4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80352b3a908b2165d3bc5b8c25b8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d54e919f61e74a1e3e92ce617a026b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce2ee949d2d5368b5486212559f5cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca434d4d3838515156fcb8d58daa5eab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e662e3caa8b8f068dea1e37c70a6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa869b397781d3761fc30b7159b882d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ffed080e80089fad885b5a797764420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d3e48675a363fb556e887cf6f169421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7d2cb106075e1b30358b1e468c74022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b383c82dcf75767014ae030bb832923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3041927b02b63d32a1a0d8b5e2d10924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc61079194874a13d70ec21b783ea925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d882c0c8d2d816dcdc47e51aadf8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455a9359cf08d9f60dadfbe7a567ba827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96438efa13a5b5c29edbf254b17fdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41351a547b1b13bd5f29b819446a308029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b45daf95b0c4e4c0c34b8c1d412ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c74e85071b787576c6c1f0282895631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3fb2f13fe69d74c25e81ca75e28c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b5fe297b7daa702901ebd9fb5a5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bab90461c8f4a93a4569553ad5055634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb675fd19469f81ad45619648d5d6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb2154b628cada3d98eaa0ec8283f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214d778d865d55f4f0852556e660c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1c6994793a578d9e062127936603338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a0902ec9692b45af1174ce99e4bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea708f9689eec28889618d92c3ba1eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712bef960851bd5720bce7ca85f0fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40be574fe7172440fa035873c8276342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176c10982df3f9a55f1c206be88512d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce8f774359f893340a971c22ee738544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec7c566101c41150acf90c3d317bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedf062f0a5872b40f033dd0bab36246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47485b52633ab1f6ed4540ce79456bea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca4a9db59bbffe27145c329522a8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6fab27dedaf25e6e5b72cdd6595c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025420c87253c49fca98a678c7f4675750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b782ca4e182ec6f7332f15d3526d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4c75254c158c4f01285670292f9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa181a6cf8f460641015c5a1485e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f17d71f79244b6cf21c4685e32bbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bffcbe5e39640fb4688ddba88bbd0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b10102eede4b2250bb3f8cf3cfd16e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482dd69a8809d0a57055c2a40f6bbc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a333f4770540eb82ad0d46fdfc640758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11501c0e5ee41015a0efb7b5cb2c44059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7a0ccddddb4c035124f4f3fdc641760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdaec09d4ab27d1f34512fc730ac4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a430859148f603cfc841878efe5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103e6df89bd8f1f72e1caeeb4720f2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969623e0aa1d763547fc7da326ccf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66f8a57e19b5e02f989efeb898753965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fd3b3f52a9fa8be30ed1d2d99e56466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605abbeb3b018a386d3ef90c1b8b18d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ba7b105ac370ed32302f7c9e601a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f44aabafbbf353bef67152637d58f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf157b6651e360505281b57bc52dbd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee0848bcfb715e97ffbd81403651471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c0b8df39d6edda3896dadfea50fc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357a41eec8c0372580c1a0eefdaaff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a18bf096b0d4bc396133725c4a4d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ada312a34cb78ca1dceb07643403375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de046f79a397d9d45ecf1063617c0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bdb94ca660f7221dd5b078ecd99a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6194e3b5481d8e1c649f258bb5c90a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde8116df985e41a54a40c02d4916379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d0a36ff3246ec37f2e568a1dce5f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c41acdfeeb7c161f54d76c96b39f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60308b6710cfe7ad51d49ad1d9b8760682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324a022fa7176d551c2317ad2d1b79b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687135ca6158e57a548a70eec83d2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b6ceeec3d975040b4c2cee601ff2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef97f8fbdc0957f7bd43fcafa7fe5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bcf293820a3224286bd5bbdb99e5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019087d18df1420d08964eb1aef241788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f98823d6e29baaf5f586f61ef3d4da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eab907ba7a8d52440a240c312275a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a38bb6dfc5c2a23f1735b99c18b59291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724304afad37af3ce7156bfb825156df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28289a54b1a4328800804e83c08fb09293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edd8539e59544f03837070de3657ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57581768e3a410097ae91a787529f1e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc81c10deeb26fe613c961c08b07996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d53b9715a560dc985647293019cfe697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764b2fbd4c8f003269177f3db5cef8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a35b0206d2104787b6671466d73b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb4ee5b1053264314cdb1ef30b18f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0da35b0d1b1579e0ff3245ab4ae0e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485e9a89a501eb7016b5f7477b5f1fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8bbd42a7b063339efa29dea2e25ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c544b25e11b5a58fed1086785aa5040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e07f0353dd66d4b898caab763e5d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a91a6b676ee30549f31055573fa1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f9354cdb32aa62ca372d97b049af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f650a10bcef0ce59433ba6bbfea46e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2efa7fb17a3137444d8ab092f19a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347589898ff20352d1f2480080061531110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36fa9d11bdc7c5586d909374771bde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1cf186db04d342dde23b1c9a2acc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a1e60157bec39a06f903be45d4d17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8bb0ed8937d163b63f8f778a2cb93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9de173c6ce537e888644e7be5eb9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614c5591bb0762479c5b6ef4ff3cf67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e61234a35b23f574a74147d3ae19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d890968684f4b585b4f7d8b13b2c2f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff2638916ac8153a063866e1c0552119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284e71b8afa274319e0cbe9aa9510ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a4c2994b786dfdad8145f9fc20d80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197c7813c8b7ca0569da4ee1fff4e08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f54fc5c2758c8512b45a2c52416ac3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0807514f7fcbadf32f4e52b1e290cbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd970707b51161156e5cd01dc8bb83d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b5096da000084b4eaf651adcbf8f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c4036debf1e3536f848d3ad50bc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0093c7ea24799aa0930146a7c46f852128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1d16413e8e3e08483e09f243ed3da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dea56f8ae9283e6887a42c4b69f57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065342f30af740135dd3960eec7957d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f84c89ecbfccfaa9dee11ef07ee59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dad55b05b29e955860fd722bc6ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c01ec053b966dd1349a4a285297f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860cfbccb071628bc917db9e7e6fbdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2732d2458ff76e5413d7858be4e4591136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d06f251f6f1839d1bf5b5341a4feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1333b6a37395eab5102876b050af4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0587ceccd06fbd9c747be710f070139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1575c397a4c48219bf790d5dd44dc64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b23d7aaee7aac0579a45695206fa7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be593f36622baeed30fc98efb8abd1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c6be885420ec28520bfa7cda57bb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff21455127d9499e3e3d7fe9f044789144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d175a8bb115303ab6eef744c5ed137145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f723cbbc7aed1d4cd9b5dc5070b09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eba03c684da2fdaab6a57cee401b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468df5a055db2d7e232fa9b1948b1f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3429799edd97d6df5bc94d954b583c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9d06aa45223bbb4ef9bd7621476e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b75e0fb99d829e438e6069ce2256f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27163e1f967f40faeafb3d0d5eab1e80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfc9a25947719af951c39c15192cfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134ad29dd70fc18dc16c5cf8489805154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e3c26bf1b313c8bb8229be39e442155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06d413bf87ea1bbb383b4c022f1dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b33a64d5beee4c4dd3b384fa62afd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0588cdcb550cb12b058cebab9f7ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff214dd619304fa14023be7084cf5e63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e3794648f684720fd4c4b487c7e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e7528b084743bb9221eaa1c6edbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7562f3fc48442cdc61a682bbfdbc3b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd274b641e65fcf6cb252e3044a10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf007c095a2534230821c1975d1b804d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2b37ecd0bbcc2e66ad31e18d5b7ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf87e19fdafe218474f4989d9d199b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a170e774e458bb1b6c0d14a6bf9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b300d56ec73354482bb175bddb162168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a976d4d323c4b89a5f95ce989b938169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4631d4a0aca8e35fd9d9fe26df342170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c631fd5db39304152072428a1ddaef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fdc78c6c8156c32126628709944b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e2de76600904347f552ccaaf4c54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581921d2943e47acfb1e96cb664dedb1174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>