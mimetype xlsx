--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d8a4cc5ae3b76435a10510b8ca1001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d403a75b6dc3b2f8639ef66126862112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e975368c9eda52a40e71c9bcec4ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c144654e4e8d861be71d445a98ae5cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d05cb0611c758a1d5456985885e775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886a0ff31b74af29e60932e997369bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0574b0d4e1cf35927dc9f081dbed8ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014bd493327a3b18edc36e53c4d6a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543842704444dfa32239674c82bd5db49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd97fdb30c33cd46d8c29c4c747eec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b0d2c8561781b12ac6be1f26563d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3025efb276a2281192c1e25971cdc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc705d63f7d6ee14e9ed22937af4e45313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfbf849da1a3c2267a44f34619689014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f124bc8398b0392a6f0ebe10954c8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac967e4cf84f93f129147179854a2dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b94d4c015411682eb809a347d276317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c80ff4a983a1a6b5f7492b013a8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3c6597ff1d3670cf3bfb671e83e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60acb8e443df5d9e9f478eb5e4034c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b38e9472ffe73363f46941c5c3e8a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb387a1f0f7ae205a4c147ccecb70d3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb6f2bc65cd5b5ac5394da9e81151923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a73cf8e62e8821f14a2c459dd576424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eec92b9248090997147c26b59c01e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa47b259222af769dfdbdeecce4cbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd3e8132290d0dc01719ed141acce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199f13a9220f79b8ddc85af0a84730828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5f7feb3e63946e0d2b4e9da5e1b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18778fa20e98e84126245658b0f3ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d496b7af602e344110a08b37df6c1b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdecbd782c0eca4ed45edcad4855ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71811c4bd42d2cfbcaf1ddbdd9a16c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e6600269b5102fedbf8cca7ab457f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d63b5a39e2fb48d4cd01cd6feaff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f958e98c97fd807469efc80a971ea936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81410078b5795efd0e8d5ed3e6624c2f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640fa90ca9b3c02e2770b27267e22b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0d1f7e57501a8b3c6dfd82b2d3cf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0395f00ff7718f14205b044d6d691840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34faf78bf5ca7348cb898bfda77930641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b6fe27fbc1b0b830c9d47e99937442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4f3e321364f19184416fb0dca82ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937491a1916a3f10bce4310662c794444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07de775504970cc6f7ee1efbb6ce245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7bf4891b5d5850dfa96d9c91e82a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7d15549c8742242582f356ec562dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7d91f1c8e324a54bdefc5e91994e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1aeac140981433e3f8466d7e5170f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4987fb9deaf5f0665fc5450eb147d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72555025666273ad7873eb6839894a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4224d49bd1a2ea5ba1cdbd5be64252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ee9f67c96074fb7dfc97f290a60653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5759cd2835499114090df0d8aa00654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3524b9459af3e7ec01f108351735555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc971301f56ee7504d84c11352e05db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da8be193a2b3bbbb6e53f17a1a84d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0692e890629cd6b7daa3ee689b67a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761bd643fe0337f6d3b09403bed569459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336acf4d966147856bf25c3134aec1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d2953160915650182ea36ae2e165f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e02e00d2eb9a7382c9e9d88db3f7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d701f77838b98dc4efcb173c0bd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b62cf779368bb025df51c5a31f1ffb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f028f33a88a822ef4845d0426ee3e1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd553e10e7819391d99a41b631fbdcee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67d1f2e28c850d17d32109efb1c7d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c7aa856a8859348bc9bfbcb35c0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c77cd1ce7b3216df06cf96bf4ecc5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb6085c64c827ae403424b2a46234170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824b159a2557bc4c577fe976463461f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ce94c0d4d7cff3b10592e9ae2945e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e9f9f32d743cf3f0b5e6637e4b79773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1da21f104f9e48f2743dd32a4856774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba85b3fb920882b4e499730418b6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f62717355fc8e964447ec9aef13576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69bcff4d28f4f7049e1c872fc1dde677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48dd3ee827a35b26c6f34bb23cfdc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d1391502a4b3cea9507587b05df079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff4d5411608fbda1f881d49255247f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f1dd93fc864cd916ef938441035ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c844672034367079b7817b99de4f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16497100e298b000c284a75baa4b0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1753cf315f09d6b952acd02fb950c9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a1a37eeca96e270bb7c5f6f2771c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114b5681992206c5d5744890ee98c5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544721941ffd8ec8f1060ce1133017087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd2a5d01e68316bb0c26fde6e28aa288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a171e58adcd4a327461958f170d7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f61fc77f43d988a0ad8f8a698dd11c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e968da983262ff54a61d9b1a68d3fe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b473ef0fa633fed7881646fc158392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce87dbcd226f6082342a82f3db6d8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd06fcb74a0d422ab7e99243380f8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4d59ecf339b435dcea8402ac3b8d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8080cf8429d09d77023699ccf2cb9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa2b5adb577dbaf67ddd6560d261f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49a6fb42f2e59dbd9118e504853c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a232a98dbf4015c0fd4d194ea16e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b52e44623cd02ff2ffe8ccfdcde3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa178906d7dc14f3ce4be901cdf9dc92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc7ef884b15083ae3b7883eb5c263102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406c750dd4742ed3f5b5c2def682014103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b384cdb43a0d89aec9ac4d90e5bf96b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaaf93c712b46ea7c166a2dd926dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd452ef597e92fef4e8f0c6c193916e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3718e9a21cdb43ce55f80857f5e2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13749379fd97278a59589df7200737de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f50aaa2a5bb55402e5178d7c3fa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbae0226fd8097812a12ef21516811a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173fd9b3b7d5fe7ee58fb3f8255c11d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3594de3ce132597e0d093bc766e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf956f22477dfe2b29345f285fa53ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b459b86a7b9fac7a9aec7f5f6c948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59838351cba4ad1f55adc118dacfed7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02b7e7ea97512f1e4cab4fe13d5a47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dc8a7ed2af73b7bdb067ed9a020d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bc62700f4b63363bef07f5acd7711118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e532e574f5ff31750b8106ecd984cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb86deb2ca00c132728513569e70a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50f0f57f434a67c23c36affb72c57e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d01635f670f353f9a4bbde007c15e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0c91397828701aceb2d21bfbb8a72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48265e128295dc4c12c2acaeba2e8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1766712bd1e2935107b950a5422fed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8106a9ce64dc5fd032abcda427fc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b928ae46616669b1e34f391af6fd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5c60a4ffc47cecadf5a269f5a2ce4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b654f3025ff3970b19ffd3355c63c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abc67320912b2d340f04cbcfee6cab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b8a30dfcf79d746cb35377eaee2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee72e97372c9f95c90758fea931a323132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1253811b620a8fc36abdc95c9aac7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a2f982e521d9965ec2479ea5b817134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5dee40cfda7d2e7af33ae6d23814e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcaef25fb4e9d2a0cb6a021d00f599136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dfe1a5946244d67bbc7c8b3c53312137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afebbac456f85c093fe8fc0307e0be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069db3ad87cf869ff49d63c931fcdab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508aded34ca681922a9ccaba67c345a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079629c896321e594083a955785658d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97aee9519d46740232adede8f154b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ca3589149ba5fe979263cb8a349e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7540dfab7835d5d21a3e903bf8ecff6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a96a02f468a2ceb87085433259b14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5989f6728309d7bc3d84222243f19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661334876b3e7c277a327bfad79feac7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce5f266adfa61107dc5659c8ed7b41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b24b17d11b416f504ec066499f58be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96d09bf88ff9722adb8bd04703098c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea8c1a030049766451db91f2146ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7255451109ef85d4cef09f997b8f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639c21bb9c8f5b2d168dc0103d5f9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e019c2f96ddba6e52ec205a6d4fded154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d37723ca54b61372f8889c4076a941155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059e2079a3f2e68c9f4ea1efea33bb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471bb6189314c40b698e28bdc029bfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdce268b5c39f4746647180b78fd79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022760c72f613d188f77298baea99a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ddebc4ff084ee0fa4f52ac3370027160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e823c5e37d3918e2a185d7efbd6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a7db8926b732e2190efc30fa66f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb8575929851e020fa1b2e25118ae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ccff64829615cad8193f041ae9a1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34754a5a830a965bb373b93cc94a001165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfd2507a5802822264d281faa9225b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e243a430e7a6069741b9ad8a48c047167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd80458f814a48e4161a55a21cbc32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b64d7cc2d8d1644795e0714e80a8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9e51907bc29158919ebe7756502b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35947df636faab9998beff97cb580814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f4301db8be3079629eb48c57e998a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8409bd8c9fd4d6ebb823c9e3dede50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3b0ee04b8d01460fe7ce9676e9a8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab12c592271e1be73ab9c5717e4095175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32913793631014cd08862e383cd52cf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef91019d45e93634328f3a1a5b8a5d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e636aee8b3be06beabb2a6e5a3e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce75fa5b2d461a3e4cbe445c4422744179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdb6f952085a4f2e0d965faf639616180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418a7cac61d1c7678d69ee44e8297801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc282e2bb488a1452741081eaedfac612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d09a768f2e087aa46a9fdf4b12e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30386d75433eee0436da9250feef1d644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfd068b41694832c8a083f2a8252f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b407773437a06bc891d154e52b884b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a196a8a61869a5cd7c566ada4fc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522577a27480c066cc3398c562002d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822cd560599aaa909027796d46282139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ed5e637e9a229f0181ee4a019289110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037ddfe3864404b88c409c8d0b4a3ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b25b80eddd673fbdb72bc06d682da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f4fb104a3756cca12837e0e77c0bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e183ba769690f62a9966d9260394a0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eb603e0ba21a19588f4bee77abdbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0957fa8e57ad1bcd008264b0ad5faa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569e12d51b76327b90befcc9e7972217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed68e95b7fa94aeb7f0c723659497d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc3fa8d2d4cb2581e95a7acc233e2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0c97de7d92bf87ef6d1c1f83575120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48c49e9514be54d16c4813d5c4cb9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1072a290ec8a0a6b318b4a10a72e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e62bc124fcedbec48579cf603786e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481c512cb50b0b7fb87849ad2d5baf324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5940584a92051c7848f8713888deb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c531399c3086ca4622969532ee3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0401197910cbb0d1ed175ec2166418f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c987b965f4f9eb25a814b1ef9819f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8653b287446bf0ff7f08915e59bb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab05cd3700e03c8f0afdc603a761d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b02493c130162c7b30946a5f339d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9e2da503b0ad01dc0969946823fcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da2adb4e7c21fe3c5cf7e325492e8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986258c09dd1224085844fb4d9a6aab034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b779882a38833523882099a8ac097435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14054d225590f5c0ec8fa7db212effc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce329f44bc6876d050f23b4f740b72f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827aaab1ba2455f05830c52c33b5cde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36a8310cb807ce65de5f95072dd48039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e61c76bc213f13679375087c85c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcfda96022c591069a0fbd34ae689e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6583b89487a75f2cca109fb8ebdc25442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76879352eed804504083e6ae3c536043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0056ce15ba299eb4e2ea23aa46ebbcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e89f4dd3821f1201e13157fc52f8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348e1acdc033a57a7de1915ae487ebf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557df89c34cc6f46ffcae727a8a47b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7dfe1ebdad45c7e1a4f7520dfa8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0111066844d7c477dff36ad16ece1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3ede60975f70a9612e9c687081a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d61340a836cf61d0f165fb9c20eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070fafb021d672c719ba9c1b75dbfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ebbf9024f1d7396efde055c302b7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769933fdc82fe1527e4bd35099eaa22854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8becfc07707d48c7cf6bb7f3b4cf8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627517f9c0a6adfaabca43059ba8f02b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd6d6fdad107e307f7c67fe299d9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a11bc238efed008979f749108d24558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc73864fe23417ff78346263ae197f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f778262229a9a847d253f25dd3219e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ecf46bc1ddf879ca2dd83453e690761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83054cb23504e66c0fd18199c0099ca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7787240a740bbc55e48343bcbe4fdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d3558402214b19a5b36baa01e6cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42539bd1c33160916be5108df73307865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2724f6005a20765644438cf37bf77b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732bc4cd10a1164144f39dcd2d6f43467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f25870b51b1f59ab6a6ad05729a2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe39b1bc39293b405a89f77d2500af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ec25305dc9c63edafcd15069a61870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d8bb4295e3e5944d9f9ca2f7859371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a1e2aa80d07dad57733b43d79b16072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e753a6a42a46a452890176f5833b0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e15af776319e4160cb4303fa46b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a278dc7435a83a9f339f468f755775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3c556559e8737bfed6d83134a5df476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade058aa862388b90704b5c92085ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246510acceebfac60981f1865e1074c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f12630afc4b82a3ce77cc8fdce2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f282d6fdbde5a8455e32835684cc1b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b21abf052b088ed6b0736212607aa881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4573ac85801449f707d91566553331d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcf3066f109b6624ec1a8e5ebdd17683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a793c69b978c39a619ca476a327a93884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608157338e3c4751e163e0f0a15aaaa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eaae798d271fbed85217d3381227686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0be94a6ef530e98e2bb33e7e28ad087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843aff9aebbad61a8d115a8687e5c4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc17c5fc412b039a3a1d965405338189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d97edd2b3cc93b4779d0b43ce18cce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c34e74afe29cbf57e182e4453203391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38707c6a0a6668337b635a5ee233892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edd47083b0b3258245597f272a249293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933798b6aa1e8bd799a6886fcc6acbc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d950ab05dcc788cf2b98e4758053ef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee35286f92dc485e9508783b8273696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b23733b0a2951f00403e16202fb7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396723404261f9ee9a489712d691a24698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb8036de6cd94452df9b827ebbf0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b46cde6b786b9578e1f0e2d56bd4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66573bc6d0f1df26cad3d739d6444815101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eed2989bf27ef685f5e2fd1a858f0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0fef47bc74cdd3d546b11898ac329103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c71dc2f2306ebbec70a5826520a74d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d973675410028f0f19ddce5e8d2e4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496ff8567b0313047648dc43878593106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cec2d3c698bedbeab6f3698eedeff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e2337d37bd3fc676a47ce0b63b8e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09270eb9b3abe56394687dba32e2bbf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a951706d5b1d9ef31850a00cdd568110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbb9c4febe7376e773387a65c147ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715aed5768b51c668320b3adf53e635112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42fa2a73b97f9c35af70920d488439113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c017bd90c37005a7fbde3935fb80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b4449d5467906b8f356b513485a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a5e4942fe21522c57cf6fb626e057116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee8812c8f6848330b598910e064cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c131e910ef2256b97fcacccaa9e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc92f0317cdd6432106bb10f3be366119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d886a8dcf63a68d9f3a98cd161ebf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edef8ff2053f1c93cd737d397db50c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9499d0b58708354a78945dbbaeba9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3777217ee5ea3b7840de0b648dabf7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a4477ee235ec521a73b0e042fae29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d76425fb4469c5f5a46aaa14b127f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638c5cb10594df846e3e61bec3039d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecebb0c23d8a34ed36c47b798ef3b6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01da694c683e1fedbad3bb54ec9632128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa14fc127d93baced90f43c7329488129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb0e61231a4657864777cd06ebee22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d2702f97c06c50b27343502711c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cca5af5db790787d255a653546d6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f3c16ce45c6c2ece876e9379c306f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318acf6f26229711d1c344c9b4ce34f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22071a0439c2fe52562ebcfca8084135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3fc6298b3a6f742638f5c65afd643136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aefa4cad85d508133e46de8c61ae9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c220e7c1663e0ff7e6fe0b394d083f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7181c9de4af3ededb5382ba569d091139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9586d89e0a94de0644638107268cf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786798cddaf27c65b9b5734d0c42cc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76b91eed8225dd9f81ed969ff015d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aecb820c7b0a55e9b3645aea7c017143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc4d81c69f476523bafa806727f23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08a9d1be7f2a318aad0078f3f9d338145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b68f1ae2ce4ac59fc5cedfaca2157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a59a74d50ca248936b36d31c82a01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be973532d954de2310065da73297899e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d649d674dc3bccb8fec096be9d0bc39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae48151dc24262142512a74290b166150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372490d1e5f70b808a3d450a81f198ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a8837db47b610180ce905fbaf572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1389335b3ccaacb21640ea5344eb59c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f008663f0a8bc48d60842b3f1c3ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b261facf202f45cfccb8e0afc6235155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783837ae9ca42c44e2bddc7eef736c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e9a7ee23ab2471f3d7f607108b5f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c3574060b818dfd61adc99d69126e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e6c21028cf38d421c1f683acf75e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7a47be1065b4563c2612111ba2da8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb4f31cbd45650de7edde329407738161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8173311ecf962659538bbb29f01af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df9134511c8652e7cab331e506a64e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114684f529a8a84ab58acced07da1a67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48a5b6fefb601ba1e2d35d1c444231165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849b3ad97846d1620d74a0dfad4ba0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c049bb3b4ebb8b41f5ed409d71862167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f887cd5c2e02da63c089989fdc816168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24624a706468da6b26d1c5f751a6442169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b1a9d7b10c29cdb520aaae3cf5ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8d0c9bde18b92c020c540099ef99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a11e2c1ac4e3c4b17331c820a35312172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863638f4c9c3481ee7783ac56f7a076173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7127050db577dbb6083cf28f01cb8174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>