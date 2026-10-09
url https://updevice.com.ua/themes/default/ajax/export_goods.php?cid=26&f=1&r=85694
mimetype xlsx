--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd12f2c309ce13d71f2a342d8e116981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a26a25e11ad73b8376e28bbedc012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db596953b5ad7828ed36cd30381d5be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3df41924c170be60e36634fefb1844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b2c00756e201e9a9c7e220968723d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dff62d8301fb82cb54d5e05d66a1c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0572a9e83991ca03b1828f73c6a467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f72cb506be02c2ad3c2b750b022208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe0f25b015f035095079680fd1af39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14216c9b381774001a428768b4ff93d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7632d4cc8094b32fba9f46282f79b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a233ed07473898d061cd56a3536a7c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fc0b08855972abade10e5230e521513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84a2bd57733d3aab670dc07a27bda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccc4b9cba11a321dc510f1e5bb296415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d89f10c41afdcf6bc2370c9da9b6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745bc4e6bdb28ba303ab067bcd4b4c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafc31c058f41eb888437a7680ccede18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec220f0980b63746207bf92cd88599e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41dfea55a86acc12e7898b6be32f8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f97a2634160a37501abf6454286ab921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cea99e7e8f17f7bc52fb39508def922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525f5a8afacc9a3dc38a8e06f410ad523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363272a675718af86c64605ccf12aa0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9542678179ef8190f7c0f1ec67e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f245e63c9606e61f06d1025ccdd25226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008165fb780f8d74b3240f5ae4bd1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad6f3060ae49eac5a773d528b57e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7331f8e4ec7f088a9847ba29ffc8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471610fbc200856f4db93c0196b02730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e54341dcf4c7525cab0f109620d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e96e3768fc23f108b6fda65e639e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1697d146cee0ca66da67c98e126b81833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6640b61a0fd25506ecba5f4059607134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bd7f39507375700b33f7c156837e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd16e36e754f345a12b477678836c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ecf4953519cb843fa80761c14a2d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddf80dce5eb2f4315e47cfdcf68adf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a47718d131d22719d8873939d70f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e0009d2ae4d7813544f637bb8c09140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944fb703a98680108e32fe526a045841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c235f1a4a2dab8e7aaf28a0a052c3d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6775dc51904179fb65f8c9276d6d2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69842ccdef21643849a7deb66943ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c307398d0bbb8a1ef0766692eea345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e746b78352e5e1df59fa29544dfada46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba854dbb18c444c7a5504bcee92c0c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a385898b15f7e051502e7369fd89eb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0711e8c4e3311837997ee358b4ea49a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a23c4c1798a1525c1ab9600b2dd4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998955148aff9c3ec556b8da4c427a7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd5fe8d56c18e26ccce5e8f9f1e0c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457acfa61d7a4215d27e36def250628753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e1057742a35bd59898db0d19ef5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc548f696c2db14c6502e9e68dd9c6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb39e6c96ff5e8720a62370a44d84256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77201581a935297907683215006a5e9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b861e530aa246ab3080378d8b864a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba47a7885f0491478c96c9c7f52c8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656dbbf21375684a07c3da9567f5c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e55a22e48c0fc2b90ad422f40a0c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646f2af990e79dea39d96624732e85f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34747cf88c2034661e992f0ddc0e460563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e575a82c93d942705246fbf9d67ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf309c4a2b13cd7693b2fd36c0b4f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4be08df53b16fe3a84559474708f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a744a494a7c0716a605212e656d2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7137788f0c04ae55c2be2c45a6e6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416f7c1e866cc981935ace54b74c7e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0da335a91060b8164a3afbd26a7f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899002a7f573224c3f0b21ec347458471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2bceee7ace89a4a75406b81646a6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4429e48832a8f292421af8a3354073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d176ca9ddf7e9da11b71f7c836ff2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877eae3b8b4e2229f4f533c36a030df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535f2048aeba71da480a16d7e57bfaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d1e33dcc7d4f23dd8bdb568302a7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc3b722bfe15fd62932579c966586e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebd391a54aa6d06c2f514a57cb19ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498426c3cabe604cb3ee59ed851cd2c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d5236daab509320ab97edeeedce2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998127ae2a3909ae111fdbabf48b5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f55e0042abb5091318b331ba92b3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e634183f3f4a5dae9ae14c6284a3cd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688959e77f9e63f5de6b948bd73adc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7286f883b98ab8b2e50a0f50cf32bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f3fceffe0b5d53bc59a7f9c5508d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968374dc8d480c5999a4446a3dac3ea488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53830c5e8bc806472a312ef24ac9e32589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee8bcef625975ee479c10fe9e5ac290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36f2fe2a17bc934f17cbb9a30ca50591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065756e5739df60521df1a0e82f2bd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be3916e80335dab4c979b1ec4de15993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a7ded39410010bccb06964e2f25d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811848eda00d42181c6bac41c8a101e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35035cd83f2ab65f50dfdf85e92c1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0d506161a33d40ee4a5aaf021784597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17539fccd66a83732eb96e7c6f9d3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15db9ab9e7a89af56fe7eb403180d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5352babed7c34aeeaaa97ec063f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc03f97baad84143925d01799ded29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16b8fb2511348f055825cc64fae11c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305e09ae9cc3fd2d6b4d6791b40d19b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23753bf3b97d5f240cca86f13dccf26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4139b174c2ae36caf232efe7620d99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947acc67c783aecac3299c266820093d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934d4aba77760f0e263cfd52a40953b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e106cda062d5b6d4099ac8b6fa7e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd8836d766d6bdd989038bb86321b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02966cdc8b67091237f2b849599b647110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dab12dd66e692f582f52544c5ad33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd462f5c7c91634c859c7448ced96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593eac996bcf7a181114dd11c856261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5bbdb2b79333067e722d8afc740bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd4b8b6411f8b6d0d577ba3a88175115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7b4feb833a76449c1b49d6a72c157116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b7ec2604fe34cb60de8b4919e53ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0108adb4f5080faa968ce34160134118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac76159da08267171cc5198b51ed355119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278e43de1f94a99be5d03f9f660b95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df65d07b1fa8e02a7081a657574bb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f480bead7ce4c3817ef1041945f3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701a72fff1ec063b6a7b5e657a8fdf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52725a9702b343c750b4363cd559e63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ed18a824d43c2e15d580530b432c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f48cf648ba20568942cdd18934758126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b74b1bd0c4c259e178d9fc8538544f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c91c93f788cb68985bca3981ba1b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed666d557e5b238148b1a1b4ad5946fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af414e8c85f9b136092cd37521f24582130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e54759908783b9fdecb00ff75b67d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf9a6bb6be79353b297be0a902fbe3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70946c617872f8de6287b089f264c4e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53dc598522d02716d425e6dbbfeb57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78a227587ffbefd1557b3ef2ce0a98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97693dbc1917756c0d41ff9f5beb53c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e525514d0c9f55c3888df799debc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c746bed2fe69aa4f356e38ca33c6a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d8693bf083f0be46f42d7466981e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e3be23888a6b950a36f9b9f87e7f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849959ae44ba3e48146729f364bff7b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbed062ace6249a90eb4d6908e5a39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9b2e21cfa39b27fb9fb0cc97d0dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aefd6dbdc4619d1f58ffa89e1adc0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f2787a5ac6a6dce72170c604807fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827afee57c36c5bda4a00ffbb90f03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4117dcaef19f6ad1e68703af430cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c92eed62d0a1245aae990331bd05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ff50a93d8a459e0f168cf5364fba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ccc41e1fa133292a64db1460da4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f079212a314d52b754b616828bc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a061b7fa436ef1d8ac80bd1be34e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b5c894d5a11a8b7ed2c4c1f6eb54e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35d764b076be920f112addf03d2ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef748ed26556751a03e407d10e36e9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227e6f84163ad937b2711695d91a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f0d518deb5875cfd0662668ef09c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee289b4e953291005cff5822e2840bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b747064f8cd0975993d548dd5ffe9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f63e751a40870c49238458658fff84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344e58fe5a8fa1974c565cafb88f83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d20f2bb9c5e8c6c334216ae4493349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146cc84085df3a95e90376ebb9f625c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de0f7f60e44b4172940597ef52b81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462adc103cbe26d5c78362b8013e4e1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3611ff2f0ae3e473be9e012e1c387166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f030585b70f424fd846fd64a6c9bbd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec0d9b4305fd9c9479013174fa58c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f4c0d9daf0f9fc5c847011b61f3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e791acb821670c731d628d04c3f1f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3feb3f359406c96a684f706bcaa3ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ea1bbe3c9b2b30f7daa1f8473c4b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b528d72498e9a374aabceaf50bfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482ae69875ba65f22b8b3436de380ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbcacaad32fea7a87e368885f19e08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c3db173370df49346d18cc1959ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf2bc74f06b3d0b622a9f5a9f63e4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd1cdb44d5582081432ed3cda422e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc5e199954081fae928cc04fb23ac7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e8463da9d460792a0c0d71d0ec689180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675e0dfa00c3d62d5051fc2882d78d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08df5d95974db8bddef5fb0fd4dbd5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc5610986e18ffa41136066cdaae0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64844e1dfe1ec902a0301adab164111e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcfc16a761c892972560b0b47f86c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f942b002001c931992a2de8d2035766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0021807971bdbfc576663dba71870637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80dab241e265f08fd02e78528c90ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf88b9206b496348014a6e96e3b72a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8983e5e5fa0f0130754cdd8a2fea75510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d92750dc60df2315a058abb6fa0a8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba68ea8024dae7922bdb25515ad56812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6ae9d80f86dbc0b6e262a17c34eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79c0aa05a74fe89ebaafc82fc1272c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a6f02105d90a1f532d33414b186ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4082ebd6d647d17ee9d47822395946c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9771d8656799f64be125ab61c2372217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc4267f5e885793cd38900fbfe322118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe92f0edfa78601b17d585c0d306a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde969dc114311c1b52992d597d6a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017b61fa90b548f904f30035fd7ad221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451c18623e61bd6f2faa36c761f12922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4239e666a9a4325f6ca437ffab3a6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b674f645ed74462d55135ee2989b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5391861dad6c81bc449aa80e368bf325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517fdee92b7fdf8abc09164d9ad73ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832168b64bd975f812ad81e6ade35ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf38cb7b3fd6b82e6e88c53414fba428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a9ef3bbfbd2479ac190bc3b3d36a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c70d44bed6511bf10c668790d713f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923797528bab06e9e38f2665ac18edac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21921e136c81f2a3824ea5f8839246ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ee773d72484b373d31183994b2ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da5982d07055111228229e4b598f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e496d69d9ff64a77fc8e89a42f5b6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69a6342e8d236d73314a4acdf7aba536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aba3cb4514372f5b2a16e3642c9dd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8706c5300ce35b0ea98ae5057e1224938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727d004cb93e557a1b6606e5c67fb7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3d3cff7301d388eb0f804e5c2414d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bec9dac2a97a9b0d3305773c5f61941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50b95b016abc95432fa098c0c2429342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680882dfbbc2722f198c571471219db843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc409405293d5babc7009c1ce26ac3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24d21f95ab17bea30a920a670d6a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548074dd6f722eb6e8e125133e8d99446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1f4b8701987097a3e7e47d4a8a9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73110587511e40eb6d96c8d1f931605748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222214ac3fc8d952c1d55f0809fad1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b44b8baac67c9dec8fd2f79ae79a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf7f3d02b3d365a2f6a5e687bbf1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc56b155a05b25b814fafc7817d44252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26eb32c88b9fa518f38702dd44581d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc1320fbe50af26fe682b427551ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020badf47b110eededfbe72e0f9f992055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9faba2844d932f46e7f9371df038a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f35ba8123d202549df9528ac0e9bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f72b1efd2b5dac305313cc0883fd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e52a562f634b20262d4ed6e05835b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63bf82838748fd0296360f46f39d6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c6394907c3e06f132388cbe9100d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043498652282c39a250831ef928512b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da566ced69da4fbbfb62503828c292d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2b0f363b922a720436cf68a5cbdb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cbf01620a7c20271adaac9e0eaac065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca24e22cf88ea25b6d613602bc6bc9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c73ad40798ead4297dce5119ada7a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbe6eb4958d8f7eb6ec438c7f00bcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ead3287ce7cabb6726c407603b9f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690bb5bf8bbc5807f0ae0f5f09c459270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeeb33528b64ae20d77c659a168c4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717399008372fd6b030cf67bd556e04172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e33b75138c0ce114296774bfb932073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd0791bcd85f4bd91d56b4ecbd837374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e3d73e3868813a76358c0e8ce2d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e0675a8d71b2dec91b0f97fb2394176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bfba77e15c45e9d5bbd85f5cac94e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568c48a2b746fe594fe4fa68d6a6d7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7b78e777c39f41bf040913a95d5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab905bd6ec0aab516aaf0c978dd1dded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f874772e98dce615ad33316cf66d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcccb741244218f5ebf538784b952be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b205e9843b5fa017087917c314f9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b1fb78c49cfe56d069c0fd02523fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbcdca31822c13a3777929ff5aca4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fee76a4fbda386c5391933fd54b72c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c2e536dcef583278d8e4d0b630a2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f2f3620ca6492531dcea60b66c6e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a8941efad9269ff195c690615a3b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e3ee90a766e2326f4db4fd047e3e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d16e2a14ff5f8da9c53eab259517d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a734dad7b8e78ba809c3098fba8e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b4a4312a2daa61f34f3126e50ec9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e775f30c4694b7d62501004fb7a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220fe03a61fae2835819f516b86313195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223de5b94f12cfc48d5a0662158157696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6e5f3b36f8e31fe9d8fff4b8deb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8dbf02045add6ec75ab04ae8d3ba798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b12df3a16948ebaa231de8f0eee199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ec2e85509ecd53cec6112a9250454100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5d51dab94699c8b244f1ae9b1304101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e420873525b9a71ed47a51caedfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e4c5aa968c0e544418b8e899aef6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf3c9e90d80555095d973009895364104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c734185cce52f7447717635ce68a82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc841000b7a95d38b6cfb9f659c838a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3e6344cd6787a6c1c8839942347fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dbcb5c579f07e31816223144f9775108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae08cace3ba7116d86311495372c6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e97880d13f87525d70a7fa4f8ce10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcb564eee9df01d901ccbed734b4cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c726041dc168d7bd36cb51e8a590112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308c53b5a330f2ef617a6d1ce7c53fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd0f072668a2c4e23530bb8ba980f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12948ddce319da5b12ca1262dd3b427115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090ef6229e9d530d28945612963a5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91118e4b91a5c58b13d3754f4b0912ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716558722adfc6692770d297b153a18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063295c787f433d6af7fa5ecd622270e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2713b7fd88f1c49c6a054ede51068a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42784a18a621ba30c6d11ed1dd486383121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc8351536f6362041f51f2942787be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec67b2c838754dc7bdf549b6a3ffd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86696eba6a52fb32d400e442bd4196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a64788ebcf46447d34171b4570ec1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e98bf7e38eda8fede3063ede4af258126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c9a2a2a12aa515ce62ab61aa33dfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4eb416a2e2da2a323282ebc6f90c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a0ab0b18f45f20990e587cff99a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7715a0f1e640f7d3be078373ccfe3d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3a1975eac8269093dbcf29b6be20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f13dba85aa4720a06c52c90ce9efe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8726bf906f4b77275f08a50dd241e0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d7d2ea4aacf41067e899aeb6b90bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5344e0f1115ade414af0d596982ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aeab3a729de508f678e87000121a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c5f71a8b657f16b050343ce5824a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c120e1865d54a93966da5df3cb3a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7ee232f58c2f9fe22709cec166b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ec4aa501406d69ae80351548447e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753dadc637c91180f8573f206354ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818c383a227df766bc99e6ead7db76b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1204a2be48ea2059d138e8c556739a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff470c53e94b5f738d72ed449c88f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391bfa5f9800d0358b17992b858cf28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2659c721726e58e65e429c286f43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea12f2a23a8cb590bd4163dbe48b10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677444362e8ccb73340096388db96b2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea85672a4ac81c1c28293604e6131c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785ea37f758913a63b3bd17f51c6935150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c75fc09087861760b97dad823952e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5401b61ee7bf2c3224a67e716c063b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3e3f60d07a9be624cb27325758b5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c75242eb041ef7c2e5df839f5f152154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be920a285b5fedc2bd8d8a2ccec08a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380f848da9a342b46a75ac9ce61cb99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa55dd1ea200cf553ed6976c5574c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016fa0f337ef5a27baade2152700f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435341435d912092b84347c01314ca0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ebb44a6cb3c2d35f1dafa3a42202160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f770909d28dd3ec96e82c795937b56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c3d221671a4e206be80a2532d86bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cae325db6a8ceeb1cecb490dc8a0e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e86d6d1d81ac64ac05ce58b92790b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f3988ebc6b437f70afa1c01107f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea231f054b049f34482134e97e185f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add28fa4cfe232d200185539e0a8d63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2a1c6c7c163519a9e8b61c805800f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7c2bfa46693f3f7ebcb7003dc33f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c591b99c4bc6d8374ceb5db43a11f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4312e03f752cd64056d0805bde1a4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aeb186af52908858b5788e71fe004172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1909599368ec2a2c938e3f80f52f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db766397d8aebcb167cd0f51ab29cc60174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>