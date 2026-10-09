--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bc47e0349bc14f2b843a73258352f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2997fcaee03cad496b0b460b6f9d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf6d9613289ccf1cd4418fcc21e433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb704d76c364b2466fa8f55da981f8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b983d3b1ed08073361242e295072e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81497a7202e27688cf91c09e34d8c7f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463e59355560732a65b029656ec7deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89af6f0e4a17be899bc94510dfc5e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94c148d61043d79933fbc2538475309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a80449aceeb2a98e841c46e443d9f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5cb5ffde616794abc71e44b1ba11511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970455528bfb0ee620026e50050837012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcda96b6961558550da14ac8573412d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75c546c1b3e9dfdb4b87f342d355714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b966ebc21f4fc5d1976c0d42ef9c2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732eee0b4883586c669bd43d1a1bf6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27b17820f0ef5d3c1d4db6685694017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf54bb57747d52a8c45f7580e5db3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121399865c62e57ff5f919e67c6ece6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089017611f3cbdcd0a4cdb93bd2af46720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5f8741562b9afbae9810abf4a620421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c55a09b6f3fd93c6fdf373c02c4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcb964e175fc16c5d8e4f4807e8e8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bdc271bfbd195d721933a350c6f0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb5baf54473d2915ef05d0b371103425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82a400551559fa520e7c4e19a642326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb8d59e668a8ad3afdc3b53de8433027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51787394c80bb53e759e7ac8582ef8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532ee784378c12303bd3c51fb0c4ecb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab5b2c8b0e3f6394b9a4afdc8b62b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f320cbf2155d2855fb728d50d77031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586b7ba23e8d9c46e5e5a0776b2e28032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b8f1c2f64854faefd09507b3fcc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8925b04676ca24368eaa2042053a8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142387f52d578f1b1b4ec66600a8e6ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ca2c5dc9c365c3ddb8755d3b2d3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a166383fd693cf310e47b713f62b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169afdcba4de87064ff40e1aa66854cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d7f963d7f07bf3e240d93cefcd7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be6561ed8b35aa351a0ddb617decd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4154abbf98a7b5525cd422d9c3a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb815c4753f6a7f5d97070ed9e152642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff7ff28a2fcf4aaac89602ea3f45443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f45ebd1529110822a8dcd5329155244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5a54e31a8cef09e3b437e872e85645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bbad4b44d1eae7242710dd92ff44746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213187d935c12a0215fcdd5331658c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01776339ae8b270ed8235c99d298f2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768c661e87dc8502af26728c179608e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bad07e1af4f6c8dd2e778d4f256f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7929c24ce8d9442ba9786b44c16ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0370351a98a40e05af2549295a042c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662d2f66edc9f926abe603211a7873553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6f0d54b19016f9219eb1fadd4c7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5a97a3bb2e6b0991470f572fca9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13d2233e72dae81a815b08b7734fc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44924fdc5fe995032babc44635f356ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e1ebd0ae52bdcde2c2c2ba840bff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c49aeb971edde91e4336c79c6738959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53bc58c8b63adeda67cd4cb332908d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac683acb87697dfb49e7abbe32c47d8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af35d20bcd86a0f4596c0ea0201fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a003f2c7bfe66d21b5d381949c9181363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd144b2f9f0ebeea93b2bb9a5adb5f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f31eca2f501367fc3ef8826d90a5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa47123296fd3eb204776725f98a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22bcaed688642342e69283f78470f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b041060c5c45f97a278e00804f38868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7357fc95790532558c711dfa0b86b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d60b37fba16e79fad3032f6045508670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114be8dcce4d8f492e436b53276c41771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14823a11156fdea8805387af50cdd7e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523e8e65f4c06e148a5ec5908a827673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc79f1936dfcdd6cee9221656584cde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e516a79dba703c57533ad8267f92c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce287b2cf1a15ce92be51c7c2305ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3146133eb6880f49669c145a8e6eb3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610496275179ca5e697cc6bb0d4377f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a34d732104ca9bf052179f1c9ba7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d365fadd5654ba92d47e51557aa0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fd9f5ed32502addc5f5ac5e85588e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78a005bbd3dd0d2c07f55b1b1e62882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387289b546c24f3a0c4d7c24a91a0cc383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ded7943ac68de9a29067a01851f3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa326b0c3f90bcf5a8a8e2ce24d37085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eadee05ddbd1ad88924ff4bfc057586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b1ca27e9eecd385db322e9d3f940487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b5e0c97b1725b180bbc8e783934588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c028243e8866f28974be91b9e9e12989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c1105d967f3ec03b9ad3d5832249c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047490a180eb944b8db39f9a3e01e79a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb030976ed4b0ff5a841a38676429792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dae262b611b572dd2ec7992a9138e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b73e140b89f1a17a272b16b0c8328594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c703d40ba5512d71d52ad02481b21995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266738f3d36b9a07d033dff565883d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ad3d5c180cd22c7b3bed99524b7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805db0db9f0dc196af5c249e21c294198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3f26a5c99e570db32fbe6e78367f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2661512fad8a83f16db55f6ea3fc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1412d6e75ff41a8524036ab5989da7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc173f17b912600a7b437cc0652f9e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc185dac30a1428452fa1a9228ad1e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d82905e4950a72978d5943350ff44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433c2fcb21e1c511cf9cd49064ce33a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5629cd7ab6c5be5412f5d26d6033c28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec2a739aecefc8d7adc62d73b817c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e41b50c0c199572b56e8a0a6d97b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb716a99739a4e8fab3af91f6fce50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da83ef38bbc9c470b082222aa31969f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faab8cc4fcccbc7de7e1d700691d8ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1f8b25dfafe323c8994ff0e78c84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77436a41c26a5a0e0196f399f54f3e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978c805f801bc3a2d04036df6526cf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d0c781b8b95852d28c8d25e9f441b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ad9667336228ff02057880f93d88b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df5c72f8e56424aa70c6de10f509e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd12a1f10651955b1f002bd562f955118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25206941e236cfbc3f9133d23c4619e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170704e4e0a8306af0ad8c8df458cbb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06e6d1d42e42795c5774d5637db08121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc114f85525ecd35e5855a1bc3b19ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46f370cb0072b858722f334e5dfa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd9b1a0ed409b92e4e9bdf3bf03639124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68422fc9ff9d7c26add26364cb3ac37b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0357a0903fd5d3000ea0abe2e08db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993970fa4b658ccc381bb86c705b5d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6f99aa86601afd8b52b0c5433146128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f810b7ee866b2054c4ce28b0f9d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3708bbdbd6f35541ba207ee46261f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20c59da8c4bca96ff23d1b3476ce0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff905c13580d42a941c82e11d5d1053132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cc157f331024d66d5bfa42aaacbd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b6cb97bd75235eef9191bc11d098134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d7d7343b44c951c5bfdfc9e3526fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7dd793d87d9d631cde7bc97449f04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af6ecbbff8bd819c28466810ead8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4abe91a9d577f78397da42ccb682d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401f200714a43515f995e14e54e54bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ff334b50488e5799d601294bebe60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf60a219223a8a90eada04f1ae1e390141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52f1c0ac4c1b22ebfc64bc6ded804f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273be9214dba601c5d6bbc4785d43fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9606afb7b9918a344fdb68c13b0580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f73aa8901eff7445c904aaa62ef95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029e8122a802e99bef98fbe1c32dbd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94b5730c4e2b2bd700e12bb03a18de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bac0286d411973e8b8f4518641ae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb67bce6a59af819eeb437f3c978e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0418b29d525dda1fc045f9e89c5aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1384046eae1c380c0fe4e71c1e65adc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c670613400618f348f61f3108207851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa149251e75942235f72b59915a964b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941afaf2e30dae165012c8e13db698154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ff5c1b7bf76f10e64e5e59e9e628f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc8087e48921029589b0eb40e61b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9080cb96cfb3a4b6d21d5044f0bd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c6a97daf229ddc564fd5f420ceaa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3119c4f8062cb70662819f8bf3397d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab16c2b4779991bad4ba0fac97c3fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce4dab6322a78bd1163a7f69c9962c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e522c4bb34d46bcb215c51e1942966162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d4410180c619efe58fac0ae25507e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe440c87e921b8f0d2ad1d74e2cc582e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0c0e2ea8332ea03aa29b2fdb3cc2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34ce02ba697c91af70b0db005921f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47632dd84f46628c00468ea42ad951167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d089e399d4cb7a36df897b20e75047168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc412b1e60b2180b214d589971cd145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93823f374c02fb7d4adbc3360d86f2ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ca7eca980cab72a90b7a646820ff0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d59f9d6e053aff28aed09005751ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38988006cc7028deb5a2122eee9b803173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8ab7849b8afa14fee47c4023dad3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a06b3500c88431f1087df923a82fd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfb60492b2a2e269b707d62cd369e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29aa4db88612f143302d75e71e009c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dbe3e2e504e468e447c8e5720e2c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b86f1f03150c7698d649b5656b53b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21299514054d5ac22bdbbb3f0bb8dd09180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7354c2b81cb0de08667db3e3358dcbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676cace30e9f1bf6c10225f78940f382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2295350c2cf47b58c51c8554060453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3d11dd53d2d7065875e43b9186fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d7fc6457ea907fd344e9b11bee5a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8569c27ce4d1b5ad7ceba7394a3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdb6f95504a74066f69322ab9d85097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2bffa62f29c045ad8e46df2ef259a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8a0cda03557e87f4a2ad257bbbe59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758d59d9d6581d701c2dfe45520ffc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3e2534273a030d4222e9a4eb1a59611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aedfbc4957ae9a9aba0de4e7746e6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0782638967821861ac1ec474f8b58713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc826f0bedf1cdffe5acafae8f39732614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1d1dc852659d1a83e2047c264a52915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606c09a14cc62773c8482740b622ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bee4380d2894bbb6e13b7014b4bad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e7ed51c2fdbd5d6e7f21d5591946318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d526a6c0915f83032f4c09705f57d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bad377737ccb51c968dca99382e70920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e5b6995c0794eb11018b8606d5d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87b2e0aecfac99d0561e84876f499f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c2905e1c89357ceb3e2241b34cca123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782322376e944b077d09a526db8c49e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0b4de7f01d705bd8227326049844e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55874d8b39a4ae98f77aec960e569f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d814c82a38c1a435b45130c14d48a9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d34db6337af1e159e8db1b34f0908128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415e35d9b026f3835d857abb1d05f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc68c6f55b124d8280bedf6fac85ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e2c37bbae135d33e2e8a27c73cab731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdddf520445fb0d23e23e1a0a9352632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a002bea21d171844ab149dfdcd3ab233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d771f4142b0543325ce4a295a2ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a4056b69bf3b72f246f23567854f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abae30c038a593ed1f6d86772d247336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de59ce8c28052cc95cbb5a763e32df637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585118b96c9ab10204fd703a18e646838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceb48f4ec46f64d8a87c051f8d4f5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134b012e01cb47ec0454eead42fb1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70730236e6e2f5725ef42087ffeee50041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61abc65f2b97b1048428e2281a727342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32b69c36138d43297ecebf3f41e3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d7620327200a3e25d7a0bf485b2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28fcfb40ebe234b8ec7ebb1c2e69e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0cdd20ef041fa69535f33d45d493a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7984db35bfb5ef6ae5f81d0ccd53947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76cf9589a977b708f2dbe5ffea857948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10bfd4ff19dde4bf488c1f2daa4bfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab61e532099660d219ef380dbf6f9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea135a491cbc6731673e2489b12d5fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f25aa2f57b3b1fa0a820983f927b6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ed39211bf3d8342abadca3a18c7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad5752ab8dad582b968665268136b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7ef7173eac1164819be1f982ebfc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c712a1a81f5e5b0103837dc0c4558256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc5c05455bceb0c120fb2e1fc5607157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd132da157571f0fb1496ba401ad3e9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797155caee7bf5062f51f556bc6392859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a79745449ee51da53dade1ef3041460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985b673d85a807038cd84ac46e4bfee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb36ad2647cdf5929f1149b897d599d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bfd4377a34be88576ce58c92814ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8746c83be6c2b05eb76c063d67d1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61daefc77203f29742dbc4d7fcf78ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf476b8912f40fb38ff22ab6e3ac0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7a8b1ccfbda29c50b742fe08a17667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e934a5de40ce29e5b55723decf7955c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d6e351af5ded43d485564a373b6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c85c5373946b5fea603f357df8d7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfda64e45ffc3c9c2d039d9785dcf4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971406b464284934d993a7f88921d78872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ebc6e6bbce9b9991ecdbe22b7ace573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35337deb30624f29b1b593d2add050e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595977a9db7e4e10b6e214c3eeebb53975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65647729d5e9e75fcbc0677177254776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3a88af69a2caeb0c78c2915c385b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102cfae13bead853fafeb01595d785f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480841901317555a29fbe2b2e1b111d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844faf7e81ff97b6eeda0eab813912280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb067353ed811402d73a69162e39b86981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d99d26ac3849533c4db6df634ce1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094359eb99e2a7efc1b32ecf4778c14083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29a994f4e2682370a9721115b448be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b6bfa9f796a9558ffb3460d025db185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd25313c88a4995a7576bff0cbf3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffdbea1c8b44d4102fb031ff03156387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e1207011d344af8c0120756b9ad688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb938607d3ed411e12fe13c0ef6a70989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6ed54e6ff2bb5049e75b6ef43af4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4618b63fbc26bc7b6fdb872cc69291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743b710e8e9f4ba4aff31b12427ff192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2fab94102e04e387663a0a66ac4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d18ba8f205ee0b9a29d225eb854dec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729268e48c41e756ebb7270036b6177995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7948b3324c60b967b159fe3bf88ab0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd66847a6a59c60ee7da40ae25bf3f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c62a47afb284a9013501d1747fc7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6ff22a7ba2d866b99c49f1516e5e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8823c21f0e57bccd86cb291aba699100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5d81411fc21b7cacef10a3d2af494101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829d932ae64ab175e1ea1eb91edd1d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eab5c9484126dbcacd5dafee38af8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa4cf8cf39c2bd7508e5b342b0a0e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2573703270e4b40a30d10ee5d7c0c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48ffad2154c335e18e59f6b1b0a788106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21238c87456fecf833532a790fb745107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e34e492c9f88ca4d8ce03f7bef06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece477ff7902939b5386e29f97cbc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07271270028d55299bc4d397e30eeefa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e734fda28e7cef6625d6057ce709653111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28e3951b3f1064440d3b2499aa7b43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c68a1f215ece59e724536327aa3857113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a903b816566b073058bba3baf1fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010abefd8929563185109a25e3bde33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb24df364deb89f35b614f3bd5d31cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d8fafa9a0546e56e201ffdf494d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda70b9fe89be49f3b6d0491144c0c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa532a7454ecc4c3921e94cc5603122119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f7a597f68a1a0a9e24f496d389374120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4b78dce97570496f724e10e2c96ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6259e8533a08e1f8cec67e965a2d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3f8aa55774fa705879e42c84720c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b42b1cb5796e49e08dbab3ef736bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec3d94b8317caa2cddde9b398b44f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b804add70093e159da69f2629c3c74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e676c6b9101f1e25ecbc81734fe39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1963b41371b9eb7041804936bdae4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cee99ea3fbca7f90e8f8c2ec824e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f44cdb906e2ef5428a69d4df28427130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b526510b12f0f53f423b8df001099131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb86c4aae26a0abdf56d0e834d0729132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f5d7965e881afe4784d4f530a55e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f46282ab7650978c37f24db7437ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f745419ea2c760f6ebfcc5ed86473135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08fb36f0e8f7ebfda13a628d433112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d057f0942e64c0585d539244a42fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5b966199111972649a96a76085051138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dbc4a361eb36fffd09a7eadacbbec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9a14be6785958eabc775f2cedadd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf930eb74d74d63c494ddee0131db62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f167a6034f6e6aebe1727763eef0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b8408365269088b71abab26e6f2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26071ea9cde85535dc099578ad59001d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72fe4d96f2fcba34415d030ed9902f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e32942ff04626ca6746d61c143516a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc00fc28d3dd11150623a29033600ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57678e9b8af6ceed5afc81d416415de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647082a4fe8e8daf9b2b1bd79cfc0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d8f404fc367e8107a087966bbb29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96925919acd67bf2749ab48018f3857151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b110cdb26e1fe0f291cd56ce91d207152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a9b902c778a40ea83f9ab059345f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3827e0c46a819f17da5f806a05b19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6109bf82e5fcb7ae9d6209702d590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9c40660da8ba075bca53a5933707a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a88d4f309cf7f5a728bb32e79c57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db953016117113e8caa03a0a6c0eae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5801970ce9fb125dcad219fe2eae7b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3bb8a10baf605ff88b05b68acbd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b038c63bdb38e5fbeb6d5424c175f47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0f45459e46296e7ccea7383ce6f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b42e81b5d247aea4e12dbb7c586b19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392886537941876e8c7952ee2085c17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089577d648d9832ea19ba184b84e5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf34ec739d301527b2f426cb2344fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d723d016270363b5fe75082e6ac9aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae3d202319e93dcd90c8f0a2a7f9c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68fa36b6ea9abc8684a819c0b11133169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962afb5ef04bb97ede5c11411f3570e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3864499da5713d89c67f23ce5ebf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71e616ccacfc71d086a93141dc0e8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984ecbc07cd72029f68717a97eb156c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff06e15ff096076c21e0559be8ef17174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>