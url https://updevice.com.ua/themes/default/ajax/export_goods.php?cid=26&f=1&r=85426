--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27558ccd29df08f1a97997f40905f8f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99660e9e7c2fa68a50a7bed14f7043c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348b962d4fc64a81b1485eb5f2b91a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4a9c176d3bffa5d676c6d886b5f0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9338f40872de7e1dc744164f5fde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13fa7d981c4bcd1ae098be863355306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c4645d49d1f8b0301fea66877e337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19577ca33afb0752e8f9ef2318b93c498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733f1d0b4e49555c724763bdb8d0fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102aa8169531fe1af460968bd18d32410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a43f73f106d246fa4290e16b313fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee2840f55475cb0d863a4ecf287ca312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0985bd7954f37116ee66276b5555913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e486f3c32c615c343f272874f26914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692fc1182cf50f77b748cceb78f87c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081bd94ce21755c6ae4d02fa9ea5d1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb572683aa4e550b1ccc336db12881717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71196b36dc40353ec2fc3582b426f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb056f97b8c083b1f55a985a27b0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9281ba4267ae94b7899163ef9381d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122515835746e9de146e723818b3df621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc20dc793a0aaae0fc84ab64fdb3f6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca09866e6431371e9ba88293ed52823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a6cbb2b08fdba0b151be67423249c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d49a6a0bab51f446eac07ede139425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9cad368d07aaa9dd7cc3dc409a50b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400aff47da23b05c4c685c571c4be4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f5c154ea7f53033a116bc471510428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845982c430a5f7eef71e79f5575404b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec288c830edc09707309f71102b39a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec896b93d5f63fb9cc590a5e4ce69c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7665f613030713a02e7918d0da96332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ecac89965f024974bd170c78646e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a38440258aa9ecb1163f68005011034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af483958a842f6506014d0c95a611435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd0094971d8f7a0367d12225c05b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8709918d28f0879fa1341a4f996ca437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd37990bbf3b408f8ff5288832d28e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e2bce5f352ac7c345dcb24dd8d0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0480514684bb6e22bf05c648296640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ba82a394442adeea099f817d125a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ff0cda612a2ff49c939148b8af22542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b778a34503757d3712489e48f0f9e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a5e43f1cbe0101483605b7489cae744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417b89944d96b386f7f6806dba85fef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f0ad943009c0088250c7639fd7bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ad095d320a74b4dd1bef83450131e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc703ea332cc1ca0ee81c2a42f16fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08dbafa61be5d3be7fc410769024dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a2817e7f6e06c3420d9984dbdf0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080fba34b07dffceeb311c60f4f6fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e06d6200d7b8616885704ce6c685e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac1fcbeb7237e46edf213e1d8274a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b877dbbaa1e5e1b7d967957edb4e6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c7231cb338cd762e260578872f41255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d85025004d793ecbb430c0f6ac711e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015c33873174f8f4be5f632a9ab4ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de67315c0953ddb31f7f55a3c0cb3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec99ee8941bc5cf1f0879ff4d4a32e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460745856243c36ed74812503646b49160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f417b0e179e32b4c6fcf2f366dc7a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c2f8a63c7a6394a2a01905020cc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a168e62bcc038b4de6400c22dd183463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a117f50abbfc75264975a060fbb9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9bf8e49ac534da20c78279dd75a7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22e4ea28673d1ca2c5bb4f10a3acfb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31ed809a92a2d99a1233d7a244c9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d332ee0a771e12dd2db5845247bb1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed7ccd12e543a67f7d184695ca3a3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210d1503ddb688cb8d0c95d6eb7c1c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422c82451d3acb1a62eefd392c27ec371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfd90323e7e583a9fa5e08e95992ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f99031d4bd4d1e56511431cad8ce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017f0ace544fb53a0f9f0d8a145c22674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95181f7ebfc4da6256c7f95f800909a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdb3eecba5049a866b43d692b9e77376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a086079af73ab9f1ef438128f4f6efb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c8e1188d27cd23e387a332e9614b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed348e1032c6be56f2432429c52af9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece3a7b746a5553d0cc2506aee7bff380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c316788b553528950c636cb50648681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f733c52a694636c14f55ab017407f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35caa779fa5db3e3749820ee1d53f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0723952962e8932ce5123de915118684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c45e38d4749369d0213c5f717e103785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66bdaf2ece816500c1be20a33d0b1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e5284f722b856974b9851869efaad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df45bbedb83def4aca7fa3fafbd50f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c60eaf80aab18516b27ff17a1dd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e88b50f113ad49764c4250a5e5fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097c0ebc0e4b5d819fdf4955e6d91d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b60be7a050352c02e26a59f6bdd7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac7050d09ff4180b537426421449793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6f867b5877712eb070e2b78a5d6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638cdfa916e5cacc70017722df2c19595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d85bab301960a1f2b929415a85153196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93831201d2fafacebb6de90bbafff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e5eda51568928d206ce9eaa32d2e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e670be5cad998030aa9969f5ba09299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c90447f93f98a4a28f722d256b2050100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204364b22b1e529b5805507209d8086101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c7b9403373f36b0256d34bef88899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5cc1dd0d7dd19ba1677e77dbdb9b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d833fd0d1e17d29cbe3b6c533f74a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8831a3059eee7b443351185b623f6ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7cbc3f216c588cfdfefc60f74695106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622be0bbafc9a889891642390f9f0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca5b9c0aa5eee06c9677a1698f9e1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8eb3bf0075fa4f7fd88170678f6fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0507a2bc047edb834a9126d42db0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efdb4804fc42e406751a328270dd9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88743b6e03ede6beea9faa37a41310112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f02ca76b23489d6eeb527c14d59d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c8a608d2ec47faa1653f964f78e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da34d484fb73e1dee1cb4c652e9c07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eb76b181efca5913f6a8939471249116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03cbbee66465ffd07d4740a7abf2fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ed1ef5dca6e9324d245995d62d8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deccbc5512ba877147655fe2fb5434a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad3c94613c2adffcd3a82bd49aecb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de5bacde839d684f9e7280983362f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b762042124febb8c9521a7c6fb16e54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed162c49b715149240252710ed4075123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799c1124457ebb2d2d6c40d71abd53b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85cf3a0b3bbdd78d9f6f4af7821d19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb8f56d76f9c8c24cb15b216c3c199126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736fdfa3d5cb9afdcecf8e61c7614df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b1a2adc7940830bd26380bc3b44a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb523a22643a0ac184d75ce249327f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b4f663b8cd6390c196ae7d004f557130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3762e73dc840e9d1490e61ab4a827e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fcf7777a706edddae9a741476149f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a7e2078860ed49a1e4ca24525b41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42c9f9a308686c6ebcdd57bba6b09e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5bc348b4bdceb57a95f20f8a6abfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc12dee1c593e08d6731491ed1a8f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10597b9a1e351c610f93f13a7d5b2fc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fc8efea68a80525dcfcfe56d1a75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8009af477f2ffd6f1f664eb3ae36e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc89a244508b7d564e0f1a574c5a8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48cc862ef0c1cc201906c8996c4cba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24193086bc35281ddcfbe080eb70baf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85750c506572844bdc2fd0ebfc1180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2d2ec6ab4238d87aabbdbbd2ddb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187311f8b494e7f0fc5609ef68a3c680145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3b023a0f904cea42b7010aa6fe01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b538ce59642985c4daddd4cd187e4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893f332113171be346ba9ab57bc3a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcdc8b912876aa018a26a65798450e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183c69d810052768d9aeca99b940ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8e97d32a275e5ba6bb5a1674e28eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84fd262f93c59dad6c5cfa502be9ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281c0b59fbb93cebcb4d218bcdd12e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1652daa4e19d4f16fbea59c51cbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef849c70d4c6eef0d80583aab48e12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6d706659aa23e704c18687bd40710156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72cf7d5d6a4748d41ba810a4bf8034157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38376282e24cd33cf208c8635fe10c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cd30fc1047b42b30b6031397ffc6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fc7b30de88858c6144522f6d203fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ed40a12377d51cfeef5cac3c538ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c512b41a2153adb342d5fb61f795c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718bf532d3c8ff99b9eaa65b58ecbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139afa3c6357ddd7ee35e9ef3f692cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5fe9806ea181b42b1c528ca8b03ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191feb6ef7af91d392298822e3ec64b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728e4fad81a391098b75da141c59ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0740bdcdcb09d8791f9a8a26ef4aa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a0e67d523fc8ad24904035c3ded5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e3b770285d6038ef8b98ca77fd536170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb7a05a3f8a896dfceb80d85abbb58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0328650b8cad5b8ac9e4d63499410e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7ff7110fc4753cb9df4dfb668987173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091be9127f598f82e636a9757b0537b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19953ee69d15e31d5227f9288b1fba7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d815dfa2e432f0aba800eddfd35c6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd202757eb53e8414a32eec0625f05c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d1fb4a70719e91a1c4201044bc69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842470eb719a4b65e55ff621c3246f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d524a8d8202decfaf8e8c95e32df180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba17f47fba31c9388cfa8bdcc09301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d1fc2c7e56acdbe423b4b0dc48432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47611b3733f8d5cfdf776aed71e9a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982fd6be72cb7318739ed9260edc4994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e0ab213f4721841a0127126214235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0625be390d090a5eecd8ef9cd02c506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba957af36490a383d85a92d8c22587507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b42032c2894b16f56c1f666bdeb288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8ef2a24976d20a52e6829c4174b109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4d7d9e9883821fc4c621c9ab997810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23354107701f1e1bbf52b3a44fe8cdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089fa7d79f723b26725a84863374dd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad175193509216a3f73978409111c69d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e479c162b376742000d04c145f51714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20dc02901e7c5b6f22546c9a396ef915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e123cff21974956eb74821356b8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b0c0c60d6b55429e32400418088817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c21fb4cc731195c4f99163d113e1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d33a50903948bda320c980116a4f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92b2572b91a0418015a9d7ddbc37c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95188b2ccef1565da09f8a5806ef213821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998643a4f407968cbbf93456f0cb4fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a072c90bb6b51c9a66f301247d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139079184540a07242a2f315d547043c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3583c628474732cf008c3f015c1e2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b109b18c7571ee21b6477176d4ba7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2b09aa3b7f7d3c5d1bf925523f15e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61930286f398d3bfa7db63986d873ace28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5c1a2c7ee222066a0e73091e7159429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c70167a9e6bf7732af9841743e2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad66742b10ea262e93a5de0e8635dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa9f8d3c08a1c42d28aafa414c6dcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501aff54c3b7854aa7e23e6b7e513d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d302711165b1a5b098abd085328b1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfb440d66c9e645f26da4ff66ba21335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed28c6729bc2483257c0082d5d4ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab2586399fdee7bcdeaf119ecf435537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472ceba35047eeefa05f5b55dfe918738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41843c18e1da9b890f9b5fb43ada3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b309ec81c7d6cc8504240f640704740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93a2a838f1387595dc7d8bb946ac4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf402bacf6cc13759cff515dd0f954e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92235250abc27db8a943320ea344808243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ce605b925c784ea337cfa2e2b564c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe8fc28436adb7d1aa90e87b93a3d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872e33d32f68955a6be8e4af05cc5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9735744a0db47e4887e4916433b42fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb900a70af4abf0c7854a1b25379f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f2c893754de1cbca08f4ff03c022449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29abc08a1e5a06de0572d798be6712f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43260faad00431d20550c492992160451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3dd9bf0ef455fe0413b6264cbf8cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaecd76f914149fe6072ec8c75ef1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd732a6f87f17fefe318f47871e7d5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a303746e5b03a6b0f640258c5bf559655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a8e5d5c2d7a8f78bd9004f432b09a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd420079e8821136f73efaaa248337a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b5e6e9329a372f093f908f805ae158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fdf559fed3bdcbb3f7b814a1efc0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516596e49df3e33874204d53aeb9f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5003b4a3fc46fc76f691e5347e3881861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ebe23fffdc8118984a9eff9edf71962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142a13f3b9babc6c8fc7d01e58a450363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590414c28b465e1c8d0307480a42859664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1e66435a40c32aeaf8b7344960c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef44aef86a3111d05450672b4bd7ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e6d731f056cb4c10526b333b7e07d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004b3538f13d78d8cc4fcf0e9af8a8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d244985f3f24b8f7043a96d6059bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6ec8126972e289cd02e0afb9b59970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de847524c2aa02f7e0327f5bc0b945571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea747075f373c7ccae432241005abe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d252f8972ea8d2170f5dfd54898e60573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e874fac26735b7bbb7d1cce7e7772974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f46dc7d52bec7a2780d566c93c1aa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0f59171047474913f0eec7f4a0b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e63fb1420602c8bd2bf41db725f6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7caf38a7777e7fa1cdb34b2b5c3da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d1de2d1dffa2d2ece90155148bc1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcfc5e265eb5d4ef30c8047bab19c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c323d377d570b0138502e67e6e9dab381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b0330afdbd152546d1b806a1cfe1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3387a59e0e52f895fc84befe3609fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dc35e489929e19757b46abc8baed884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867adcb9dd3c6c17d4d1722d7e5c16185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d01b5a296f5a2726eb1c36918a8a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c57222282d2e199ebd807ff60068b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a51ea9c0d4afa86e073f6dddd4cda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64439b208a6109145a776eca338f42a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29041024e64b8fcbd88c01feeb66111190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12558d1568c5724e40e1d921c0c4ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e11350ef48e3d201169ad803421392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d261ea5686d085caaebc2bc5f7e8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b57167961af75c33cc6e09fee5b1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3f670b431fbb139a6ab2ca8b2ac8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892bd7c7bd19103fd41d4afac1de18296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec03f90b39df531a7ae361ad95edcb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72159ac9a20863f36b25092f0a31397b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eacd312f7036184d42177702cc654599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293e8a27f0b798b1e73875171d8a450100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed96db1d720240bbda281e483370280101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b458d5336640e9033a86b290c6c58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a56b8a209bd74c767b6406708feec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fdb98bb315de09618ae1cff44ecac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f838e1072e9b36be76e7c4ce741e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1282c876647a6d6d8804052be1850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5edf0b7295ffff1e30e54dacb65c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e88f40ea21de22bf45aa8a13e4f221108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e8e0fa33eb8581656f75800cb6fd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9945e19df8fc50dd2ca3ac37400b042110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de06a035c5c29457cf776b6de153c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbab89188554dbf2262c22a71fac16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ec492f17642a6c1e4d57d52d29e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750bb1be54159ebce0b86610808304a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a186420dca6d139cae205bc25c131bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0c3bb81a43831053e92efa5ad0b12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf406337ad71daf0f8f64598322925d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640cf58d8fd3e8dca0afd70a914ac8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6f233fb8e7dcbf104dbf287f7719a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79816423c4a8dd7c7ab74f190d400813120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca71a91d40ad5064a453ba3183b0259121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32320a97dd0deee69dcd73f61781310122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e89f7c9a572ebafbf0444c2910d1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0968c50d6ca5b6fb0e5e930924f4aed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e3d9c8cd006ad1bee3f817729f3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a4be670bd2ec119314ac38d45701b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c46692028b51f676adbcd19bf676127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb166259965601dea82018a652866921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e765bb662a977257593d7a233322d51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df811ea718953fd8a2fa3eb5f89522130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0cdaeae94a1041d2d1cbb0c51981b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195f932f13bf554a23f162b0d7aa00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26175b07d849c94889581dbd7999eb55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615e7a58409f9369db7ce23396cd035134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f62ec9031f762a288b3c0d83162cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17bfd447d83a563c44280979c48d21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc123cef141fbab50a337a3c5379ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baf27def497bff1d07bdccd9a6b9c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950d2011ad17b12e6f659c40dac6684139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a030d726cfd3aab37565966238e67c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff05da730f56e9f26691f4710a3061e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d797ff8b7b56681f8605ccb3f4925c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e42e34456f7dd9d6438603f226632a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff74bb74b13159e14aaf6b0cc88fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c180101382fe29808770216f16d4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3601999ef4f170e318445d454418e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b22d49284d4d852588b6ad1d6a505147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b6c9d477deed9c6d70ddb9441c8d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ef94e77562dd9dc3e4a7d5d3dcf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d395fce8c96fe5e6c0aefad2d040984150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a537b1d95b93bedf8d1d08fad7cbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950be54f011093fa05bab218de357639152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83310fa8d459ee914c35767f74eed59c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ffdb891aea8536067db6a9b48be0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce722f0edd991806bea4dd5310b0d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da6370e228b8d30504cabd08788ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9e59629f7866a9b32e453bd3454e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd2c10bbbc1d7e13091f3b0b97672158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0c4990c2b23d59d2cc53da54931f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57e94e07a19cba5b16affc87daada160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80fee41fbaf07dcbf34e5820f3085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc907167c4317520a99b87230256e129162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46872778fd090a4370b096f93b80b174163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979903afc82d0dace4ed965bd6fe7ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e1462998528ede0b679779c3ce94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aade13b65b5975a1d6483071933ab58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c6308d22ff75d755105096f46033b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e402fcf262710291c798cabbf375d3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3337b0e7802cc6f5a993c22a8cfe3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff1c2370aa0eba1441e3995bfecb31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4a90fa5cd9d4297bd147d95e2aef1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599dc0bdd3a570e5e0bbe00ca37836b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7875f55ef125682027cbfd6f935c64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6805c016639fab632d72f83a64b28174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>