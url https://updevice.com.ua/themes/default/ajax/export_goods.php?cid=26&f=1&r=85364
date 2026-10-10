--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0de0a5d25d61eec611f6af6f84571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc751403326deb0cfae9ca041f91c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5966490e653cb1220727348143f0a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd1cf2478f4ba7160b6a1d9d5e06a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a835c6458d5bd298516f43e19d03ee65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fab85eb800a76b6a32b4b6d108f1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409ffafdeb5d2ecac45a86fc7a71f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44c8319a25ce97bc83f540ce2277fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b721b0f7085698db7d3730d0fce9a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b8d747ad59ff732b9bf0d4418332010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d270e1b9466069c6fcb0bc643b9b9c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbf640e2e96101fc6a3c073804ee9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336398160f475c1e614e7ea01d2f5cbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d838bcd3c3f9e6bb714bc51889c7b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683803617837ed2f4fb2c79e9a30f1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdae3f79501a3c8a405610a8a8894016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c220214383cb7472579aa461b823c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a2a3690dffef9b7a8b002767b9a7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630f789e35d5044178a05f1c7b1d2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad437f55afb694dc97b35384ec38a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033997a0a83054d3bea67bcd68d065821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490dd8f23f6e88272196e74b1ea3fd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b483809a1f97ea603f9213b5cd5df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa57c1f221d20d1f95c90b941949124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c574d602acd8ce465f0a733d2cba825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf776eb51e03e971763e5270a703fa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f5ee54855d117dfa9874f66301f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fea7e1a3106c93643d6dfe990a3bb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86babfb5a0c41dfd495ef0e16d3fc4ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d539403ee1ef43be30eebd059983b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050638cf6d40a087086dacd8ab1e4b6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e6aa65335a73fde43ac2da59bc4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e968812c64af30e120f436a7c392233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a4c558477cdb03673617e56c2f11c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8068823d1319d4f6fdf6cced72962f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d475ee69a3fdcdabe7cd48954e71636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53364563e6d15a4f1051f03fee251a5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b816492bcea4ffc3258e7049d24238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd267458bc855bbe57ee839b83c3c8c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a3affc69c9b9d652cdec9893e268a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38900c047f2ac98c46413e86727646f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3261a883a2e9edae8d05f223d11842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351857b8dc418f3043714fa5ad243d0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510746fc801229e2f5cb394c5e1870544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e0d66a41d6ddee3205c01b1826e5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228c611f6b1237da78235c53e9d151a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a25b73a5dc9edcda5f58dac421bc6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412982bcb89c6e4c852558dabf239bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f183e8a1bb9b88ebd3c4ea65b902949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b217260a194a49b96e86ceb6c78cb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dff926b2d71f8e7fc1c0a170ac53f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324342d1772714b89e15ed8fbaa2e7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b55bc2a935f7d6c7dff87cf3a160b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04fb88a0bb72bc42487690362d074d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57881ee405436cb42852fa0d93f2eab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd9b37bae81e8c722ebc6c80ddbeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec94d088f77a869fb3aac28ee6b10757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e6f9c72b65ba01b7af55aadfbb27f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f115513fb30bcf68074e404f8ac4a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351dcfdcbed2e0b778e22ba1ffe2a9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34aa435fb12357742a1d34faebed761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c90ee77ac0d4e6b8b7cc3ea6d32e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b8992dbbeaef6aaa15bc75c2d873963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f37ad6891739c8bcfa14c79a12917164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208c0405199bd725b29ae5a090aae365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0fcf885b2ce745f7c9e406ee75f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f937dd5086697ab94280cb66bd9e5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efc6e02de4078b1c72cd9ec42000db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38985c600b4533e906d45d6ea0637d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95a682ee4057940dda404a0e8db2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd995e524500f5b3b1a2f9d16fc3f4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfa8fd87fcc688ffd6a90f31c37d2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b70f178b0bf1fe4de615a93e6ffe0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b1159b8fde696ac06a895d49d0f4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b367e1cdbb9691ccc9c21ccc1b1f7a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968b41fce60caff488988c510330b0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c38f06acbedae0564747a7097e1b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca64976debb6e06eb1279f8f5784fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14c3fc45069b47ed9b432da08b5f5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d2c23a93a75a643e64134d95a45a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5141526c122893e3eba976d21c67081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df18f338ad067b0927b77995879b9ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effca163a66138052511846d3c341f1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b959dbd5a6f602500df9d3043ff6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc3357385d28c0f20cf9e0365d52a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01926b5f19a8c9e51f52eb334d03c9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411af4aa4abe0e9c4a6c7d387bdaa1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222728b618ab4dd000138a07211f28988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c191101d5414adff13e2d2c26b7edb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d79e6348d864c1841ee937a0d2c1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9130fa2b81be88818738985e3e4fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a347d1db0aca26ba1df1a2f0e466d7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d9923267198d9b1fd2f2877fd466d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a580001de7bea2a4f3cfe115a0386194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b81d3a367abf996e1d6f002603ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687ef4e9f2cf940594238297448c9cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a60931750e4b197e90c67bb656f5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145adbf89cddbfccf94beaf3034f9fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a135d6893aaa0a4f55a98969d2d3dcb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61173f12ceffda96fb3e30b879863978100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db3904049f635223d5dd1aee7b673101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6231548f7c5d3844c804606c4612102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19b40ce321d921a45a9f78f05ad502103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3cad9d283fa6dbada422c864ef27a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143abdd3cd2686c98d1fa2cad7f1aa58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1c2e95e3c9777bdafbbc40c6f207106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d74ea6f093e6b3dd379db8d39fbefb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2288b1f1759db3a9ba22146b753177108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7023a710aac2f77bc3259788f02c80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2453369b24e1b6c384ad8f834a00d25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20f7fabac3a2afc38211d83b2085f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef9d3ac7056202075096f5a01bd73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfe8f31d0a5af541c6bb88884ee1fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d32541f758f1cf439a1a7d0f37618114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c6031de5f5b3ed0b728001ed3784115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a8aea4e58a08a58f7c5731b7eed12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544150a99135973d774966cff2906ae5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d20102cd7c98de73bead32af2e58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66c6fb02f916c21a90dc62133d793a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a35f3a0b47c6cf539ba5c91515427e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123f5ebd3a112fa42db72bd3f013033121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7267f69c88cbda0db00fa2d37f5387e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6addc02a934af39a9e7c9603aadf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fcadaaf8a960cd0622872083fd2e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ba6dbf1b28786ac4dde7b694e1a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef383ac56e64e2d58670d779b87d2f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d790bdfbe5a61ac7bab1e4d90ab3db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77690e8284c926510947272703ea668128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612670908453e99053803a3df3d44a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8431148f3e888fca72080eb1a5771d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdff4573e933f0051b4c424c4bce0e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160497f22b6d6c10d793238d99ba7944132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1788dd315cdbb94a0a7b0003e7196133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac525eed51ba853ce6e142fbde3c7b9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986940a2071496093b7392ba07234d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e606c2de5abf44bfb2115832e58c4f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367c16239369e2ebd1bd27c4613d72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47110450eb68804915605b7c8f910d9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd89bbf471d2d7004f88a8b971b2ddd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb36b61a67aea0bee32332656bd569f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ecc5d22f8a262f507b6699f94e319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49025bf0c45b33298a77c901ac0e8be7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd34e7102c769dd71c1796479bd62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de805e5c8838b0afb84a8eefa089f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70d9924adde8930c6df8fa2e240ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc33701e33122d6045035d5c6e1e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c19c9ed21fb4e0b197c75de654392147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069e17816f72af76f0184862ca9c459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9e981bb0952d1da8d18145c728875149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de5ff1200523c42aadef1721ed9c59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcbe6a5fd2930a4e982f901e966ab8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a44333195191a7d252bd825c9bf66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70722a9d20059fe68db8a56a5151e838153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf252417c41a4d1a23c40a65bad90727154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26b6570d55b84b41dd1cde2cd750d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998e4d58fc798941a952ea663b1291156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642fa3b57b59f5f93edaa1dbea33e6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90be1ac6c16458b9d1b9b6a358d53c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604159bba128bb7e691fdb61048ca3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086a39ec933163efb61f24fb782424160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec61838906087bbe25c2aa2f963c81f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f5b0d0fbe59ae1b498c24e152e246162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd793596afb33483da4507eccf9594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36ded4b8edf8befa1eb635ca36c215164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b366fe9bba73280fd897b8de85984b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8790a2b414f702c37109e644caf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b665f92c8cf8ddce4a9ec5087025db8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55559b2eaa38698268d8929647818bfa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706f3a00d5016504613f48a49e61145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bceaca3d4892fcc0745fa9e1dbee79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab3b2301f71be378fdbe4c21701bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0bdb18dc5bb4fa495528bfc7f5fef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd8b80c37e913b711ed60a1732afa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550acb960a2a358e24d0767bbb5554bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f668ad94235d02a59c9f75c6994ad9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a613faa7c0d05ebbb6a769829eb3f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8eb62bb0e3d90354464920514bf7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cc9c3f6b009449b5991100f962079178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565644a2e03f8defb1f1fdb76d38f58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3806f43ceed34c6d74eda1fc6b81cd180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba58d8ccb1eba166e46152b5a6aec6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed516bf0d07a511913037cc95889d352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf4d25ca1b3de4c7af33ecdb865553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2f1d7bd85a7d51965afb884ca8854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75dc8c9b4684c03537c0812ab92a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b5a9e528d7c0e59d11b1b714209b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a97c787e356f79f7c464123efe967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a4a1d2ffce381fe6f7ad59fa09b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431c2be3ca4e6aaa1b34b07e489a44a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f69b48fc02906b5452901678096510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736561aebc7f1005c2f90650047d47511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584407acb721e4e5b927edffa4522da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd8399f274a0b0618c36741aae123813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc65ec37daa911e2ccdc4e96109f7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e58512080c662d5918f53dfea1cd4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432269c206b69f7b2a281454825e9f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b711d302db48a2242b30382b96715917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fdf281d7ee8d5b69b25ff230ca92018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad695f1c9232a691af0ecf887cd8715119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b73e378aa7262f433782889807357120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58fd817f4a48345474bee8b13118d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92f63899ed00fe8609e6f26c5579dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a3e79c1726e29116008b96023619f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a18e280c8b3e2accecb89776ee9e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc177a11e993915fe88621f0ef32d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b3a271ed4fb3e61df9f194525f1c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec649fef960eeecd78d45a9a60fb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a910826d12cbdd9dec2b4c367632228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9115c1e0e62b0d0bb3305fc48a42d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d090cfe287607d2db2fc20ebc666030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003cc6e9eaf6ce7fdbeedbbac379fbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4ae4fcad4929159bcb3f1e899b8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4e92dc2d82c1f953f75062f3d9d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37be606acabc0183c94c33a6f3c95f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00f656e5b61fad769ef439069e563c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b9d0f3063c4d0c09a795126679f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4912eae140eb515a49848977d0aa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abedf0281a8d7c6427857cca6e5b0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caec04d7408da626a5a01798951fa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b13a07e061949d6d0b314456c1e3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a78b0d06bcba865260bd27a37868541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd52f8e18d21ee2aaae40b09824cc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc46ed5bf9aa674d154cd793cb1c1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a4910d42bfd6e73359a1a5ceb19744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40024f4c45a2ed5d2682fa6c2de5c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43a4e62859ddbbcbb346ca267faf0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798656041f7a008de89878dce2db311047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940dbb0c8230b941e04d556bc512b8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f61ef3358297d8574363c299d99df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc33be17144ce72eacd506bcfac7c9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e071de622944352cd995db1a984ea9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bfb15b0fd59c5b75eed69f07fa73852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f52a7e0f9034214e346f7b3d4456753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daedbdaa4839d5b28f97b90dff9d2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b6a67786ff9ac327cf1f7f3c3194c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67776c09ba7093c766ddfff5542aad6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886da7550d05b11c0602da81f01035c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328c5ff8b6862a4c9849c66e7e5d00258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b99a7eec24e8d82e6c7422041f8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad296f6fb3f85f5e2ebce0ec874818b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69306c14c75dc6ea601fd96a45d5560361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145805c48c670f46915fe3e36b0a26cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0314ce1c541c4b9a25acb98ea526563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0742e1116c981e0cdc0f0aa997efba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e4df58875b9f11efc41eb4bf3e79365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc17b1f4d5585baa8502787813d7e3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc5c2ff372ad074c7c9ed3671df85867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaba17873bd8727de8ec23c0fd50b0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9d773d6d2aac78c356a837e4f650a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f285b7fcf7d56334a5586d1cb1d84f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e8bbbdec6171654517d45835f8f5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073c5bbe34c1c774e3236a9c4af4e2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff2bfb9a6df00139f0442f22b73dd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eabc11c3f35cc72224222eae1c1f5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b652de0916bc6125ad5bd8e5175b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511ff33bae5a0f4036b7c0c2c722ef376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41062ebbe9e436bf0059966c8355c1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a63b2eee209b998dcedbe22e08598678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddcdd37a32d9af0d9872e2a132d6a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545e74cb48f35c1eedb0113962272ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e8144799e20b3e388171dd30cf21781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e70c24e4907d4e324d08ae3de0d86682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430f3880c1fd17afce4ab0e43f0744b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b037601fc8e58de4dacb95ab2d0c1d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb380838fffef2d1b97d4c4157f56485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d90373a290b815ed3c1ced4eefa4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422de52755dec2884c1116c464b253e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a8c5b51063c96585281fb380572a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f67a38ed0524d53a31e14f056c4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac8ab15fa054ffd73042d3ccfe29f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855ccf04725980730a87cb4900671391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e574ffcef6380fd4cba78be8ec436c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a3ef3ffac683759a5de20d040790093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560bf2bd7db3a88cb3e3397b4c8c3a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded62e552a8e4122513de8e988c37bd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e45e86c94b7ec018f585408fbf52d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea358eddb4f4aab028a0250b99917997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e929b385b673d6df456836f7eef5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca135fe5144491de7c2a94d19c2c1b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7cafef757355cd791436d7f5daa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20090e146ce5d36b8af2cb472ca16c94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ddd9cffa064c190ae38d299fa1d69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8bc6b79ebbaa450c8a167455cb99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc16128b31d1ee7239efc480b26873104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1004b7e0f7798a5cd9f0baa4cf348b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22792d987c5c2e71602cdf6bf478fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d65b4184fea32a410386c8cce036107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deded1e75d900f76c80cd53a6802cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1523d1ccb8f025ee693d79c24b59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c054bdedc2f9c01d285ae457a654874110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18a33f74b9ccf160a64e0e22cae054111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce720dd77917330090db140d12c0fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80112e90a795aecbbcd7009f75b14f5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952bd0bc09e5c999b77a48ce0e4ce6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d4a87cc1ff66d70253bffc572640115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7287c8a47b0fbdb334f3e84bab4bf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4d563116004933fce3c28e745c43a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd6809e00ecaa84dc03e311c2efa9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c976f6cb301046d6401631d0d73b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a6bea343c79fa88153bbf464f4a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f123ada28411b56149e45979c076c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851e70861f40caf5490034dd73bebc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed628cc03e23a83ef50985874ec25af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965f387cd4df7b92805aabf4f2382e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686452a738a2a318859304f015c5db4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388575ebcc7b56bb7d8ed2e6a8b9a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b04117dcf1c4a6b4e52344701e51c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362ca90354b7e09b479e492c04402c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799288c9415c7ca2a86b2f1b7ff931129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3479ff7956420dd17f34df5bc9adb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3431038cf3b9cb018b8a1cdd43586131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8050feb01771bb70c15bb0d50699f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012c5126cad493fd093fc190ff3dc4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e47064db75bdb5e52c3885968760e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a0ab45e01a18b91c9cde58d6ca44d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887c5bf977ec682736ae45dccda06b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf398479c31312f65e555b9ff547d5ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3e9fa477417e62d60a7dc63ee9e63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2bd7b3ec9cb3f1420062a34680bff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0d8318f9fa63dca8ac046656649d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a320cfbe9839859fb0f82203abe30c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b378bf3c8d169f4ea069fd02f428c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50de5f2fc181b32c07fa23e982f8c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff453afdcf2f9a57127ee116ceb06b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6359780691783c22b9954e9122031145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085e2b8b5813c3a4ae8854fd5cda386146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa99d1cd650c710332696961911a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd0828f1f2c9045770601a6af94d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9259fa15d55e6ce012fb5d529a70f79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7c901375d4cb70cc2511fb65f006f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e391fab9454af2b7e2cff53636f7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eea46c87eebe8d723f2147c9a6e3c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a1d04b689be576d513fe892b0daf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e7d1d6734aac8a0128f48c08e38ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ede870bf5541114d78fb9100ae9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e0c82eff2398fb86c27eb54a6ac8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9a2409ac58e07c0f56f782bc8509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dde8c2bf7c881a304ad1c2cdbe8ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e646fdd45977283a127173fc1a713f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d0e323492065e98fe40a5e7a93c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cdf22835460a8ee277457886d6669161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f0ff14eb33ee135d895a3703cebde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c228fe1f86bff49396950729b0462ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318605d62c3994152acc4ebbd02b4d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960b2bf79d3cfd78377d99362b0f8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f54dff231ab475d491effdceffd45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80ed5fd307a439680eff469d4bd8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9294376d9dd954a6e08d80bf3c951168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158bca82f4ef9b9b592b8b78075e73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff333ec7c5a6ef34c73c1d2cf1a5d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b31d124e31881edd79482bf7152a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd493c285bc9db6ab146651451832206172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf765b1c3f6e9358b71ca267e75d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ec5f14b50b3c364394d63a6f60a23174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>