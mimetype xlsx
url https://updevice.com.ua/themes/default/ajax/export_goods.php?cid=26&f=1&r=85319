--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4355f6805d3575fb4c737c6f61f0d2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e57ad7f498a7ef79d8c9a1ca6f1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1c39c0ac3f4953c5e853b1d1ed0ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c867e1ee84e7064d9006c4e73f1e404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea38bf7356af4af7f02cd99063fbaf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da568e651a3ee33adbc4ed087f69f746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf7bf79006ca9ddee6665510faf6bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299511121f08ada26b6adb37b32a961f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e263d368c8be27a31d3c42ce48a9a3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b915258a3293c2fd99302897a33b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c9af3eb6d0986058abdeac4224f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d2094f2632ff112ca026e22256de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c13924e6e18bdbe0787d4e9da5db613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3276510b8a9d21b22277aef378a8ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e23d70e55a5e922ed1fc9321919515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b239043cd7741379901b7e3c0b041816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43155864f29e2246293a134a5adee917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd128c6f85e951c93710466c1a41f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358800a21d76f6412e5c36b334b6972519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003124ebebc9b4ef78445905c7bbcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2e18e9fad02718a2eb4d3f02895321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f769df0170019412aa6682f5c383d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26eba0d9ae8c9109a48e9b7011862d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2080f929909c41e1dae5c643a653724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015801c0f2ceffc9969448cabd27d7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d9c161b0c05ffe882fbe1114ddc8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56009e872920388813e885a460fa3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34cf5487b74d57c66f0cfc74b4aea828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2c6b3e997b187f0a940ec0a148ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf2da6c393571a9950e52d6880eb9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703678027574053775a32a6c806fa35631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5216cfb0e895d051634bf98be6669e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7bfc4a1071e27908eae5d647d27c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d691f025cad6daadb464c2458a30c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814feaafa3cb461f6c50ce7a8d2ac30b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7fc2e33a52110a61f29f77fd9cc1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c127b71325b87748d57dc9376c5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541365faa1a227525a81b653f846dc0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2539ef162613e80b2e8f5b08e923b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b243cce8582c94b6af0e617736a01640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f4937b39304db2b013d7e4af4acb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ce4033fe721bd0f3bfcdd2c1b116c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fdf27fc392c1b6b9cdcf815a6352543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7dd8795692ae31b05bc5ade4c47a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d78009b0f82a96d7cd4746e93970eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf1ac78edee088ca81e620fb622ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceebe85553e2dfdd709530abe8e4fb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02648084964df318f5eea49e1c75d58448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e446260290a64324af27923a3d05bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22787f5f306c150cee9bd7a15c4206d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e910db39d627a530f70b8f062332751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56bab811d5026e339d31f8c19e902452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b182d6a54ed060491e6475b4aabb21353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d1373103c116377505314126a0b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc2a38a40c4cc9593155cdd4ce53955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f205758436e227ee9aa0bec87ba676356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75fba31aea8619c5ceceb05f5b4af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe5faf9db597a03687b69b71a21c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1822ca64426e1d6c78e8f703a03559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a1f64627bf368a28abfd28542420c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7626f059414484369c2d66afec2a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf0414ad97b999350e3da60f047bc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795ce640d73a3f6340f659b91d09c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c61f6879898278870e84404d2d9a7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2929584cc11c849282158cc11b4c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82fb6c06e92dfb2ce4a99976d6c5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baac2194980bcc45ff49362b905b6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd05872e8f2117e0a1d7ab7f41d3d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e3f46436b8f27a14de3b6eef852369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c23cb85d54d06edf9e7a65f27e13270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc788e46fd8cd0aa4d2fe20eed95fdd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cb557a01bddd24112874e138f4ca272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507034ae3ad801fc82b5e4286d6237773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabfaa3400d4bb41168c04ec8c6172074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aed667aaf54dbc08d682aac37f5fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca48125dadf28392e74e2513a92ebe976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c01ab329fea1a40f4f7ef36fb866377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c33906fc43cb5326ac7188c884926578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538efd5c66d9fadccb3e0e5e119c07779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d031a5c86a96b5af9d33b067c3d4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6489449e41763c68ebd230baa0198581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99894ab6fcd92b9f5fcff2992c8f8b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14f9b9913e0ecf9fdeae2c6673df9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b68a12f0a87a0760e70e9ea1c4f0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2705430682acdb15d870da86c2b7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328194cfa9b3e1b44b290894a197a18586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48160846298ef5112969ab568a2c1bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4284002f04623ec32a6dfc4092d964388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe14f368507c93b4666bd294f3ab4f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5920cdfd4d045aace0d58991e7e9c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4d5b3a4c81b714f614c591ce67fc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558af0d975dc5236d98c333bcb6cda392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bfdcc12da6f3b693aac64ee4003d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac05ce23c08383f8c84b118b12123594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37331a4ed3a20cd7da2830707ef3320795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605be4cafc77c327aba1ce8d5e7b0af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36108c24c760ee7161aac16195efa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de23a216474a189647ffabbb8c47d1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69c73c94c370d23e71e58804b4f70299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeb58e8d6ab5c301fe684210826706100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420ec1504192a416c725b814efdad8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242257deeabdf07a9b78335031a8727102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6c203c71c5f4a8afcd7d891b5d0e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f29d2c92ae6bdaa215dcdf6d897f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb51d2433a3f7cb4ecf449d603caef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e305e92c43126befa08005492c054106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171b42a4c68a402169d5859a464892a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36870904441c8b56e6bf1590fd1aafc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342150ec3d531375a3f76086fc05844109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38489d261876600f3232f6c3398aa6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777fa966a7a4ac7f2dceaf2abd8ddbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b54c1025c050b0e6e1ff6373df317a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b9b1145d7396675c84c4056e52fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38e1ebdccc6b888456417f46e0579e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606265452b9381058c1d564328a58a04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5892539ca59d2e7cae50790475555a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e121aaf978232a75e2a7d9d402b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff8f9ca8a233c9fc8225787ce19fbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aae4ac88d12b43232cf8aa89b38ba5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c93eb30f944f59cc7267c59204050120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cba9c9cd8457aad27816745e616871121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f9b724f481d5a6adc10895f3dffc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66bea644a4d81d42a476711a0880b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35039fd7ab2f4b013520931d81fc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ded24a28f2f978563a6cdf350e9ad8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb307112033e7700a82d96a95c347e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb8820ced0462f632ea83cc1e72b13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b5b940501fbe35d2cf6b86568cfd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba5f21c84d0b2779034a3af28c5455129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762af82b965c0b1e4dddd6cb4ac3ad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194765ca355996a7404dafa840dcb8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60ddca35d9a64bd3b9d000316afb76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bba68813da500050555d1b28560f5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64e0efddd68253d76e4ccbd8ef2cb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cff50ca59c1a794d30ad4efa9df00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a06bc0d377b4b150bf6192ebb6abd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935fd1e91ebe7f6ce20cd90f3abc95c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b195d18adc61ad068e5770c5445d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c6ad06da5163d95cadbe938731bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d4276f87892e9385fa4d8f246be6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267784194dd3796c7167fc1ba80faa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c94d4341f182a84ebef5d35f4a78a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60207a02fa4c66f8a252c669a2e62728143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20da177e32da5ec308792d95b17d22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ef094fd92c8a92475b1cb4f68889145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f42a0a70238647e4270b5e3af3afec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb58830095827cb1b3d836dceacd6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53e14f9828bff1ab6ab24b59539a6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfbdcc0a834fecb2ba03611151dc27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73447c966c646299597177cd945f79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8981b8be52474589dd2ff1d908b4db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cbc3704eac7dca2e5da36fd071c41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd4855f4f5b2c925769be1eb471674153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6d6b8852b6abc52ca308ccdbae2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac39a1f174de1e283e7daf1e8ba4c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648519644e692b98b344df4e4bc756e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee701ed3ae78077c21fcb2a7892dda6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb0d297d67e78a5f6e2c5f0a59a5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7782221ab27f2f124b6c4f792b190c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f5e0a657071ecbb9f380f5adb6128160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5006138b509ea4f730f39612784107161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a59d3dfd394dacb678090b3cb43bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadb703888973d52bc679ef332da4ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c76414580dbe6e0a1f32a4fae615c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac663676fced3b287f2232c86d4e8c04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af8c64c974f78edc8fc08fcab7eac2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a559317a7f0bd0bdf4d83cc70a9bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc913422bd3891d3bcb5ea24cc7d2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743586d13b8d9bd3367f06ec1927617169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35170d78dc4a4480a7b4579fb40150170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1534b9e6e57cd024810bc981584dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dd7f69a84cdd38d2cac8891a8bc4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8b352087154e6225949730210a640173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a388165f0140410bef4e7e5e6e26a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbfd581e49c4e9529a96ca0cb813a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e9a89cb906bf2a14a4e97a1e78136176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdae09d240fddfb88b20024c8591aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50459e3da62aa5315a5b077177fc9641178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2a756ec55497ef7919f09b802202179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b445cb551e5e778f5aaac11cb39fb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c140e31382dc9d06524395702bb05b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096484b772e50509955a067f8ec8b221182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1001aebb1a774c3fd0c5431d65bdef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f161935d73dccc263c8c0ef95726062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d149bdb42578fb011460162f5016363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1459daa143af5d123a28c9f06f6d754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7227e04a70569dfd1713c91bdbba45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef253f342a8a74770f872be791fda36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104e53886e6bad0d6103c4e24ab45857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d63f75a48800f9aa667e65763cad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f1cbb7a945d8fa989c5053674752f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23f60c64eb62bd5364751bf12dce710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11236dc8a9b2e6a27fd0575709297411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf158e38cda1a563518c04abcab4e2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cacf1ab80074dad1cc3954f784e6ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a73b09174c68f397210ad817126214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c1125b4c89de7866c140d917f67f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541a77bb7cffe02ce8e2477976abdcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd932b7cc321646d1ac2371491dce0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1f6d9ab9ff5fc17f31b36fd8c7bc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f681dac5881af018b8273fb822f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cac864af75663da65b43827dfcf16220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3ddffdf81909c180f7f18115375021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea125401490b3a192b140b545eced7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22e7f5f2a65228e5340cc0079d278923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f837cf0a8dc6e9e72b6a7604da51d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8347f4ce51f78d15ff0fa825efeb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd8186d66c4147b968f0d9534a5e7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac9bf63de72b2be958d885e0343ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a3e4d3c10aa4c17a9b15c5d11a01428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda5e218586289e2e2a78dee82f150d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0ad5e1caf29988d86ab8b463664230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa7d398fe80d2a87983bca3b89e4a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2b3cd8af24282cf24dbad632a680032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaafb2b62bcf01b469a4d16daffb2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605f107ac3ea4d881d3b6287145eece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008016169cc768102dce577bbb57b5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbd558068a9fde3770f4f053b9938136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0248282ca921429f22f0dc5078e0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3350fa6df24098ce1aa973778ff2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c89cfa63d12711bd55b9c4738076e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950d3ef6f6e643a0763624b8516030d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9605fa372cdf8a7df0683191dc950741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05cc6da77a5aa469fc762f4b70fd8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553630c04db6b3c8f572a7689b9834943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1626b4ec0d8a1560b488b1a4c7847a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf3351ac937f4a1bbb7579bfada0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b3677c36fa8178849232b4fa72ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01779718762a6950db3fbff3f8b4a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59dc6c0d81e7085e333d837bc839fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f1a3dde67565acde70eb23c0eb8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d14800d6862c12983e33b1ca21eaa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef4347d7fab8e8294b984a3ac85fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfc8faf29764d6576cf96e49a38d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3fa7f55fdfb83a58a174a485d815753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2555a3e7555128e71d017d16897a96e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2086427cd57e7640561974d7108ef2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d638e2c4dd1b6759dc8903500c3ff456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd37194e76193c069a9fe743c8884a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f31294b6ad4cfee911c2fb1b3bdf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd35abe1949964f0f1e044445e46b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960146ee71e36d10393e837cfb5d02360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3da88a5e6b92c4c04cc8267c8fe1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55359accea547ded3b648f2a15d6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94120d91705ffe4a82aa2eeabc6291d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe11918df0b894d7c13639b16c1f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029168a5fe409a4a53e0155edd2aa5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd704b5b938ff2beaf43e72c9ab1ecd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ecbe1ad9b215814f6eef862aa518367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc053d45328fb4011c805c71415c5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dda41cb55739cc05089a8cf3aeffd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561973dcb9d65e55388f9a51c6e07c0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f3ed33bc73791510a3425b199aac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c2ad721d5855fdc34cd3a26aaf3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f81b7d5650517403192324360351673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad04e7fc3df2c1f76f8c06c68fea3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1fc07d11f165f77a5e9c0c81d30e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeaedd8459d8dffb486a826fa0be0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713dc8a447a73a434e7ce67008a47a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce200057872f236487bd4cf4c9425578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794899c9cb1b1fc8ed9be9f9ca058f9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03fa986bca517936b4d1454020f04680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcfbe223220ab7f431299e6f81d73c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4b8d57c5f3462b94820409f431a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8ecaecd7dc6292ce387c369468b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be894fc9cfee561fd98393390fc23a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45291993abf13cb79ff877058564d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbedb9829f59ee33ae433a6b82f355b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2c3fe91c02eb919c7ad3adbab90e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43bef38ef2d5a39dada5f4181a566688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176874591e19833699e515870fb7b3d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7a8391cbfb23467beae4e69e854ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c41b7038202cf80850a1891bf5b4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d76220db9e786284b2671295a429d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969c5651bc4bb4a9e1cf148809f0d7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90235065f6ed335d68aef64d440621e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611a8a40065e6750fed8cebe82c30c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e60059b7a46cd4d5a6302e42fbf22e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21016463d1661c1fdf148652fdcc7ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ee173d6f9250e64380328c06a247f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac57e3c4481925f6b0928bd9787e2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9352ef0824f2cfbbd6028702e087d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700be38111e1a6ac2072b43758ad7bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e17fb105738a2e236d92def241be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ec95a467d9287a27206d0afe2db5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b3310e774c0962924b0cd7a4a180e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59441e18ec89cd48b76db55c794ade1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bc888a599841273261f70527b067d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402496677f13afdc3d27a2cc3de5b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4808b4279966ced75684b6e18e4c91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab3bc803547ddbe9391ecf2711c914109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651a505f33191fde1ba1b566ce9d24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3e894f7b48c9700413ae06812122111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a398989ddbf99631524c5096b8fd75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7be3d4916d283979667c75b7380c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55b1f2b57293924b6d97bf9b2b482114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a34c00da99cc762f2cc3dfe5cb8ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19fa279a2acd63feec37eed7883279116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92c8ca9b241dffb1b5f167adb5df2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd6ada709dccb504456efc453d4f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e95dbc57034060311b88dcf66f304119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d0e8c06e1b86d353e090eadfeb36e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b3a77df7aab2187f7ba4f6493f586121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbf3dfc2a76f755767ecde8b1fb3aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7f87f1551b57907d6dd3a9ce9cbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec1362b990453bd207d80f7e20760124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a87747b0540cd2c10d2e01bc27ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a7d2a99f6f475a5dec41bc265890d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f5fb909814fe63d25582b5da7260e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd52ab172221d1f5df2e3fa6e1cb692128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a41b67bec0432125cf7248cb44751129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982090d3abe40bb41668935aa9ca95c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785923b4a68fb81493b5d45219b6184131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1e0ba7243f78717a51853c6fff5a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea5a5e947ee2a9bd406191208c7f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7103876105987e0d96ca3442c99b0e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365359fd6fa3369f2b5bf3d728c47a91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd59160389f22c0e77bd9b1eaf7db1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6216e1dc330ff4a9eecd27c4c3f2bee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd7b9d0eb3bfe4cfaff55c052a593a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2476c82b1661bb2fbfb4a0a700a4f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9aeead68dc8c00abb2aa1a55fdc45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85f6ff7d852dbc5c100d6ac243523141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6639cdca3f84928b537f672de8ece142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98c6d815ba141583673af2f1cbd53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13930a1dc8c433c6d905be96775f020b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a02d6ece9acc794bb59b79b78acfda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a843e40014b71c9a5eb0d462c02943146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec87481b1a05ee1ff74b9c6a15bb9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ffbcfae36bda73db48037329bcccd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e1e965b7271ab7b5587d140bf044e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c492e2425ce86307368999f74948150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f20909e6becb7ea6709c36c7b3dd30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372cd17e89bf1612f38aa3e8104020a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e687ce491256e43ccad9e67bf0a200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cda9e06f02130716d9d77c60178de7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51273d4f3e0ca95576a808a0a0fdb19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fc8021773ff4a63afe037acee4e5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb31c1a230ac06e361ec2ff35cb65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c71b0a53021ad6cb6d5f18e7e19a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdccec2afd9484a2d481c16269b886159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8819ba5d4a3a3a8592ae7787e67844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddca463fc4258030dd649ab253c1ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cea4b38888caf4bb0ef931ebbd4551162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e32b15f3311c612b5010ba21f45e5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e66b9cbe5f54657eb3d5b8c49f7136164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47f2ffa10e271630a8edde5cccc71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f1abc347960491c797cd9ec9f8ced166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471e86502a426abffae486161dc45e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79052c44288e159c62ddbfe0e84ce0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34294dfec78d3f0b33e9bf52cef9a55c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77dd07281616257101a051e733c8cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746fb6e5d3e689365d3856cfbaef37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8845c5226dbad56f3b716af510eed8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc20ec2f581b246fb0ff63a6a8526173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66d2c9377dc870287698a92c903ff0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>