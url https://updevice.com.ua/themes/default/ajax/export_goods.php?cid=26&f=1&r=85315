--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2abdc957c17b09f522b19c6052707f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb076ee6017c4befd43f071a742a80f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac2dab661cf22a5e92efe1716e3c403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b223f8612c7577d0477a473db81bc094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df9a5ddf5506aeada6aab06c664dc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd165e48e2ccd2679dcf94dc0c02da56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb7f0f005fe187b2609dfcea8a43f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca624f61bd4c44ac18ec511b87578d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051e3fd4c367e3635cc19dae94f173b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965162655cf86c2487bff6518ad910e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3bf82e327385e7444de6f449bbb4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd304c8643ae05c9564411f0acebb5f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855850f5ed005cc3d5985c8da9fd79b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e69e12b2b29386c18686ca21ae1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13714ac80a330a46da6d642fba60015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5ac43fb0f627c0e34b56327085cc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab0630b7df889064e20a72a221fd0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e90af28677403e0742ea37728025fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f4cbfac6f4a1729d4e0cceed086219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f777aace5bb9af2cdda3550739be90a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc707ac8926c9e3f1963acd35b519721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab420812e69ea78ebdbdee4088488722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406bbb7ec36772d12987cec434d42b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f5e7bb01cb1e0fb5adfb502b1c2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8d7f21ff420b76a026f2e140edbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4fb402197b3c4634187fa9087fff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeecb6a1b47fa51d5b38f3c53e9bf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2fc9a4120fe3bc622f527acaf41128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae4ac5c28939a0047b7654ac0296429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcd81ef463aa06cabb218cc56796a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff43cc4b284e35bf8c9ab179209e0f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d3f6cdad417e862ffe07aa34e68532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c05d45ec5210ac0836a124e15f11e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc6eefa53759fc8f59625dec8a106434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4be79187820997630158592f6c91135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e7138b5919b686d4bb791218415936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e36bd3235c608fa315a399a9c7d0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8b9d8bd85d1c7ba431b17a0095dd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09c118ff6bbdf9f9ed030521e474b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9d75d07a4bd7392ad576cdbbf4d5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e044ffa9384d8c7226747a9fda330ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e29fb920b115a2da1779393b517b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f41a7042b0a09f84746eda017d5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bad30f3cf9f24a7ebd1504449022444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ad56ffd1959b8a29ee1348ce8740c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e105642883d43a05095f4f7146f03046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5311f8220a047f0cac45d023bcf082e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9948a7b3e093e6ad28bce64a4bd0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43212560c68142e15388ad6181e3621a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33919c7390655a6a8c612ca4b3a2c71150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb1bae00a3d9085b160c5843342e1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92297b3fae76649229e567c8ff82253952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f974859502f10794bd902d5c31a1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7cd8837a8615b6ce5cb6402170af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fbb0db218e9cea180f3231ea7189055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afc43eb856cae97438d7934db788de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3702f4aef813643848252952b823957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3322b1ea5678da21b2a8e9054ff2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbc3857f7d2343534975a6a786974a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031a600a08221d2c7979e1926d84ed360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b1d11eb2facd28bf4ebdc3f46ab7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749493f4e3361b5349642427ddfdf3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb12767d959387c4489f3c0db7941663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb2682e2ce21baeb30ec1fda7752864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b13fabed563b78a8a34aed445fcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf018d44a612f790c959b6b890e65ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278120caa801de4575218aa08e4ac2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569de7203de72a904baa76d2955b8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0b61b53295c6101dc3966ec0cae769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29878386f9819281e76a8ad84a23c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e2e381aec0e973bb541afbea174b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7fc98a24eb1439be20420a1e787972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a223e76e9994c3491a49c366462f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271496001fee803b97d22a731de86b0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52093ca213c797659864703deb1ef775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f711320f056aaa1368fad3d39b5c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db967b671c9b0023268ca3271759d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbbeb74b9beeccf45427789161213b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0687e58dc7ee4c7d07699317c122f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15a8cfd71ccb6e18a682ad70781bde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6c06adc2529e89b553f3015c5bece81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdd46fe680f29e4be84effde0c05c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2963c1cccbb44f432eebe09e4a23d6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14499056c4710b3a371240193d0f100d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484419b3cb37d669a5779262f035ae5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb376d44b49cd40d87b32dd93180b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c12cdd2fa0718129d508df44807487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc9a6549bdfcce2b5346b2f22729e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1d592d17b210047e59b2ed3aab8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30163671167dfabe6ddfed7d38d6c7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ad409b07d8c4c4eb88dd4be094e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a62be97bb21589c79b99c11562e1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f65f84310f5529189032690cad8aef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc27a1d6471600d6f24732be45d0ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5fe4f949cc600d092deb07a1c5c0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7fed14813e5a7c0180189905daac696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95ce64d7cb9afeb13872cc6b52d5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b498227961fb338b2c51069fddf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0051d1dbb59ac45199c0bbc67b2da9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe54567952206782e2d114caea4db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e87166e8e4526affece49e86ece76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b1a06cbd62f0fddfb0177ce3ca27b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1c9a122c3d5d3749966978d2f8f62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465cbe126399e91680471ac59d53f09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809498ecd2a9f9cd465eb0c6c52a48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962e32ab3ba8223afa1b09a56f8ea5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cde63a1de40ad1f3651c84cecf95c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b867816473e199229edf63053e566c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22f4fbb7be5f55f906d7048e611ad7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d31763518969bf3a815e13e0b63b2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf439d58393a505301005c5df410dbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb19e42f4627de697ff61216bc7a45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5597aea9ac041ed1fb1bf6935f4d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9088f4f279f7e2e0c73aad04e2d30b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad0dab948792473855dd0870f94fd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed252132a3c73b90e3ff9771f6f9fb5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebe40d7147b24b21f7676cf8de052b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ac8d922027fb9fb85c9537cf6300118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9508d1af014bd2291e95ebf36c80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503e68a4f6bf269886543b8b01a60c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ff2278f093a73e5be614c57b320f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed82e40a274fdffec229d4a7259af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405cab950adb46dfec622f36dca5734123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b00977cc24ed39269b34684e3d26b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f685e339c4c6381b4f541d3ae88a5be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7edbbff900f5aef7d59e08cbdbae78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba57662c3354433bc46d8a55ed6c4df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51af9ea4cae2672f221562f97f6fd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9268f8a056950afe553adb82c9b8b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b801605b7fe43d63026cceaca300ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a342770613837afc36272bae0f69c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6764992a3923f2a05642aaea19e67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c533f650029f69d146bdd3203127404133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e210290cbd43fea8567b386e78d7d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5d016f9c58e85e86ca9db52acd6bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e1c9ff34f356c1e64d8c0e034f82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c897dc882e8d766e2201cd17d12022c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335489d8aef3d2e33109e92262ae1d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df579f4ca2d94c4c96039872a9a9f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc0d8ae4cb172c0c108a233225faf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4791266746e3549f7ebe04ab502018a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6381a01725548a137f2c3bac92c7413142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cc796f6f294401a869b3a74c8c4da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e001d902a19bb80844a73117d7fd44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fee6a88b08b9ea9e3f085b8fe65a25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76fa386660821fce6b69ff993c7269146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb202f5e1797687102831ae7fe20290147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea224031a9316051dcd88a39c48140b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93086d11b1b0ffde30fb88df90793b67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6138834c4138732e9d97615e56514150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd8d5667806d08c80a6689a7e94a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e97ffc09ce941af9e86386dbed22c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121cacada7e59c983c4015fa957669b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9fa6b0114b1aee441dae24b54b678154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020e41e1451e646dea1238a6f273809155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec36f4ef81f33f779a8b3fb602a0420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650529c660dfb8dcff49c762b1c5d3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acf4c87d1e401012e1407094c57115158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fa05478180f843cc5c87459394a2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a1e50f360f55f416d237ed76ae8b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d859e38fb25da15bc8ad7505a581d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5032ba7ce9f9c134651ea5534ff9bd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083409d853ab068a4cddd8285aae9f52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49d417c6db91b899f6ed89426b7033164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca92a1c5c1463eec129356bddadd707165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b4205f80fd4ac90c8f4913b075a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e10f7dbd5b96a8797fc3defcc4ee6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb3a2dbef93066487d6e74808f4fa8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42adbdfba9506613188eb31a56d1da8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996d049c77b1fb5db958ccb864d316170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b5f5043c6987b35a2f8b29dd088e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad108fc96334781a4da2adebe82992172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d7157671d2500dc5047e88999f71e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff37c546496449b234e79bdbd2dbdb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb5ef94524ed7561d5175625f8d6c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f509775380f086cfae6fea42fe5a509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84836f6fdd04ababdc11bc97c80ff731177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cbc6ad6a62fc35f4ca0a1273e8f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d08f738444368d29efd582e379f75a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca883f9b00bce01bf94f5293f127122180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41f5e21c950ba17d5afd3013dc0be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b049712f6d6c3bad9879940bed30a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42555daba1d1e23b25f1812747b2ae623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea7c420e1bc571c577afcbd66890d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23aec8af41b028148f30cc8330d95225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc684d4338d26196c47a7b181388a6896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745bfb5d3a8819803b60f16bbbd92b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996af77be70760e178d26417266b3128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34e8a6f089d4491840fb33a7cab62b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3988f4e4fd45fca3776d7017949440010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18f2add8d96e6f748b828c77e8826d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebffcc0142b2dec98619ca72a4c077912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e01c167270c5453726ed64cb42f03b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba2a64ad1b30e21a5e95c11f72416f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775215f6d9d5f875969fedf0736d9ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b1a0038774abbd5d70154e5617fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e02a2a725f2320ed7dea744af2312417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aed21fb2397e7069baee71e5a31ea418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc114a13dc81dca707976a593526b13019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303c07661aacdf4d8be581527d49f4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a590755532906360d973dc91607b0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410b6fc9a131d30a8c2344dcdcdc79c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efa32c9ea5ed1d6d872fb7877f56b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4816be5111d56955d6a9ccadc662a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca2efac492c22d932df8ff8d7055e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e08d634e19ea14924baf08b049b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef752022ef7d7ba10b882dd68f68b94527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26359edf713a3b1ec6ff5e192ca45f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940946eea3dca5910fa3b302cf520ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b609abdc3f5e75c5278930280a75f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1322ca10e7802db3434a2ec1e8243a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f6f5bc5115c5fa0703941fd69333432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6610b6a133b4df3ec759cc670517cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692e3d6b0a5c840c7b04b3b920088334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221770b8c659d7195fa16fca52705fe435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1591f4a00d24f856be9888a8a9b7d9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b2f49f42b5d05bafca203c84aa8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f0f7a87e1dd96b7f1426c7f62a50338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327782c8c178b559da096a1854341c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20ce3875653b2468291b360f2edfa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bba4fd73c9804015c3a3d6cfdadc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb21a2cbdbd00a256f1c9836f6a5a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca551e8c354629e3f63932bc76d68ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8263d0bbbe10659671ec3b0f26d4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa5979b66894c600f7a27ce350505f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96051aa2dbcd80949e765a11b7932ebb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd8fded36b3444454e8d10983faa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0446dd193ea384a77cde80cc275f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b95596f82b9eff1eaab5b9a9b161749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bf2374d73e054262e13b935e2ed9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c594bf1a019e4833c9eceee5b6856d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d176f1aad5fa9917713830eb98f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385e9294da570fdff453125d688af453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef1ce487929c2722daff7f1f4c539b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2647e44e00864117def30c0de3083955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b84cf186c51b82a03a28f62f2f2ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f401fbc1d821212a2ccdcc9a8d12e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c70dd24ddf330f3874258f412a02158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a39a5ed6d191b0eb89b123cf849b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32036b595f97b8c06c1fd4c62707f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61992c1e6ae9b37e988aebd6c4e6da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1cdd2919fb9ba2b0c90e0c98186fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0a9300c527191328f86441774a8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1277ea07a2524776eda90fe5307864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeae6e8def30f55249d3e645ae19b8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc835a326e47b5ea53a659a02cd7fb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305bbbdd74fac4979c1a091329f24f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bfd44a4ae42f7bd706fb5be4fd4e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa14aa947279c5b4c9e042b35bb1b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeecf397bab8fc09ac4efe10501973870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3004094f10d3640b5dcbdcdd880fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b2166353cd00fd7a6fd7b0c8d43a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71c1355abf65a48dabe596c8c381073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdda35d8de2a0b2fb19d67ca88a2ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ace1112ad2f6bc2857329cfaad9da375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916badf5fe244eabb711a73a321082a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a3c1f22efffa1a92b6611f69490c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288ca0eacd011d3c8ecf2730cc1d48178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e16ec4ba69f37fb38ef2162e7dd51d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ab3ede87ff24c56375c3d6ed182180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e1d6669315ba60b7d5ec5cbb31e6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd3ebfef0d08bab3f44cdd051d64282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a9ba2c7178ad8f51e9f743019dfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28417933b9ab8a9abf553516519ba984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eba6527b478d6e51cb81166fe138f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db54d77ebd67f868eebb8696303c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb65a1acf37a6299970669318b8b7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45925890914fdacc298f00bb5dc7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629b6049c0522087b9b859bf792904989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b99c47131bbd33ba6531573d0f4b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372f016cfb4321f5b82f329acda2d9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d90e5b475bf836a6e7028332fed1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90965c7e7ef5cb84f54c2df37d2aec6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c86e1167f9ca4341b1b7aa49dcee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2460c9a1dd33e30c9b802ae64eaf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e812344a2c596fa49f4b7eccf0567196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1d83fb162a6531a32b07d4a51650997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578de73e4e3b400d139a7f36d104b9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebdfe077821766bf84d61d1bd05c0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae234fb8b083d09706600aa38143ed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab7d1b0072f32cad947c1a37952409101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f471fcffdcea46700f85bce78c4e7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bad40f7f20a3bd98b2e76ddf6e2b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ad35a00d28d7c454f358c8c097ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126d4644d301672a19fc37bd18bb9c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c39bfe3f905989de3e01d8ff6d56d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc038bbc4164fee1a871beac5d3e21ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddab06925bec06a846690ced52f46d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe5a6ed3e99b9b15b9db0536da563f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa98915d3163c2413d75765f1919d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03970dc5322cf6ca7fec92dca6250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a590080d22031489fe604f984b5ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4ac246392f14210ca8212c6d65ca1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adf2d3cc7b5e1ad3a8fa25253e2007114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a95283a797873222086e7bf131a461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb3cbee9043b9b67aa91fc51618ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff1e481c4cdacec89a066b95bb3a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcccdf0b8c5cfc3fbb02842c6d8273118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308d8bbbb1d15d85c3861fe3e7521a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f149070c20a87a8e152646f029ca6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e609a234e533df54093fc0a0bcef4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bb1d5e77fcbcab45381858be73e51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c0635faca3865ca2da21353745756123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f5d1226d9659497834157bb03f6f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a99322b610d6da08b85018138a4832125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940ba8a28f85e238b357c4f9057a6a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83425b26c8cfa6e6332b79b72a44e61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bcfe6d4daaf3d931b36081feced9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918002a4d981ddb908675ef27834f92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa7f21395de10f57f6f61918ec270c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74cf403b6ec243e81b0c55b21d55c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b0753cfcbd1ee8e5bee4a5fbaeb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c7cdb34159818ceb09465874be9dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ffa0146c86c87bdd7dde74b791d57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc64ce0da05e5c85a00a8505f9c7f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a622cd064c6649d7b07baa81f6d5ce9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86957820945768bf400e9b87fd0dc35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866712d44c5ab333d4284c297a82177138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173ea1c02fbc27b79e31a49d13d3e03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17783a0360d8b567cb7087ab5e7ba09c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e8a7a023bc6d5350ad7170832328141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5819d58b8545f061f845fcdfa7790ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc58a03501214b0e147b5071e76999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df1b167d1b621c2c3f80bc3416a67a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f74c021c73e710207cff2da08011b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304181ff232a7cf95077321962cf281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd9b8eea9d112c0f56b036f90087c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a16fbbefa330458cdfd768256b8641148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e54aae2de77732560b3233ce18c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b41bf2fb4503b3530d7915461a0c99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf0f6b5b97a14fa706c6e67607ee97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d667f1393a210d08c0057aff5f1de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c79d1b22b91f4c2caa87feb29043153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29941b6102946004034d7660dba8b6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc6e09f4e28e5bfb9bf7472cd54f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e42746a07b5ab212f15f80a39e1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46307d697a053455f2be959e80b09877157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc47e1951ae406209a5fd869d3e5bd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd51cfa08351bb8508da5d090ea7a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36d8d4370f76bdedfc36f59e339c66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d680682e0405a51d2e101c391a568c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9d2f29eddc13010a4935b6ed73e9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153e0375b506685cae24af471d7909e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ce10d3d96c0db0411bde2488ae0ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e21be454ec9ba4e0d947e85db5e20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca608306b0d3548820c9e75928ee30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005121b3573c95d43cf119f067603e7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52084f8b70791221bfab9061c2b588c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a8b282484d1cca24ea8d4d7e029af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf4039b53f9bdb70b996cd54158df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d079a665bbb7231073cd8dbed17cd03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae979fffeecaebed1e7ca049bd6889172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7259975436aa3f5d344ccd6fe6b232173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252f3348e810fc7723fe04a2820b9e3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>