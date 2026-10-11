--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a076f3ac568fbb866ebcaab4b7b911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712c31edc40f4eba243e6b1763792752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488701fe7532f9b3059ade591d9df203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edec3261fcd648dab9a114116b6e194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cd07ad327f34fa26903acf36167665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce7ac2fc774a0f037df34c608f96766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc53114c0565a01deeca7a3ad2d70ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c7d42eb0e54960b6f6926c21f4d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be4b4354aa7a31afa0b4d8349b02e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f68e5f236c01691a77dbb161bdbbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9724fe9badd742bcfaa651bf5b617511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f3fee15bc639cc86204a12254d68a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935673463722b21fa9c2fa0d6f6c04313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178057187abf3c15a1a1a29f25fd52f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e4af06a757c9ed54928d514043f5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51347ef6a0c98efb7fb86bf2c3c2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ee71ec3927bc57b8ff80ba0eaf7aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a227846485af909169d4c66d81152b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518f59f30471cf7b45dac8c19cf8d0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe27226d8befcd21f69383df332a4c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90f2c9ad025bf62ffd3959afcf7bd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c343d7b0253c8305945e2d12c70f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c686396181ee933e82a9bd6f4c64d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6ff433c300b3b937853b58de203724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e35d2024435a5c1520c7f8f5534d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114698903217d329147caf82226193e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c48d7f5a3534bd4bd083c5381de40a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfa4df90addb25427b3fc5c9a6939e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0f030a27bddbbb30e4429ef8e911429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e0ac40f3f0ca5a9158fd3c50e06dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ac03957d05b94d83a9727b7c5dbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a870024adae8d76a8d634b3a38dcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259744f34044aa2e1f6487d64312beb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e71a50cad7c36b45902c58fea84c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c092602be4db752eed52f9fe61ccc5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd748c202d8227dfb8fdb35e09dac736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70701abcca93e0a7af12e507beb0cf5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f990f4870526ed626c543df7d9b8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42960bfead5c358bbd4ded5f039d3ca539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab9482b8b57f0365ea71ced82cd1f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a47a6b3f6626277aebe5989715c16b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529953b22fc730e3cb115edfb4d0c86842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbee9bd08704a6019e709267b7a2d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da2b0150803a3723f2adfb48f9a4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409221fd7b967166861141e6ca7f373f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c552f5d24951942d4b0654076f9d15046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fe17f5af4858e47093d155907518e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad6672b9feffa88a64cdab7d20b7bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8ac9ea5386231d72712426eafbb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da07ebf399a68867b998878c46f660050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58bbedcb5c7a708f793991016a7dee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5018f7801ec4ffe6f5868c6fbffb8b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b39a1fb417e27705bb1c3f39d9b0bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ab8aacdce16d3c350c05ff8bf42a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19457dfacef5df3f8aa2b3dd3898bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c27a5323ba469580d6cadccd7c93f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054479b9ce7d22b05a88a9d922b1a9ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47f0d21630a2fc61b1433f2ee29df858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3a2e8fa463940aeef10455bb2a08359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0e83e11009174c080393618d07beb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f022cd18cd4b5beb35be124852429061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc2fbc9dfe71aed87f73dcf4e144c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7736078f9d965d1e879d78fd859f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a27bf806cd33451b23d473ebaefba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28657f203d838c4d4ea36fa85899842e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90ec1024dc76d409084065a46996266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63883a86fda7344f32b55b4983ee54867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20212d574aea0713ec0ee2544c62df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af8ca0f9e6e7e47a72475efeb5248269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424be686e7724865295459b465f732c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11a55be42ea8ea8b7ab462668b9c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b116e7e30be3276ad3595e42dc41c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ed329faad71482eabaa09f25804c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f414746c3a3f9f18c8feb0a273972a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc6f1cca99a31bc0767d33b2b3e9fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ae4ac003cad95bf29f51056cbf71276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61866694eda22e823fd37acfc66d34a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1937499604ca45083bcdb322664378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e39cf05710a15f8a815c0c554c907a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351ce074da108704c53be1a9c3df45d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d35e98c9904d16494ed0b0f5bc54a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419923bec87e466e1138a90628714dca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106e254893ea03f39be1f44ce113bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d6e2184be33e66504b912091178e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494437c80dd857b4be4ad5afd50ec15985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d831f1825937deb1c39fef25510d96986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340935e8805c2b758b8696c99a84702b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2c4ee1e57f47a4f65b8d0055f9cd188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be449656c90eb8fb7bce8275d198473f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afb53ac3d404bb28b940a1faf842c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72925060d51fc8b3a0d37c623a78097191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4e4c49a3f897641ca1b1b70fa090692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9aa8a3a6cdf58b0c533a4c94d53ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c394231292ba31dc6a9e895d5f25af594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896d3c29bda7467014d2e238293d0ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641da0f714c00bd9a861a4f9720463296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d873b1a82ae9d6f8eb4ae58d3f051ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b73730a4cf4d6d66da375716d96f1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca028c07ed84b63fbfb1fbe71de59ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba797dd34d1bde22afd458152aa451100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf9bfea707e69a7fee2d8b3909c542101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fcf04c7d80b1b05341e9c1a42f582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3ce59f5deb6958677c328201e873f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcabcd70fe95446ecbdcaa773f4df4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498db6fe20238762032f3b2f8f98785c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b1efc00ba850c090329c101e722b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962aaf7af591cb5cb5043b607799c60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51933f529bb9c40d3db1ec0538086716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23a794eadbb629439f8543b338aa7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35c1b868fa3436ec7570adc6a1751110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9502852ae5a278a8931f9847cbb97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4cc7f1b43fbaa45e2574e71a6a334112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e42938f25e0e123349d7e0608ead113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc21f9eb043b5c734e2a6e3e71f974114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67362ae05d55e359cddf48b3bfb34f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b9b9cc6af905241a71d67374e469c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7153e706b258bed99fc5223312cf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f719833d77f7eccc012fd5eb8be5d23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee75c8541c5514a601c2c3cb268a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d8189ef6473af348a1e19acf3c6bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd88aecdeeaefbe25c04944a59879121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e039d8af4568e20085c84ac343805b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ede6b099ed3f09b37cad2f46560a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb991af770889a153f9c7db002051124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d70b0ac96b087357d4270c9a65facb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52209ff53347ff7eb28c69bd353a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985593b637d4c95fcd1eda42e5829fcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f752afadd7f03e2d7eca0121b83c07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6b8b07f0460eada07debecfd8801d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7cf092640e95ccc161959567fcc5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111541aba60c184d4395e9726ad4baf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67701a4fbb98ffcdc8acf047a7046592132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6828b67fbf8d79fdc8262629c6f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5004c8919a140b4e9caba898517fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c2ddfd058737445c366c606915fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0faa5fa112a6fb2c60f8809d64aa00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949edc75402a7a70f3d4bdf42d30d272137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff503db037e216731ae475460b5d35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d9ee287dd96fdae4c52142e0b21fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d801970dba3128858bb22244e23e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a268e4d95b8274ed76b5c69e2cf1a53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa25e2c42e46bc96024fc2ea8cdd99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd322143d00c68be12676547f90f48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69359003fa1c58482ae0d54332eca1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbe4c04fcfb03a5dc0e06a9070f0b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183b0e2efa07b7899d0c7940cc41cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f615034a8f21ba8b13cfd9d55eaa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49839b35029f2b8fb9749e760d9a041148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ecd30d7ffdde9324972f7fabf8502149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c08a73d285f82ac50d81e90f7caef3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d304027e17111d16b1e1e05c45f1a72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbe52eb695ef0a1eb79242851076fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcefc67618445f375d6691190a06e58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eea056d0da2f02d2f841f0b5a34de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67dc4bff02086b94ca80a3329b1078155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0de24600dadfb15d73302b1e0a428156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fa20d50d2d8507531e5e9e0a1639c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df90a2c92a2f650b5337d43b64492158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f3c5282e60a1810422ad655191939159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc564257a6611da0bfc86f111cc7e3e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5698448c9891fa4083b70a9640e3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3590fad74159965d6d270c9f0c29a7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a32657376ec5a150b4451e07d4414163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab9adf6cfd6839886782a715ac43c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810408bcbef8b58aa6cab28a8a816f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da98254a84caa34fec1553bfa4c0979166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2999dc0a4c4cbf2dbd32599cd85a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86056b9f035d8c36f079129078dfc4d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023dbd36e0b36c80a1cbedd456c71b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d795e225fe1c6e8542cbd47fe36f9a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7902b29bad1e76c8968b5fc4b73c60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441acabac4f8f15839600c3064a5540e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4df37c224bee590deac808898b35f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67341501515c50d4dea26943ab4e0f8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e59a5b72c2f7a88ce30a9d5b21cd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52281b9e89bec43c1ebfcce171f04854176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc906cf9f8b6f30a8388869bda980e7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab0c16e2e5f3d05704f337069302f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7791de5c9718183adb6aa1ce09424179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615be347140471dc71c3916b271e65180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf9ec7d72f9e4b14cc2b8b73d8fc421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede1e0d2f96335da4f3db7d8d4448aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d510ec3f144425246a78a5f2970a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1997614797b27973f04cf4ca680674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c875881036c83901ef5231b8cd2ae1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9280284a49c8ece6ce83d36e78b096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ecaf9f34bbc2f0b830cb5ce62652c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35dcc7466851c741d300a508d899688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80715f23cfb7f64b4c68e9f79fb0dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5cf9b8189a440cd63d8cf78ff28f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181d54bcc955806497e1ed6a3b376be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869e6d79ac6e65f3a185fab5341438112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bddb0ed840d3b40a998e634b7c80413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492c6b9aa695ab044032ede9e1ed1d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d6c00cebed97af22a17c912bbd8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892d447f052ea82b0c420853ef08e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c15b629cec2d144737809206d3236317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8ca5d0a718c37ba6eb10f5079b7a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4415e3212019f6a9c1a3d6112b0bbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05a07ff09b4e8391cd19cf21c3d59920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090f799411aaf4cdc46150e9234007421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe8207182daf2404780eb5878add8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063a3e322b27e9fe04bc0f1ff60990e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8b6f8ea40c98286532b650247f10924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b362653ac825b250abc2df2d692025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c5b84ab1cb797d7e8dcc23e09ece026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee56e856bd17b6d0e73f234015693927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefd4d7f438fc848a33954b187b4d5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a05e46d6d268d7e1944e4f8d9833a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf044f40e3c5accef28f1739c80b34430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41860f520bc1afb733a8a940bd8f4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b74b1e786dd22b1087b4a4f6f84a1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c1c8fbb79de41699ddbc94dbd3d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf31d330da529af2460d097f8cb4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4556222b7a3a07f7a156f25095d5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4021d5a23bbe7bcce73feb8a8f52ee236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563c18f13043e018ad11e495e68010537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097a859094ba00993e3547f147d990938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6b82efb50301d813feb832cd81db939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8e2b4b17d0500b0c2ae1d70b1c5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431a9d489dbd544601ab69cce076fa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8e5626540de2b42fee85a3f7642b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16e9d266216a4028bb8aab437ddb4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ada675b9c3defa876c721376ed9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a643ec219faa43bd89ed847195fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4297be435bb0d60d34c96e3778402146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd196b1441f6245decc617849f081da647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e92e5692714517f6d2e62e33eac1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ca307cb5b92b2115c8d857d54ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b01095acad4e053f6ca81f52db1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494867f70ce46567f2dfe241416a31451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2331518735cbb6721bf7737a5435952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf910e52ced743d8e434875f7cc4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c054310f08afed69a6437cba668ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fdb9d671f1d877e4796a0c69a8db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbadb432a8720e8022f2218e8696db156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa747ebd54d049baf95f53f5528847957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3972a0556571699eae471b64c40ad758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8780a252c5bc04fd7821c14895111459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c2ba12819364cf998243dfa1b63c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78216eb961e69993466307a4e34cef5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08c5c8e94b8a318092e6635bc2429c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb033c93ebf0e14bb0450c78519e766f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07acffea5851221252b06baa193b1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432594b2b3116730a68aebef7967effd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f43ce9343776c7c0ceed1767c7c1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a564ea722b77698a029839c9a14d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df2e461f0bbad0a3ef285518265a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a8d35af3255292ede486d412d51769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34d9cb80195d687eb7c3e5b3cb2bde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b86c5d3d02523dadc0e22cdb76fda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb86d43e65fc8b637872221f13afe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b636b5e2efcc9af71c5d8160708602773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b7156a09e00669e37ff6c66449d1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d6a8b3214a702b67b46376df60cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf62fa98fdac39af0f1729257c244876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a48c8aea7b1d2d2be705c95a718c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9c6951d722c051a1edaaea655a77478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2cc455f2bb6371c21cc38e88608779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572d841b907a9049afac5c59d338e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb71cbc33ad6ee003e495b9b6853db781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb849a5ab5f51889ec6eaec613b4e32382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b286b83dbbcea351746f220e226c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd9e8c836cad7db3f514fa1215a02784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6672b64323a52ee3376bb88c81ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed75f8c24ee133b4888a7118038df3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f31139121dd78ef4c69a6c810c5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b5379e059462980cdb429c189aff588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a2f00718de60ecfe9959f8fb65f2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd14f89fc13069d967862511adfb3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf039fc8f46fdfd84cfa58c467acacea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b6a92f1977c971670276a896fec692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0ccafef51ee6ef57737629ac062a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217de7002117d8b177a058d96a60a28a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895413ed9a13384e8efaf8a7e9050995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536961db96ad1e403bc137e17db19a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770a5558050f7ad1ef809b17f9d920497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee6a98a99484533c3363f6c1b48bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db603857314890b9fe78c9688e6dd93299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2756679132b2e9a78c633742298e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb548c370d8a2b84e860151d3a5e1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898b4c4b70a81789a598a7793e1eada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b08f5db1a1fb8d95cc4e37fcd6068a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8632a0813d2155854af21193f0719104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ab0e8be67f9dfb3ebfceca260e43f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501eb11894174456ea94a80a43fead8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5878846c04633f5e80350f894afdbfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b9c48ec93acbd62ad06ddecd0825b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d493941eca1cdd25ab7aae6189d7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626f2c672a4ebc09fe772d35d6fade6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50c11468758d77012e915aa42383f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a74e1b6446f14d560cf7e81008077c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e82d96d8edb15de597fd40b09f52fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8096233e8528038a4925c5d4437d4f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444f446ff22712feb2e4be28235fabb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86bcb7eac4a413e918016c4a567eff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5417b9c05072b71fb65c3933ade1e75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b75eb2ef9fdd538a85c8edc106c43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef820bc5120ba241f189f47ed12904119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dbe0c44a76aeab33937748458e385120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f88db2cf47013512a14bb3a1f7bda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e54b3fedeb40f655cc8b37b1cd84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b29f2fe2e9fbc0970095a1da0ffa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a1f8d2a06e2093ff9a6f0a8afec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ec1be3ce191c2bd16d8e6dd41ca4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ffdb6a9225efd2e70ab382f0510d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6308b998df183db85296c9499563f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25327ca61e3569b2e2c9ac6155e19ae1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0481278930acaa158879df33d8795dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6047b49218c261cd2e7889e24c0af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fd114882f01662d0f325fa236244f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b7a60b7557458e6db2d4762d211f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0700749284f8ce05ba29ba0f702408133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9fe4b17832f0efae509e57d9d17c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf95246500d9a22bd716c113127c9d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e4f023884e0dce0748993c2e8aad5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685f64589aa8d4a352cf1646146a363137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5e469122c4ee617790adc8676c29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08c034d0bfe5c0b5e4066b0ee64569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9add556b62ac04d93d5a583ed3ffb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb1e73991889b3866738f4564bef8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8eb8ae5be9dfe2a6a9d1a8f9eb22c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346226c5be6df2e4076d8b93ac6d283143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a173e7d6d9ed0f250bec387d93867144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a30caf6d7c04189edbb301686e4c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83196649faad3324261ba44c7bc5d839146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0367628c7059b3108fa9f68b13b9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60db23cfcb9a6cea483026cd361fc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ebe2a19491b6e404fe523284abdc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58a3604cb083a084f68f4fd9bbbb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6c8821ea7415166de737f2456f75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f59a6ea1fe52554f24c774134a92f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef755a9563d7d25c439a92901c93683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381599114edac10a2ab0a77d093d70d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a341df86ff609c09b4f62ec59791e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabe1b26352fb75abc8947c3cb9183156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f695289d60aca71ef4197a05a281b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0510e7bc05321a20e92c4f826dc74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd0578a03a74be07bc25aea363add5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ce4f70690c21368cf39996b31b8ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d832a403c37cf7eeabe4105fb12b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea35f9b18f4dec9c925c412be36b057162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43cf6dd8949f08645bec463354664163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867018fe20a6f75ed256de44b3a4574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a546c38361c0782e2ac95edcbd173165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa83fb21500ea7c3020f073b6817fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45659457b0dd89969ad74b44429ba66a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973efb863dc7688d5842c286c58f5a96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c31482a5e59c02ca0b477d88b6b381169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ffe239e50140240f4679ff9ed14e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7167b69691cabf55c6f87b89e6c38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9244f6aa95bd4cfc60ac22189be33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42948101bcb39f1e1c8fce8e57b420a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626307c112813b3d9ccbd08ec86c82b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>