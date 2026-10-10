--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a10f9a40c3fbdd9c0f9677f94ee91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93334ce7028e7a0325ff4d717397f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189a53bc1c01c766e63e42010430d543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59479e1eb93e854410db2f5094700d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad7c58b0a889d2117dfaeeed95baad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b35e3c4961a84b444290abcaf990d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686adb5a908671993dd55fb8ff0dfcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8636883b0489f97fe84adf0f4427838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829570b7f7840ddeff14a519663673ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5daa3ea46949441c60bd6ca41306e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562658b4458ea8eddcde3df84ca64bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e2d1e59c6df6d4fae759ee93c730012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76790d737df84b39e6c92b8da3725313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac081dd2d8607187e22348d1b533c3fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba5823b5e1bfad258a950427c82e1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8189ee8bade4c45f9f760937d2a1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684c31eb8b49aa8a411a32f048aeab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da73c33d77da27b5af7f59c8810df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d799b371d5a0aafad4eff037178619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb93beb7165801da4063a83f6c3ede20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934f13224f8f540028dd12e2f48cf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ee45cfb7d0b883cebc72c0bae3f2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f35ff77686b21307fa8dfeb0cf2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed653f364ac74efa6d1ceb23c0e7a8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55da856c452cd69682552189c248e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c8e83b151d4b6c8ae4d205ddcff8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd1a2f5924cd9f65e6be3e1a58dfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0743d26a6334f1f98f75b5ad0a0b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaf4277b63ba14d3ff547920b2801729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5453aa7c39ccd61f7056bb3462db61e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78799b1b6eed870159779b49e33de33531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9de672103150adb122c11c669cb3d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204fa38b7b75f6a572e1fa8fae28e7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd492f2a93f7093b37d41bc03f34334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b8b92a03af2b02d6dfaad7367948335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286240a03223ac08734a6c5c9cf293a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42040e6a672afd47abead8ded7f1ef4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c7ce51de5ce4402f8546739fefcc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb069c1b735277767140c852129b591839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52892b8decfd0cec9ee4ef484ff75d6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7217d0d8a75dc72a2ada311c3869841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e00356499e22e8813cc2cc117a1b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0f58ec5cd5d5e80a334318887c4dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eee6495f7f80e6c8c89254ee78676f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e35411742c5fd000cdbd369aa917d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b3ca7ffaf18a5336358a95a9ea7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8684fc44a1b176a40b4e96c1b930a8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964991ca5b01e508abe63eccd718ee8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cb569e8dee1211b61d88c7572669d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bebf878d27c0d7925360bd718a9cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e15815dfd0c3eb02b3ec14a3f2df8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d60394efec129bc271742abf0bfdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115580e7d14c7dad5106bb746d1a12d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0f4a974628d7d716918d130ab86754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bbee799efcb3253d88a1109b971d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eb5db7413ffd6f9d0780ca079dcee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a71a6b0a9e0a21fedf288f9688ca057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedeed274d8066c52fb947ce6ceb0ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf77b2392d025eae9d2f165bca74e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e27100f71c20d66300463b7dd872f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4c23b1c9ef1cd3091a92016d7440461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b9736de025867bfa8a46e5d28c0cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1190b1addf8e5f2a1d3a9da6b1e364d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296e06dbd836e04c6aec0b8f1a269564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9dfd8a86e3e4dca08d5a705471c5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c20d9275fcc4abe6567842a702b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660240c90feeb7024724211b95aa8e8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169952bc77efa9cac3e5d1165863aab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c33fd1636d361bf28f69435621e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882def312d3977111c86fb644d5099770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c92d8d28a739ea6383bfe3108330471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a7f2051b2b44110f96ffb8ea2b2c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29102187edaa4a80b9b823cc33225773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc7ef357323303be40421a72953cff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62205e83ecbceecdbe92807c8bfde67575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7ff1241287cfa807ee17e834d70876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1bd92b965ef45f65155bdc36bb05277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aebc3c86b4c3ca532cc437c5d96ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2636270de25c492c2aa4336cf68227a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e2afeaaae0353cf39d604578f656c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17def56d1ad357590c56584d0921b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e5c632db2df2f051bbb5c13b93c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2c7017cd416a4fe2b95c1dc13234b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dbb44d24ee453cb53510596fb2d9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50495d0504c8e64a0152ac48f68d40c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61d7bb7436a5606ee9ca969bc60bfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2df115d3e4c8d208ffbe762a27606087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46dc41ea5362df5e04795fb876d58488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f400b861e825cba7477dbe6c31b3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6a612ae49dc34592db02d18e970a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b571360f79d86990a33853034661c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7050808cc984cea05a3c1c42b1a70992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884179235cb17fcc9af2b92b110ac0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e6f931046fe7d14c77c9df394e6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f0499f91ac973b484f7f838f9765c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb56087032f59aa6b04cd997de1b9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49197bc1758a52be5dc29411b6f87fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d4dca8d2b23a162949cd043f652f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17174b99141bbf2bd2ecea763114255f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a198631248e7005e0410496783fc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546af11ece82d10dcda5b7724ec2658101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad240a66c476e6e583bc89b90983f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e3a0a504c0d7b74fe53a8955aeaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4928a1e8b67ff0dbbdadbd63d5c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f32ee16d0df36e14910bc74adb4c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aae9fffba87cbdb03dec2b7157c3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df67821969214c49780aa72b1f85a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa88278f1a6e259ff44a90265dd1fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426dd12137876c5d05faaa64fca7ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaed89afba994261abd557672d85dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414bacb183f123b8f74364cfdfb539111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ea485dc089c56616294f78258b312112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2dbe218b291b2aaff5e4674d96a30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c3eb504bd021b3667eaa8ab6e9b9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d4b8d847c46e556339a5a7cfcc35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cb516d198771365e14b1ea6aeab32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54c7e1e91aafa62802ff4b3e40b1cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6669ad33de2426b5ec7f6517004cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439093042b9c4cd3b6c8d0cbb47a783119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244adb5d4f56ce3dba78095d72409ee7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774691646a7ab3e5f4713876d0e5504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5066fb87590312da0bea201bd836f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67c2f92d63bf6d6a405be0ae53d51e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f94328310985012f7ff0f62bc005c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ae5a211d9df8104750e04d5dc394125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751329182263b56f230dac10e59b561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ca23d69984ee59902cc7a9e87b199127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815c76eafefa1e0bb27b0c16bb7d9c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e8a7ff15c454d048d59e467015ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97fe11f51c1f486d55eaaa308fb71d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64bde9476fb1bf6fdc52ff7c5d0118131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888087ded238e4e5c144ce9e261fc58b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd1ee28dfd5f74dea0170147de90d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732972410b6a46096b6b271b6f3cb1dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f5f40d959270aa307178f9bbbaf69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b02a33f763bca1a700b5dee184af0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f2f62f6454a46bc1216f2cc97b1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a2911faad55c3153e288798d699a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df981f5395fb2a2205da5bc562b9798f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf823528c09c4a80790eca29353a27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3c2d3d2230563e44ab3afd8da74f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351d0f95b98725b91b81dc98ca71c0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd23603da337a4ec330afd30aa2d68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892a928bf271967874880a634d2a61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b42641e8d7552ae6311801180bf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab4a990b2f2d39ce814f66709151c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127a857dc8c883ea9ae7fd5c0a67826147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd83da9740a32fedb7b46be6bc81b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303ee24d54cf821e249fec5a1d4c1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37e85956442de499c0e2f7e7721df2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981e0760f3cf51877fb9fd2df270dbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8da77fc626e416467467c50f8179152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1137fb32f8e632ee872fe2710788a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b484b485248f826c6d3e6128a523d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c62ff910194ae25fb51a822293515155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e6fe5e1fca6142c344c94d1ab4bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff36280ddeb788bbad3c42b18042d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524670d88011578b06a9aceba164d42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52bd9e3c8a966cf1de4fdaa70b6594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693ab9e3159f7cc7f39ea6c9f2a751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b272b9af312ac3dbdbe8c3b594bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab691bcc094ca410d8102d76941192162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e96c2c565e3adc1ed3084305fe8071163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815e3aa0612759f4fcfe67babf488c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921077f2a74e30d4cb95ea69300a58f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75343c9f97b7856e72772759134493166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015f13439abd0d492daecb38f8c6096167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c415711eb3a409ed437d1792d8b96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebfd84a7023ae7061492366b6c7012169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b6e691332e219ef478b1a479879fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c748fd029b643d2fa8fa60b9e855480171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e449c008636ee660af4a72d88a7c94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd56ee66b9309e35293303d0d1bace0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8d94547ea354cfbfd174e9edeae10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094334200983b22cf563b538267eb294175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4121fa368c1550ba3c57878411b412176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6d07848205638caaaa1933077066a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42954ea651025d8d2b98f3aff667f4ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6da992cb73a2b56193099b47af9209179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd15a0c0f5cf943cab11e080c8cc5f1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d2db7400d1f51b6ab02ecb95b7d981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733496282e9ffb76c59b41c41be9fe8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778670266e248ff579abf53a801ef43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c41723eb04bcfba71cb33a731ca534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf2147c1dcd5105e121537a1796ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4884f9ad24f71376e25172ae34243b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f6e2b9c5e61998ce6f60af970e31c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c362434c1af223ca755e1ed0e7bdc028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54982a5f6e08e21bcb7b5625ff422b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc2988bb4d16d63f20f167cb82f26910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f08b069df973ad1c559d1d0049bae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914767a298b158186fd35d92bd405d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185755da02c313d1041297901882a1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f0d15c6ba3fa6326d85d19946182e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b19dbc2ee39e57e39b75f2c5a0ce6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a9d3069a903ab2fc4f652a68d3bd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ec32d11a0edd81a438bede0cb44217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985a09dbca6de28edc1d7a9bf310df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7745e5f2a02477bc6df4208c398b9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e2f4e2e5c4a586ea40041e68d0d1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f4917ebf49a0c1d28bc8954ab898a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900b2a115dc656035d055536af8886122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bba4a912191d2d2e2555e635398e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eda6c0a80b55e1ed6da980aeacbeba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6979ee6c547106d89f25a6fba729a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22a64ca78bbcd8dfd831c18cdb8e3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae81297c1c60f42ee6eed4fcc0d95227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbdd37f9f01c7b0fb03d86508820fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84364d38776a68e870741fae3f95c0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebffb3bb9b9453d0224a55eaaecbd0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9cf2450139341020325d42cef8d5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af43202ed1466b2e22c5f765139b65f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6b1ea0c7d90024b05eec42ad0e16433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395738e4a728f7a28ec33414fa34f11034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00925ad88e74465997730759c92201a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06810eb4698aa6989322612d5270d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca08a36be357486b04183cfa609b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd2255359e4bf29cb75c0dca15a3a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b4aaf76e1c9ae1878d88a38f3f75039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8304a4d6a0c9329a86785894da50a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472c0faf66bfba05bf5bfb9bba4ead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50edccb31d89ec70cb5eab75c1325f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731c1d4fc5cac7c3314ea7d48bc334e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708e84473db8f79766d9837d2e63a8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa296286636c3cb773309ba0a7cec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519919f76a007d301a850b22b9a43b9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d73a24dd7b00d006bb3bd1e43ce2d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c8cf2c3028bc41f2c94bf939de1a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db437864ea6d18b164de08b3756c8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53bd5c1be9c0e3e5047bf45252c4a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4590d38963961e4c1f62034b3fbc36951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3d7ca9efa237d449bd32d372a4dbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381802fa1ee3ccf14471486e45a621b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094f7c9920225ae708fb3bedc99957954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c974eb44db6158c780d38a87fb522c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05afe93c48a266a2ab56ae490f3df256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a7dd6f3a7393815160ac12287d14a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48bf53d22f467a35aede4f0f7bd1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39af002df72f3df74d8e80ca241992e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe802657b7b47eb743fdfe1bee16b65e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbc1af85acc971a7d15f6728607d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eb344bca6931a06fa038f7ffb29d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1ab55dcf494fdf7b2af99bc126eaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4438475e02d19c453137a939560351a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e85e9d1ed091540109694fd03ad1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0c3ad1709a43fc80ea74a1ec0566766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e886aec2c4556e38c2460ac767398d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8d2cc54552a9cbef35c2e414bfb1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1386a1be3c7a548a81580c3d074b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4dca67b9d04f6f373ae6b4d6b59f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906b86f38e8d691b9b97cb92f9000e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced98a58515ed198efa29429c524f4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b91abe63a609eac0e136bd042944673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ceb10bcaa249e6124b92fbe4929dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d716fe5bd09f7cc89a0cf6ba0e68075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e78645144d7c77758895e8202a217576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6074487a7e8846c17baf014da16a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107840adabfe7074d308f709e8aa40e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d76322ea7d329dd0282060b06c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11469b0d64f0b13ddb7895bfeb2abba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2dfb55f00e37ba7417747e321bfd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61529f4434629f5f0d93a5698c60f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28c6bc779e1dd1abaa76777af456d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a182ed2df69083b3ba2e5241725d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a4055597e86c7ed1cb15ea4113df785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6610f0e9368923ed99617b398428586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86fc351667f20d9d3f9dec30f04e8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb96009e0682df5c01f7aae4f4f09488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304d2cbbb72c078b04cbdd923d648589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12890f8a6974c5162d2cb9c8a12a0d7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d356ed88dc4003f40cf6fba6098891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d3c95c7dae67b11626371730c655192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc1dc7676fbb7601cc31af6fecc2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa38b83e759732289113da74f14e7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913bc6f77d2976b0cc785108aad45a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449968e2d6deff9b1ccc3cd484e33f8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b535e8ca2665b5c94ac5252d6a5a3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8582c4b622560a482fd26e0269fa6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bca6e6521a48b905a6f0fcad9763b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d11362a65fb11f6eae14a544e8f2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f92216a656b7a8c29d66bbb534559101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364d878e1ff7583a35fe638dccf7cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167416cfc2cc7677ed9e930b65014c30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa8bb8fd5c5a0cd87ef23f3440ec9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892434abfad3dcdeecae172faa0ef2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6921fcde7658a89d772bbae7da1b47f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae44a67f0c4babcde021d464c35534107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18036f507bda2722a28e355a126518108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c1669db4e188602e9a22e13442040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb5dcee1a7c38bec7f2543b240041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f592efd86ee330876b7d88636a90c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934bf3179ee962d4ca4a8966dd05f59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5afc8c58bb1c7a262c6943131d3a90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18de6ded35645aeb27c63bf28220c08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5331bc02933e19cf911a7ff3d67818a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab9a1a438fbb26636ffca5c91808af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e29c1f80aa91f709eafa61cdc5cd8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b70908ca81ba46db12d784db6115118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f3195d9a7200dfbb6dd2bd6812d8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273bc3af8ff98f6b18429a48dd70963120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f0d1c968c188bb3984cf8ea6a56e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2976f2440ff84b63b38beff9c25721d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5565d607dc20238fbe75759c3f0d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e2380976e29e94efcc5c96451e5af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f716d8a003b7313f530d895471c037125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d6c1243b308ccd64221eb0c8f478126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8067838857c5da616d8496ed9cf1373127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a15618487a72e7e4ff321d8b4156e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c728e5276b8f1c0267ff8656d5b1c0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916e8ec5c69bcc54dd3786d1d853f82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd898fb8dca651378e64eaff3f331f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280aa07ec00abe347721627ac91c1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adc3f5472a2d87a5b260bb8067e328133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f58be5cb94029c9f29104e7d6b1d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad74d1b0d1b6ad4040da6b3e194725135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e00e01a583de880ddbe95a53c344a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b4ad26b50cca2ff9ba3299ba5aa65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79de8a0a5028bffab1457733fb243138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954266f11c41bd701c6c5c12d7e6b447139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06730e65d092d6d221790dba3cd12a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13340b0851b6386fe1d7cfad6f0f4c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48b50caf7d7eff3cf733df48030d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50dd7b956e39249196741483151ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca7b1beb9730098e63a8b9052a2618144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5911f30fc1e0cb06248cf17e7f7e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bd6b0c91070da796da10c0c43ae20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350783cf98b73f5cc4d10dfef24369ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd946f673af33b49eacf5e9f508da0df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b7d703e7a7f8d995ff76d1d0c5a99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f3392454ccb888ee51704b80e27d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338955fd016a81577f078f2e2f11fff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20a52000b528f2f1374ca557d5e22e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d22e0bdf5dc60f108e59c04c5b2f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ffa9d782b29721537c7c08ef84e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7552f1ff49009538dfc0307ded3bb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed387958293b53d402bf8d39b209d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db639eaf3c7160a3518ae45d5e3a5a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361503b84a1c3e8b1c83cfec0bd3455158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b452d34bcbb90633b6ceef82ca191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2028757d95ad3a4fea212c3deb808160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd587979aca5e4043a6f6bee3d8863161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff68ff33d2f1d2af217e901a5a3fd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207039c1f5452dcd33d7cca67b00c9de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcca448a5e286b1c12303e05c5e0767164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f81ccbfc6cf9912987dce324647571165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1d463e4dca3036f083ff5bee3842c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b900442bfaafd6369d4607c5c98ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dbfa6011361d66e639b2d6db9b4fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998420ec3d552480c95ecb3632c72b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2bf995c6f53c129b2f26c0fbf117e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55728b0d4e6da32a0f68208ac0734171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b73b8f8aa4fd8f1acc22641cc4a8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd2876c566f9f63c659c5611efb4c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e39a9ae9a4d9da207f56a93330630174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>