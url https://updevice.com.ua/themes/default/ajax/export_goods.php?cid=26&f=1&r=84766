--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0435cd19e0c36844f47878564d236191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2ced0d28e43b6bfff2db95a7a2ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251b8ea21d3c1e96d494fd51f77083d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668feefe7c286ec90766e270eff8e344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c031a1edb9ecb19f31f824d318655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8f5634fa52e033a2176714abdf2396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651259064798311e69c5aba353c15087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611d80efb4dc711aafe8129a3d19738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3365d3720d3e87513110246dabed19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad554865bb7d8e8ae9af2756ad2b98b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4034e77993b669bda5b2ae3ddd30d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf4d518b33ab37dc791c76a12aa78812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b956fdfbdffb3e9f46e7c5bf5c9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872f54f95c1d0b72fe200984b33d2f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014d62913e57dd41eefc32604503aef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9b2a4d0cf6d46934a650de8c2a1bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20a3f430db231aa134d6f7843d966d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d14126c71d3438198f8d09a8b4e4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd55ebfb02b28f3af7defd1227cfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59520d876d3cae3dc72b081e1fcf463820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0fb1cd2af97df6f0664e6f356cea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e49f12c5967047806bb040995b73a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c941947e1c68459fdfcbc79c897c08b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39da01d2d0c79685daa804e5694b93724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48baa89be11fad6aa8ee0c1a3712d8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86c8c316f48535dd0c5a6558821b3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b1f1b7722f82cbd751cbb8650bba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94be975cc0fd7e0f336ef01ecb3fb6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22af89e3f274cc84b03ea56223081429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747df390c2c9b3a011de1a5b0f542130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb72290b64f0de8e90f3cf74dd2c99231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef1f453674de75d4d3b0ef288764eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8036e3a250a4db704bd1bb5279f8f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7974bce59f3168457d5b567375befa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e293a5a709d8fc5d27781fcf0f64fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b7691a33204bebf2409d5ed55b6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe848ca48707f33a509eb25226f817737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f37a4a696ed554aa4486a16c6962838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee26511b74999a76d930718579148a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ab09b549e670a737a944d81ea827b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d2d6a094d285c909bccd761d8a1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c2ea6c39fdbc2164f265bdae644542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aadea7e643f445c90f20a47159176c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81ab71a9a63683cbed7d831b36ac7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef66eec1c3e619f7b553d29132fcd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b1ae6ebcfc7809907cf02b642f92a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd737060a884b5f3f8e4cd56c076f1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868bc04a3eda35fd6285f2b493271f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547bb7540479e8894c9a21aaf7732ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87fa5faba88b83eae28c6c8187b58b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677174920b51a7d8cc7bf3c31538dc3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed0f8154a16e7c22ef760bab8e5c2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3552e767c385691d4252aeb52a13c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bae16f31c606f60dfc6a9e2bc5c0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed3ed5b5ef09438e4ca2a7525c5c0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535708cd5b7b6d4288786fd9e9158da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec400c35c3a19ea6e1f8d2339962a74f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855423565828b91afdd45c865611288b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031679a207fed0699a516444cb2945f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d8960540314c71512e0490c94f5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2014bdb9a19e9166282318930046b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8bc9a9ad3349ec5f5b72fa7a4a44d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930aa1b2c33abb53ec74166c3da81a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2e43e9568b0a9d0b5f303aea72f9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994c9a428b20ac30a8c85a36871aa7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e382b8de98fcdb5e0a089d94ef9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ad0bc0fe07f0743bcb2651d4f6e6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1067921f9451be2ebc7218061ec9d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c0e535c8f6bc476c857778bfca5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93f721c5a12c2c203477b1c8cee3c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6585ff7a241662fc618aaaed8aaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85137ceaa9e5b8bdbf75248fd60096c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f3c26385c8a1621ad416142429e4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a2c0a0ee8d0fbb1c4464f45f0573f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e1d4dc1f0b8694b10d6cb3255711275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a737f622dbc81af461d1204277d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45ce87c864dac752ad8bc78f8d20cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc82805afb8d43f8301f36c3e19d8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c625eab3b6a417e120fae64b385c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb58639cc6ceebe19f43a2929add3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed39bc97e2e41a1f8a5cd1833900581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f76f610327c8a6ca300db8dbb066d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c52b2feeb5eda9fc46bd027269a69a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84ceafe4789a74ae0ec02cadb78d7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f33ca06ef463452299c0797aa7fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb19245caaecb4b0b50e5696d58ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6804df2bf4f17c4f1af0dfc17e578d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5acc73171638683ad33e26473149d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da978069db8c5633e2dbd53e4eab15289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623373f34352641ec8ef9825c1af2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7011f231ee6a18a3417829a5c00c46091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2fc989155461703eab91656c1c1b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e64dd98581a9e91504b2768ee9ef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be422d574e6777c9103324070f64d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4398337d51e75045bcd36ae9773d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a019fa95be1743fd3a64d49e76e3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca730d4736155de9b9a23a082f708197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb499c7cecc09aa8b03863bf3e860f7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7a3c282890ddd8c819301b8bed01999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a3d9d971a3e5f84cd2da251841e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4565f5b9675af03670540bf0155a02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734235334f9ae8e88a1896afb59ce7dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52673aa2e93136f088aa7d6c5774617e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb255dfb22d227219f5481387904cbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d8bb477b9fb59b40b0ec5f96e62ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25727e9761bce620e46ac177896f425106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd0971a5b15f692a916a32e3790a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94556e293062ec41709210f41d82e7ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ab8775aeea84a774f05f746e42a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c1202ed945b1ab766d038c44b4b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ffd4f1e33f37b504600118bcea058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1937e3e6121f670acd5459f463d6efa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b28ad1fddb28c8ee49bb862db928113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87932b5e4e2a2191a2dc89e1f8c2a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b98219fb8d4d77bc19d18467914a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b9f67e80fe6be477e58528ef89ac1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede85dbb8fa8fa6a60488a5675bbe98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfdf01dde523d214abb0afb44e02c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e225719886e048de404678a23cb75f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cf268ea6bb391c3ce8be8a8b45cf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ec66f308c46e46f861f6a3608577121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c10555d8053c98b093890930db0cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3a02eb4b7d059f5f8599f7742f34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5680c7039e91f8e03ef0f8e7714122124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f002778e155c97a95fab97049921c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812404f6444039724f4ad4b217055ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57df05c29b8a735fc42c71940b9a8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9105bbf3ffe7305658ba12347c6d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d56c2b3b91f0d9747a733f31c7061129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e6cdf45060407c7e39c72f46788aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5293d0f516fc688c30047b7de8971a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e78c3ecb2895e4f59cd30425a1b35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc74868d9ab764fd67b26da7c22b36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beaf0ce254f134de2bf3cfa6bda2f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29953767b252629f3148230c4bca2fb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b259c0d604016b843fcbf718384419e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d800a35e0f16fc89a41a750be3e038137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2be7267629cae3c1852b64479c7c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb350d2cf51e9b72e8294430b851cfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633110c03a96833c33ba87d18c030c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8648d17ed6dd4ec4f2db119db323da4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0694d4730d572c952ec3f7a4c7c2e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905092d9c72e043c13574e7fe88b513143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082fe11300d80d61acf9740f64a8213144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec845ae37f022bb60ee70079c891c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf5481cdc1a822364e6d61259f81f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e04a6eebb7239f171e02de54ab037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b39cf291bc01ff5907948cc709ed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be486cc35f473653b2b5219ab30fcd5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d19250ab7807a61e936a2248e1dde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa61325fade8a49f7f0415bbc5d9150151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb7da93cfe08eca3ad2aa3c73fed5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8449a85ffb4334a249b29ab7c0dcc53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904cd7533b0f94198b238a5a8f3e18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af1a119e01fe189efa656415b36db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcf450f379c87cb1e907caa6c611a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1379719af969493a04beb12dabdaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43866de56dee8b98115856bfa683c2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228b9b0fa0c40988b9dee7add1293b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad47bfd487005e0a34c1e6892eb9b97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b5f93375d065484a7d6525d31cf36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6271f55c25526603b3ca583debc4b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843a12840fc5e9ab37b6070bc5421f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7143d66fff4f36477d5d4049a66cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e504fd7e8ca8f65511d9c5c6ffe79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94986c24cf57700dbd03736c5c20cde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fc24b39b035330868e9f36b1b030b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e107c816d370ca90f1ec0883c048b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fa6df4df4041b44f838304c229f6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe54693879a2e9f9bf2d332b07ba59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2659d56930e6b996dcc4ddd64156f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469b2634a4010382d297c306732b762172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c57462e68c7385911600a033bade7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44325b4b456e817fbbaf438b4d6897174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc91c7e9ad9c6d7ef65a35d4f030c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c0462fbb33c589e6ac8a6eb14165d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fcce32d0a340d14ef322807ff6bed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049abde3dc5767a7549d01c5250d4f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00f9fef79a5687959f6be0db93f8d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99576d1e4ed8b82b3ddb1fa69dbeb90180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fbfe451966e63d41a5f5530acc0391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198db808cbb11df51ae0ad5533517d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567d0edfe475e617c64e005e2206ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319fec37b8c3d8f0be02b851c7869c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe43cb79d671a97a08321f5519c41035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596749364370a69d1172f4120ba4e5e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d651de17c2d3a92e3759144ad7ff497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee944ee2972b073b1ced0c28c41ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae634f6c0d3c42a83e11166bfe6e309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f67d21a419eb851c50e747b4fbb8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49075dbbbd1cfa935550a990360d167e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f23748c2e1c90dc009ee3097bb61c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a387160b7b3f681ef6cb906b2156713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eddce7cae384469abdde6da175caf914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e841439744778f842d31bbf44b6b66c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0228dd78315f63329326c51b1784016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1fae2dfe09fd1c1d90b74b9be7eca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc8a749c1582c415db0506978f30518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b167005c1c6e863f00e04fc064d533a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f894bbb1a0dc703cfc2b6cdba7bcc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429648dbdbd2532bbf53a81c91f08d5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e483a8004734db038287bd68f376c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d70cf014e7abc96b27d946ddb62c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f29edd35bf23ea180d76b2ff4c88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab1d74746a42f25444b815cd400b2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3391487e65a7882ffc2fb22d57a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf44f58d7903c3c5cf6d909ea9577727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622eba3bdcb4ae4273bbd2e91095af028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559456493df38a084fa1113c1874f42a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e65df6b193c203be230f6a6be7d8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96774bb8cb5d86e1f8ed089ef4fca9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee793c4f348c671c7d730436ff8245e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d630c38e743a37159450832edca17a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487d065aa2e0002339d55def0419ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd737feea9eb9160bd0ca3d7d34a4b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a5330d01c3ab5be058c0626f503236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae74a539afe001f893fd9bf81bcbee537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b475589c73441ff012663921c464e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540fcc2dd277d943d7ce4c158269aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e5d40f7746b35fbae130c2aa813e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9e2d2d03e1761852dd68acc83d1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21675e7a244fbd553c84892549c4686c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e36a10a37fd36d237586c6940692143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2a04f37b62abdf2868663bc103fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a15acaecc0c24dd0f8d1b8634e60945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeb1208073b47b877bb8875e13f2a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11656b461bab77d5c0505fcdd50971e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf16f2ad39363d85ef4b0e97e49fe1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777e0cd6cbf6d8a19935f152a67c50249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e612eb99dc9acea0534dca710b1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc022dfe4a733a19f02bd6a603637651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f7f0b44086a1284e76aa356e278852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25fcb195a23458caa8986cdd0e401653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725e1131d88c3ded588f7516624437f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf22fe33494cd56252503b23b639f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7526f75b5b375110a5331aa3640e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837a2c91c688c2f979c6e3fee41fd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6cb919094cfc9cc08c116a0bbe8ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c49023e0378730eae30ad1e3fe7f1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a138efd12bd2caef8ccfa6c54a2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149af80d45539eb7271722e0b4c724f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c87e80421fef376553cb53377f2cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374665fbd8877e1564c8de4c11a7a89763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1fbea3f266beb5d6172fbc44d0c2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5571e9540edddf433924a3b41d0b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f40ca689839ddf63b21bcc5d338cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b3d252179a314fa4036abd81311667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf98b5c0fc5f5d36044207c3252d71668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e2688546bc980f7c4653979a758369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec7ed42d1302ee3776f0745479cdf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd3886fe8dc3be9584f91b098cd8be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd81264b066e84a25bd890cabfc3e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489fb1d31be05401f22f0359d41493e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3708672fdf7c2bf8ae07e8c8f2e97174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131d98f16824c182f237cba39a8f7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169842592680b4af56571deee070ab0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f4c480f5bf763508e69b390ed89b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02ac4210c7afc2e23952c2de8aef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d499d78b3146f51a82aaa8f9bb48879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321ca307ae7099ab184c9f4de243c6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b08f4262d49ef45ba9ad43d6c4a9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ea53093f00be2e9e7aa65fd4ac0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5f6696e0840f3aa8a220dc345b26283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352ae3c3155efb2075c026383ce03084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d63b76dc2f0d231c4b6d4b02d571785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f30e1cd818d7efad5eb023e1d32d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da71b921dbe92cb1c6f4d0a4cf4cd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c62ecf910f931253962286b07f0bf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804b5554886c43a023179aa79e9ea489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8f189471f47853eb4bfe6ee977df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff316d8ae04f0363b71219f815f0e6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86ed2e28100098952db1f10cb3070592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29af5820496565e971dab7867008ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a431410173cb3e72ef5f332fe8f6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2891e764e1297788348360851b2ccbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77222618fccfbada680f7a5e2463383196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406896486a257c5fe9480b0e3112bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc678877724612a0a28f0f5c095f107798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16c3f7c0a14a9e6909f573b79089699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012e9915c96f793d0d080d39c62d18d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919f7a575631a4b4b118e5e588618b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e02cacf6c35fa53b09afef7dc3a30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff4a9b72eaa12b0e637d997827d4d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e74aefa7055b459828a37974bd36d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc37d64b09296e9622a0bac38145512105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c234eca051cb816ab62984493873fcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa78f64de5e4c3fd2c72f29da15d25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197562be7d844b05cefeb046d4631298108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810dce87da847b54b6e934b99a0274f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b5251e172406eda639e9212fb6040110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fdcda47527469c624e8d586091c08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae808f7df18f6c2156a75696720cc2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67446fd1dc969d8fac5d919952246d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ef63fdbae9f45df3717bc0eacdcf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38b9fb3f99818d08479131fba7344f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d155b856f3e3335d05a8ed7488863116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66898cd0d895a74a52b7ebd1f22e39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e4eb3d3fb3532cc224e1d71e21551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef90c13b286e53b138860391b35c851119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafe33f91896674edf49b2d0912108b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85978344d8716d6cd9590f53797ee529121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31a35110025ec720dfd49069fcbf65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355df58fc5583faec6ad601e5b43b129123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791516c15d149d09b06fb605ea9809b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503d74402618723668125f9698a1db1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8114e1995b9ab817d152dbfe443ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec809bf2a7aeafca70ddbe886b08b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f27489fee05860131cdba8cbb13987128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064b8c88dcffcc273c816dfe531fcc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d1c86b7f995260d389e1ebca0579130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9794e9691681820affb2e689d7493131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461830c31a27df90473ab54b6ecf82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20337beebe6a34b50a0681641d56d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bfb54ae57a16a38b090b7a91d3bb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9f826456ffb658e250bf5cac523c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc40ee8f47350fc696357589472b4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb711d015b01f05dbeee98ba3c0696137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b7fe07ebb98c1762871e761503c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc75641d1297d2dcf94358990d5182b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6554b2e1e2dedc29f073f5a9339c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59927878d74951987faf0cfec18443c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c9a10b815a8cab331f62c315849fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331313fc9ed664d819c6b6870739117143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3866d1e221633d9e46c4fc7b05568f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb2dead67a112e6dc8d8b9c1f5277145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682d503acdd1a38ca45a84538e77d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae267bc186c9f0bca32dd7e8b1b3b84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce614ed9d229420872893e965ac97388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9f3858f511b1c121518bdd20c2d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52823ef66aae061ba974782043d2292150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c47f9ab17f4cbe862270256b5c3d6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4dfe9f9f139c3356efd3855789722152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e2d6244d66c95b3776b34354591ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5d080d865a6d40b177cc387227e29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bec2d70d3bab168d22b9b237c4ca3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3144ef232cfedede15aa6e0657c9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879a00cda3369ffbea21c104b517f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cb7d4be5b3c30e5c81ae750fd64ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d1cc6cc3fa4071410382d275ba54a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db91240c00bad5dc24dc4fd5c080aac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795834b5a06522ec943bbdfeab1cad6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3269b588a613ef382538a553933d18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bfdd210c2303c67b8b47a3fc87590163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e316cdb035e0092998ca89769c98b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652db667056748bea87c220ecc9004d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99cf9ded35a897dcfb7c2a9a4e0510166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7ea3345950b11cc4293af80e53013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b4f51eb54087f7ab86c23c5bf02c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874abbd98ecda69c1f25abee1f25a91f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c2afc25f4cbc9304b3b5dd464f0c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76260c41a55b878dbd2295c7bc58800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fea5ca60868529bc1bf31a154d524172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71415cce7fc7dec0278854d60eeaea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166a1c918b3b8e090e9f4f6ad191141174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>