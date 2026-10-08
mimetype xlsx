--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e74273d016e99747737cb8ce51ed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d6d1e67aa5c69024711f3de70c6b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db55bcff4005a56f9f3a44d595fa8633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780bec5e2f2d70abf8f53abae0171914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265842337ea7e69f373dc7dc6a2d27585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c6d16e2c40c143eccc81d915345d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b8c5dab5908adf7de0442a88f41807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d80d3255fb37e20a1cd40e1c6dfbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724d7d3b28029acbdd36e747eb9a749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f497aa64c699d5840f9a04c04b8a1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae3f5316e73859311340a9a4b858511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774034a4be1204c47b57ee1254c610d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560963a2f5819e7cb761cd4ddbfd011a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee172f7300dfafe42131274a4b7b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca24b336618e173b288860ca26662415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21889cdbe2eecb118ecf1a5abe472516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bac478cb6f3064ea44412cda4f07717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808973362523e71ce018447f7546ff4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81534c82443d1d3fca3412dff3ceec319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4000cd6416af4100da121c0dfcbaba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fe38a4a34f995fa99fa5fcee7e73921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193202e357e042a48715a2a2a72be922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd28271696a4b8a79bceb9629e663223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd4fa68bfd281c26b2dbc3559cb51624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72fc574c531f69711575a4f9dcf9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45ba64acb85ca3c79a1d03c4be63cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5cfa6ca14320dbdcfbe6e2a0b0a6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ade1a406bf4f3241f745f46877ebb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac5c551086f9240e0629501444c5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bfd6ac3fc334249957e49a932e9f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac328eb59e391cabf0c86d5763effb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e282a9829ba609a03dad28be702332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60a3117efc0b89fa8aa307c27c1cd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a481f21f692833df336e60cd2a122734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1009a53d4ed62e94778807686d0c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf50ca3d944dd9508fb7ec83b6c1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63091fe145eebd884a0009eef13996937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79c275040d5af21666f18b588b74ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d46afb7c8d12add1cd4a1f10cbea039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c1715b7e9449d9f5b737cda6164f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a902bcf4a3a37ba6ddbd275eeb1078741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fff7669d9eb2f25da06daeea69fa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107f47e6aaee960efea709d6f5a04443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77590949fc24cd4918588e57efe8a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779c25d1e8406fc921357b48d93bf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a0a322f6f4fb36603879f03a04ffc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cdf60513cda96cc3429969d2294ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf20afd197a5387b9ed79056a4b1d4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0983407de600e9f662f35d3a4b7cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee94d57907043b6a774b870661cf150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57443045e8a2c7bb075cd75f4940d0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3efb8cb96d2a01d3463954bc4326952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479d7a554e1bab6d14a59173b455ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23589f77ad594d4ea0c54b2e022b365354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f3e474283f952ce3e6a7520517ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc854484ba4da40c55650f79d8af15ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd3b2909576031572a3602a61334157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9504a5a5ae9b0602e02f620b85ea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639af27d915ceabd8f66a9078d1e97f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6c2b16ed27a77016afe6efc5fd8dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3618f4a122620e9e2964f945b58161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d8ed3ae1746f130c94cb775812feb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794b5475b55e9bde19c3b4bd83be09263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b22afd98278d12914c67da01078d5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc25c08a52e3d9156732be754245465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2faee4174beb15473a931b5f903f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4db3d09af9056faaea83f3f2da96f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3eeaa2b07ed0c70ff1cf70612e099468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a857e1e61ca9a6c37ed757e3430d2ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec26e8638263a3e028d7d90845ca72270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f1e9252fa75a9ad4d6a98307235871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eac96b23f702c8a3a3fa6faf324fa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bacf5f2af4ce975d3b7b188e4e72c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214816b970f30bf2baa061159d17a6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab564f979221d382335abdc604bc16175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e034aa1daaf2c7042db054d69720b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62d1a6ba69d90e833726efe9ec725777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f4299a6c406a73528ed8270b63da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ca65a8d2ec3e432ab07cddcc0a4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab46b6c0e4d7d20553366812bd79b0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af214eae314cf37e49c2951cd6e6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee8691acbf57c1c13b09af5371dbb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310bedd39c9f180430ed4ae078e949583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1f0eae07a6d69c651ca976452f12184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ebbb0683e44e840a21c4f1d1b4c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd808ac4ee27119793d261552d698b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257652fedb1624863aefbf98a83da4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada9832a3e410755a05320287b4694288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1ee76c02648bb83d8587dd1e14ca089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c72238475a989edcb3141f40cc1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949655f38699d753e2043332935a08b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c83a3a182f841abe4f976e39c391cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32441bdd45cbb3fde1738fb0782ba0db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35540e312ad1ac1b7395d1e315a13994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750c6fd650918a7011c017bac2b14bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c22c083ad3979ed8f2985a802e143296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209e0c0ba04083e44015879f70062e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8488ce2542aa2465ce81cf7c867898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545e2b710875ac4c2482604e7d8828c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593328db5c23a7e3605f64c35ed6d384100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e8ad1e8d28cda5dcbe2989e66371101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251343ced35bddde1827b143c16a618102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91256cfdd8e151b89ca96cbe5e02683103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2847e77c606489510e8d0de3d9b7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d98977216287256328bfa56876ccb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680c0f2f41baaeeba4f3ffd8ab7348106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30eefd34b0d6cdcfa94d7b1394eda7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063db7ce46e16f916365c275e223230f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1f3cb23b6374abbb58a9a6aa4ee4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb57c051926ca802555b24803e23f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6710654e8f74ac0c207f60527a05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66791ec130857f11d3d0300cc468a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11ba689a624941b0aa7f570ce4e049113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37be16bb53539fe3e2191ae806d8115114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6434874656a24d8dcf14f4b10e625115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec653617b7e176b2d357e9b7338c23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a440806aef0e7e37bd81d91c39c0f85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbde7e1dd06b12a3e55848c6a5cde50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454e38e29ae0a428ecc07718081018119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035298e2f2d375b213a788ae22d350120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13269a1a199c46cb2cc9d3fd69e285121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffc8b637b7626625b76274209c4f6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a26a4a7388d1ba92aec615de8b128123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9441726d55220dc0077388d448681124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486dc1cc9b2f402b5e6f11841ed67e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4b41e2ef3f1e44b39f599ca28ae26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca56204e90d79745b4963f2692bcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194d1d0f8ca9537673e27e64e0f07b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37096c02b5f17d114ab7ff53b9c56552129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391011ad73c74395db9b45eeca9a085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b483688fc7eda431757526a18cd5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0adcffc92b3dafa11864ce8c86928132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2ca35b479a2d42fd4994b0df2c267133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bfa6df318c83634fa1c53128f90b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c22b7c7e00c97445aaf4277f55720f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ad9e685865e7ce408a562947fabd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c7a0fff30905cfcbf3b531cc7acb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b753e514f339a8c1fe78209c941d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac321fbba09b11da661bbdaa99aba420139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3bb7bd0b9075a2301c9c3ceae1e75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac69a94b60ed9928d07fc48f42461b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e08402f158d11ab2b54fa1e05048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1ea9673761bf3881966ab2ae193ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dbf7fec116be878e57edc09d71040144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0d956904fcebe740fb6868102e06b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f05ced0760d592b87c0ac78fca9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35539567ef7fa1f0741f04acd040d27d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dbfbcb12a1199e591d3483343135e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ba05c3825e61c10fc07cc76c3dfc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfbf0ce33fb2eebdc191562f5f5663150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024767a9257d72d27e3b3e5f2b8cdf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8ae33f2b399a78aaeff6fea9fd160152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d03c2db3b81822836ad56eb85a5a34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76cdd89a66705fc024ae4780425c71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9f75963a3c9466432b548394aeb71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772718103c742137f021ea29546981a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92656b2ed5be42457bf9d08687d6af4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f081691ed1b295740847635dd038b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b109d9a0be93b1cff4f0f250566bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bfa2650e17248fcb5b8342cad27e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a537d4b12f1708a92487f6f5979ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e27ab19468e2826cbf12d713d56220162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c16ecfa1e91c82cf8a37e77ad5d36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290c04e34820d2a36df521144116531164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f9b7a3e848079f1e1dfc845b04511165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5d559d9ad9d3e5ccb9bc7557aef1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a16334b34a198640d043e91993aaf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c39fd3bc320afc8253e7986178706168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e2226bf63037965ec8e3fcc38a73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ea046d3264dd70b4af78ffc618d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5594980dac68505741e8d2c5be07e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befabc3ca937b243676050e53a50b09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdc367dd9b4e8e0a283f1189e304eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99d32b9bd113c944d2ffd3efec56f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3be881f03a11c260bfe2cd6c72850175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680f58fa478c102e466e4274ae4ccfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b503d19e769d5636f5bc3fba1131177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6872bfae95425069fb61358c63403bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef7d7d63837645c5f9c44f1ee3ed36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e32ba7ac49a3e4feb4449fbe76941b180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c79c11f8ea403ba401243f5ba92a8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a2ecdaffb3a716a286262ee3fb6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a103dfc0ca3e33adbcf3b5e12c1ee53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c9085e497fa01cffea473cd58be64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b06cd9f63da6dd75ded261e7065fd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2361e773d13481a8f716dc9608cc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5e664bbef2480bd6fdbb6fefb8947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f200379d1f3ecb5a848f8e857e4ae88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d38ac199e14158b8115dfe7f0a6f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b1170d45d240d7a963712bfe5b0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68259a87facfbb5f53edd2666e67ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce20243d287e4a06eb6182d6f6eaadb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17f72f02331a2c2ba76f5f307050f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9581a96dd9951b1c2092a1c8a14bb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5bf9ecdb1775fd6b66dc2092e9b3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53e29c99b4b3eac1f1185691c9bb6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95282e9c1f11863226426926d7a91a6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95f052d4bcc7036aee5fba96759d2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eab7bc3443ed3fe77685123c925abb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2406ae624aff06e3affcddeb7e3b21520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a5d1a1cfa6dc8a93836723ecfe4fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ef57c042ea89eba84c7708c1735f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923678b9bfdf99456633ba858107cd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c136224333bef7ee3057f295109fef924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05838457cdeb863f223d2c199830b79925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020c9ef01bcb9391758f7070a35e38a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125981f8137fe62e6797a37fff16ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485abc7b2f181ade0ce759d8623243428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1805f9bd68ff3b205e12a47c7238a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe548f1ad4bf2c8aa863662d6a303b8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c69f6b66423d1f4172e64a945363231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c9bd102fcf47d2814fef8b151193e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366abf87ffeebdb6e562cbc3cb3841733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf151febaa66edbc60cdc26c3f9dad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2a3fcec2fe4164e81358859e2700735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7cfbce679d5c425d1be63209e361936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258e95f7b659631dfd4cf4c8bb9a90b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ece2a825e1718b2703ade71d7812f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ff63a3a450b30e032d2396e4bcdcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878e585cb0e5d349bd172273e8d84d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae8a0631b877c040fe5de18f0a2c8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2d51376494f61245841a5866c56c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7165816f0102657404e254bc7b2dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33f42076db5919c02987b525283fba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c63df841e3f8465879e593ffe4257545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346bbac9c5d8e41cb2ff7ff8cb4c20c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc9202364778eefabe8c3e85e2ffc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3f7172b1ada1db35ffacb6f8da63e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa542ea18bbfbd0cfe8448c4d2de26749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d18adc89fc5b97ef94deff6e17722250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd842fae0bc7001e50348ea1450aef651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c3ba634bcab6a629182b1041b723452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a56c0fba6c394adf205f18698707a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a41569b367aa34ece2bb06a24197c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1412ecc9cd10a25eaf5a96599eb6b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247197292fb354a8fb944f21d7e9b9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bae6eb82d610e33926fce1ef7b7e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ecfd05df3e3a4d7acd7ad0816cbf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08813486cb0176eed323b3b43b6c4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e617f10a2831bad084b05181638b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4b2d7c05d0f842237c712bd1ff92f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9be411fa4acba611de63bfc3112d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072d1b1ec4ac040b4e05597c156e87863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fcc309d61954da1184e860919bcef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ae6efbf96ff92cb6e8ac148b451265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfcc8d17db323b815fd193ff4db31166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdd3a1b602c71013c38021548274b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99a32abcea9bae180c00b7d24353668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e7a93e08e06f14cb5fae37a03e4e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c7e22b8c71a6a6b8e494783f6b3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373bee06c8423d2e6605108adfb34671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f459f3fc864b85ccaa45acf9127472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf736f031d80c4c199fc5aaa66b1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4924335e8a9f437be3694ae191155da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197393c5b9d0d57ed7fac8cd700f69075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc1e954419f415215153caacecc39976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea05ccaf9e6de6b20415b802e2e7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a00f2877f76d8417c06e3bbea6bf678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83669d1a247fefea2b04ab3f3c9e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b357b637852160255d13368f29a9da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a14f39fe743f0b156cacaeb7662081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d752424c1fcf91e5d351d1f48bd102382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ad7e1755e039c0e48f50190115eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e8d18c232e483fd2b3d59f910cfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c07782929173b9a631da8db9632d2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c99b86f6f96903def3590090c540086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e28958f49547a4a336ad77819d3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa72b9d3742d3b2bf838e981c4917a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d19c35c52f741ff43bd08513efd5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738b8dd814f58587f0170ce76a80e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d030142213e955d8647facb21d35ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7860f1e5ae8a283a7a4bbf6138a6abb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d4e18bd0a40f933dcb5424855f5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec880df51c9a46b08e106fc5c055d6d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637df2d27776fe072ff6bfe8cce08bb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3a37bf740fdb07937af42ffff2cd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf03e365cceb1fe7dcf32d8949e1d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bccd858108fc6cabd180fe00494a1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d1a40420bad7e2499bfb43a5367db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb9668041f433dc17467b2d2c85a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e23c4157cc61a8a1e1404273279b81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79640c4b4973d778f3527a03c7b4f08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bef3961267a07a23d20f8366c235b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7375f3e25712e6b8ae246372d3f2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5b286a0186e9d962e311677788306105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee2d32455a4587c2408df939f929e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186bf9fb9a06417a87a3dcee87f0062107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96444ee048decb14d9cdeb96cfe22d2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd6cd4826930c242e30c018fa3216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b242f5e1cc31f1275b0a8e391220c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196660ea1c4c2bb4a6d1bb448da0103111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05137f29b7f263cba23259ee0b53e6d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7ab4febd673ff2423c63ab12a5edd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea1b960045bebf637e1056389a007114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d916b5cb0a6bc41f018d858c213ed2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830d3f5ac5d29fd69142c2c96d936a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4ee8163e614398f2380312990fd75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807bdd78f714d74de57a40165d47d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4d1d3ee6d882192816d814050c21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee69a14277806a964281b91a0c8d153120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518368b9a7fa2f0e4349cb3e62be9831121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a57a697c18ba57a5d8d291c5a579122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea83ecfec91e3d22542d354ae5d433123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972b8d7051249521a72eec239b7bbcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ce72c2a608bf855fcd742053e19bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f339e0a1470921ec16b8bd55c268126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66463a17a7f8fe7322956d8e05960f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571915e320232623cf2108ae36c00c14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a88e20a64d916f2df8569921a1f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c9f8e9f420559f275028e55a62e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d738a6be111ab01e02b8b30ef1a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b91826cc90acc7d87de7008e9f10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9569c68abb57599449abcaeb7161d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef20615e08303edaffb4cf800233d78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e02dc73645fede5511c5b657b5401135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c70e4db3559bcda24b8f3bb144f30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5382f2bc3959e0d0ff018f01f576d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81baab94e828dbaf6cc75ebc2bf55b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791a471a3ba730e61c644c0f15b097139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2528f8ff9a3553cad42709c3a5febb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55910cdddbdc9d48d4b7e3f72f704f0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85d0c2623e81d4490e173f53526a27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6d5e27806cd2f2b1ac386e717b96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e15001ae7e2394746e0a38c5f0e9de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386c77befd75a09423ba0c9ab867afd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530107d4377fb0a61b17ba7bb58f28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260f4b21ab8e923d511672a4d8eb7e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86627f06b1aad0440efdad0a686a6c88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656a0ddafbe8e37ca1985658f6cb2bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673357d07e14211d52c340ff1f9d4fbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e578d53dee85430d348ba8d3332b027151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8606e0b70b6577a28a8c8c4554add2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8303b7e6e4ec65e7c02e1cb54f5fa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c77298c7f3345b227d2e5b2dff79ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c2652622e8d6950965a1051a7f22d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5ad465adbe0afb63a3df8ee853fa5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e808fd7967951a6d59bc47ce510ff76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3489290a1d274be893aa0ede8ee19d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7f192bd80bcee123326950fa4210e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae3d6013ba567f3dc0b4537c7521a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7ca1617224c630c44c3f1dbf05b42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f851056aef190efd51ad3a8389891162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94886f838be5bdd6179248f432db41a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d180d4c5355df19978ab09f8e973b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92e5c80175cbc6c385def302eff2ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14405ae4b45dc5aec08513483db339cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d567b44322039a01056da0c8f9d6cf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3c5cbc809c188af14c791e02e0701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2905efd4085e741c02d9fb34c0003169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94865be5335968295975918518249e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536fa14df4a2d25a00f83effc3463d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c6c4044ce895965d6e7c892bb59aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0004429002a57aafb1a3311427d5de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108b6564457c6ac20b325fa7d372c9c174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>