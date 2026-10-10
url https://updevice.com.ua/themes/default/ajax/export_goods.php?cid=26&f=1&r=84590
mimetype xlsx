--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c2e2c2463c63783b6b7a662ee57951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affed0e5a2f01ada8020269727ec7cba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b96ef2feb1876f1dec7a1e51fd3d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57a44f4e45b81263047b65151bb0d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b887902de0bfd97397910dc1bd4f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff0f759b1c437f2bc3aacf85cc7a266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93879b78b9f62f8f83a128e574309737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8baa90113f65d37da90edf4974e0328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713fe74193f8c9766fbf5dc2826ec1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee78efa18993350f7ee9d9d9446deb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db6c924314c05bb7641949850c96c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd791eaec059dcedf5d77313c9078af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0d2226868d3c267f2029b0cf2ed2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f40891989d3136a01befc35c847c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d969ae7dd651da67828d1a0564f6c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3609b8718e17503a023dbd6c2a96116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9e377651a01cbbf925f7de7abbe7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3587ff1fc538113374c59192a23a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cd76462c01f0833f56d28414de16f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfaa197a2a6b2aac8086881399ee3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4ffb15938a5b5af682050dfe9004121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473fe58aa356be115b8dd1452f109ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223bc2fac5b8770f37f2339e1a2108d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f359e61cf6e4c2e13f7a6a8084969924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c659fdd4d3703413e947dfae36c852825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046c7d9afdfbb39422dac9ae17884a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f9acdd184b02352d68b4782c2e6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563610fd48636ec482081a47913efaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6f6cadf297106940266cbf87149229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef82def44d6d3e8e4811758ab2bd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa2557d3c6243e6e323efa002055b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21463e2f999af2db1bcefc8a9001bb5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1fa843f14e9c297e82ac64af5383e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65b8822411737982414e91825461b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baede95b5c00920e35615f2cff983935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c702afcf655d697af0214657e2e18136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aef8bba60b9e8df1a126a9751e84937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8748d6461d6f75ac719150033d571a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4bcdeca25d2921fdfbaa280f48cbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391f14957d2c5c424383f98978a45740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bcd2bc0f8d9344430400e80b43a6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afa83f04881f0462e6e1c0fee6dc8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bb998c1d5024e393b42f0d4f055a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f4edc7c5e572616100dcf4986cd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed9319a99e8f28beb504b38c03f6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a6003efcf725eaa7ad075720665946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955d9fdf30718a13ead7f3d93be886347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be2288d1371ad4f7bc1cf73a6d19d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048421e4d6a47774e53027f5d9b98c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076f252645dfbeb2750614f7847c71750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f402ca51061a5c1538f1b3bfb676bc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f82120eb92bcbf331c3ad375d5bc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514f202dee1a6f1f9720b526d8ad3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db9bf97c97c5f5c091751597c48d9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06454540e746fc7c520af24dc2029c0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd20369bcc3b20025928ec3fec17756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362150679fed4cb3464d48aa381a8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504eb25d8f7cae4df7bff4196193eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae9ebd341b54fe4a70cd63809bbbde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78bc68fa801ba3276c3e66cf1470260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f7f0d1fddfa8d175940e542c546f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482cedb147324a22c339c873e9d608e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550d257a0bfa5bcaeef481bdd453be663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a505a1ac2cfa73dd65286589b4e9d9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaba2f81c38f953ace68a299df2f0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21475c4cd382c0b55d9b38f04b55a15766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a247cd8caaa9ed75a87b8cc63349b8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e03dbb5add68e0833c4c923e6aa668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc47db31429088433996e7978991fd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe38d60096b6c6bb1a7d4e73cd2ae7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edc13bb9abe4be9c49073c16ad321a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c151809deb6896a6f670254683387372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa837f86dc74e1e5ca0e241f66b1491f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651bfe252c08f313dc747d92b6c863d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc001bccc2c3f333d3afa198a427b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606bb4d61eaf930162b968e7a551c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4faa7c3f40f45c33aad76114b6042877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80ba301f75c504f2171753eb2f09dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a195aa1339ae23ceb10e2ab580517a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9fd01bfb4c4a06f1859db341513180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a4aba09abd39f45efbac5fb628edc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22822021f210bcff945cd89f6453cede82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d37aada25239e8bf271c6bb89d205c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e4e542b3e8cad1f7beb886afca6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71dcd1a69f50b204eeacec0455b0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cc9b08887731647daf35f7296f43086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa10d3afcccb03686b638792f854fc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6397ca9e35ee6c53993c695e98693888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b73373b3c862aa84f6ef0fdde5c1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14220b232d87e5dc0192a5147f3b5d3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c41074b91077c6c2cdfa32c0b2f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155be4aa5f10117463d5f7f0720ecb3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f2d1dabef5bdc654888515e0f70593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845b2cd3901bc7593d611a362f56d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d86acfe2de4240f30b7285d0be0c2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201859d823e1d4cb606bf73e0cfbca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b6e26f2953baedfff95cf9725717497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce63ae8aded28a3a4698565975b86298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74130e39dc0da8b49291b37a5de3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd3c5a7651d68022a497ce33b08050100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47bc8c0800a783a41d138f82f9dd0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9707e6d85c435912f06901dc7d84c87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5639d9181477130a285408e5c8b44be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddf08475c3f0c0f8e1e214f1d0defe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bec530887894a83387718a728384db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499e0fd4bf3906ba3bd5d9d7d53621106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127ae8accd1b9e6f02868a60eab52c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87eaa3bcffa2328fc262c10d5b278d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcaa562dc25bcc0cbf02b1dc43ea45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb363485fac8eca237fbc8850fc284110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4fd5681dfbbbf13c23ba829d372ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248187fb9a98012ad967e47c5ec1b32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f9d8d1526cff8897da669c8555fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdaef0ffcfaf44f0b2a0357afcdf6ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332626489af2b685a7ca4a9c640fd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf241dddfa8529eb58cbf9dac0117ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821920ad56adfd4168a4e010f572faeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb08cffac93b224bf28a6781f211f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7ef249a493908e85577859d8ba5be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e2d50a713ca6461810264ae6dcd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ce14657c88059cdf72a3a1b474c5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7f6c46c772330f1963355158559c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b411b041463b0ae680a15a671bd8e66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3035f87e72d088f883fc07f171f919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea544f3d7255bcf21797e36137c426125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0dce5665f2ecdde760de473cb0e19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141de059902e2032dd29c123fa1993127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b0eecc5d1f2516808088403a742e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e45c3a6b934e08e041a20a8103d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a43f2f816eb516f25836db3b4b440130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fe7c686112d4559c73525bd83d57f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcbc8d42fc05b84813c91b07f7a5f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044a3e6afaad10038693ac217d74c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fde5f985ceb87749369a2dc8067c46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ade68b975b30cecd790ee7cb51d7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719aeb5ea949224c9ac6479adacfbfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d2420a51ca61cd204370bf51f5c72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf08083a438511574af903d1b019b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f273f0ba112240b16cfe80af0e2103d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef4c5f5ee97a5fa641da9653bdfa38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35e862222b2fbe9f6481c091ad9ca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5266e1b149f2a839a4112f0f0748a01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf58426088d8168cd42958f56d76def143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf43772e0cb8a847a57c8327eba23e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aa63fcc848b8048aca6b6b61b72c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ec3ea05e8b03a57e5a7930aee968146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f79c6f2758b154c529db9766b8d6b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d5447683c09986b817c2d61eb9cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201c8890f8ebdba3f0186bbc1e32674149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495939b475e1168a465c25c0222230f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c788033982647f7c4dd5cf2dbf6bee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2e91d197e176147f85e1e29eaa53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3fffe9358f2a4cc3e7cb6706a7805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b9a6f634f64a33df4ef7fc8d220d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8937f4136c38debe52e2cc0a82dd4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9419db2b271d890bf9c62474d599e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c748cba478010fdd2040caa5b788b42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f6b6e5f827a117385f267263e36df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815f63e0d66267fa3370bcc83b8f108159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3b8ac99ac68dc576028f82544ae36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65572e0ec3d562a6b6aced80bf89757e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe6c548f64fe07c29d179f6707fef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b03f8ca87cbb90fab24dc148ab578b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f247bb5b6aabe766d384175a97a64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ef3ecf1b50a800ebe7969c1cb11e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ca7c39c2d17de070b9010b4d3afc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb37bc908f6845fe305a731ef4b593167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ff985a068cbcf9c48e69325c0ab1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6318d29c151aac80ddacc8b032b44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa86b2616ae5fe258e0739dc6dc026b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692342f163c08da87b995ef99f629584171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c3dd0bdef9aeb3e490fc2b1bac3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069175200191d808e7285b15f44185173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183981e06992ff5354a6c2bafd2f65e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f21d1e2f0078f1c0b152ea972398d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812c01e81c4a3d593c4105a61e92e5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9262b5f96aea1d22b7265997bd195177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3976afd6033df2d007300c122a1d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558166834307841a1247f0079690969f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec835b59737a98ffdf4ffc9b696740180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39906cfb0136276af222a71c55189e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113189d0d112d3303ef9f99cd2114f842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7440bae9cc405f491b9d7ba5247a7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9442b561f516eb579c83d8e76e7614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a91f0cb35eb600330f87a110257605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5f80f7f42e6b47191f92a5316bd006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549db90ee693d2f0bcd65fe79048aec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c7af143f02538e1dc0264a10355ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e13c4017532cf2f50e6a177345359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15bae87fe5c539ef374d0c4b28a50a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ce0c39a7acb838c27a313f0aa488211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58664333e9d613b8ac9a064dbb88ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fce6629f3f032da3ef82011caf4f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9add87d9a9b1927399b6e23368a0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c48bf4afe92886a8704c854afb9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fd155c228335d714854ddfdbcd07e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ee53c511d83f0edc5ca5c539a65617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a6d004e4c6a19f5d520e86c812f0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86402df121dc561d9d88a347ce40cdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd1367d78a177af9cb98b040ec59020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14985664d7d21ff59364f0933f81a0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed30ecc73dcdc68fea103d4ae4ace22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd68347bff4a31f6a5db7eb4ea08823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b4feed5473ff029a385944aa6cc4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c1ca5e2b39fea1e93f382b22152f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b4b7ffe01cc19a7af958b7580b1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce0fd49b56ad02deb013c19e85ec5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f02dc2c566ca5de199da6a74269a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232ec9932851da04d402e9930e668929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ca2fd404531a0fdea9eb821ee3f7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743d23ccd371b8c9d1d3085138e3fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae110cf1f859dd8fbcdcb8959d7bc1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe674603f2bce0c4f2f79a09d006933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce98c4d82bf622334509cc48012c4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ccd24f8c9298394d396c0c159dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3240ea5efaa41a4725c39d941b415436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac354b06ee8d6bdca9943bad3a0cd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cecbbb17835215163d58429acc84d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd295a18648e98b55f69d41842ea9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672849d1a38c7046a3a63f231aa027ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b55244a05a79d624e762c341624e9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82dbd90227d85a8c6a58ce68ebcb8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d78f2a9f29080a0c0db28a8a7c07d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5087ef9dfccb01ee3df53dd1573bda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7686683e5a671171a62af75a78e75045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b0f04a32ca63df2bc893e3463bf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca0192a1ac70e2f8a6c8b4781312b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f11a79be52ced55b1db2b5c66eacc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ab68a09d68256bbb842afdd7f100149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9a72dfc867c0f0252f8989cace74b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039324fd29bb8d217c42f07d78d6ba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eca1f4f3713327eff08d179aa825352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5aac49881a591bbe9a1a1b9c2f6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db719a4af2e86c3a15c6531f54425254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9742059893743451bab7f6c2e8d1c6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1a454c005e3f153ea386113c9226756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed98d45938307054f590e80f19897357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441b8fd618a4253c0e3fec4b87fe29558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386dc72a60bc46a1f88236445ac97e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c77b34c444580458559c44588753560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895cf7ad23bae6e79ca5fe524911bcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b87be0a33a59f66c0d25d59246ffe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071e2851b1f899cab7023874f71aefd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11590efea490f8c3bcf450da0e22d72464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937d9e845d763210ff315f1fb46b68b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d236b3a2d0ae39979d58e68a9ac3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a0ad52ab4d579e863c3fe0525bedd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c4ad7ba22ca924c085c00a522e99468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe5dae407c7f1b0ca14663ae53b9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aed5e4bb0b9440eaa266f859e980b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6e80ad3158df16417e4af468aeaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03a187c3d87c84cc566a0558ecb2b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1cd419dc1989efdec68c0039bc69373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b4a4475beb07a3811172c14deb1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd332f6ba8b68651c1b7668c5e3dad4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab3ef6761911f8bf88f77c8a170b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8672fb5de03733c90fec93be4d775777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba13f60bc4f13e18447f7b3f417d32178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afd2462f1406d36b3656ebd80fcd7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a052b4b599d4dd4a4cd2bb85995367c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0292b5b6d150ff0f88de5ef5b5fdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1e0ca1a6c6b670c42027c49bd70e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce56589ee476503ad2101e372deb8ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a40b45db410170b268d41ca10bdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1b7559de1189206c3056c6a209e4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac5c8baa955cd1c5c0ec8b916623186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881895cbcb47a65348630f5191279fed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f67247ca5a103fdffe073135c01e9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc8e4b0bb302e8c7539007a035587789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a05ea538ac1a034e5f76c8544b087b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245e5ef9fb3fcc4f1f9ae336f9723691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a2768a6b99ce28b6793bec5743bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad663a47327536573ebf5f963ba8d2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6414e052010228b73ed5a40cdd5d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9bac6a9c1f86cc5c6be891e19e6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a3b3675b3cfb9902c396daf00c4a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf915524e85eb4965db2cefd96fd881997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb761a0e42e9044622efbdbce16496c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce494473dcecac0bc3e4a41ee547be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947857235c75c7c756eb51958d5bf4da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18adb90a4e21529ff302717c377211e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaf01bb7cdb52583166a0d380833f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f3b93938966f1d044cc6c8fe9b1a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ecfb536b715de47c1f95c7f0ce038104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f869d1ec574a2e3006fda3c6294c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091fe69efdbf8acdc6c18b3bfff943e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b50dd36510a71e1bc56b1a53a64e60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284da205fa9b14b2dcf59f31b0f9f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd62acd56eda36200f34bccd03a87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa60db63ff012e77d8fa512f47f4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60712cb1b6fd5cc5d5c1dc74444b6c64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599e62e151ad673820c10bd6b4166bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d02e1c56066702033929c1d1a9a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c972855fd6556bff36de1ac83c6df4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121768f1c49f01ade9e21cc6126f8c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddd91d4706ba657928b2532c3e1d50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ef472318ee20a25704bfaddcae3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e4968188c1a2317e84336f43ffbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a14d3db3cc0c3afa8f2eb3dccc4cd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468c8d6d63d2dc19cc6b427baee1e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67f57885c5b7075a1795c41552f12a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e007d98cbc6dde9c00f8f74514abc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047061fe61ea1eb65e5a6c9129fed089123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b654fb5a984f6239699ed37428c2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ff3ce94a2d9018763bc289dbc2a22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df633a3ec74f2823aba8e11919c5ce5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978b538c4681a7bcc701d15bc65b5cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e667d1f856b41ad7c5530d7811bad5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669b0d092ad38e4467a95cb1576e76e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a502a16e5dad2c6ca4e608ebcdb89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199907ececed5f94a475f4546fff47a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d62792939fb3e692fde5093b72a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89771bf8431f9b6c254ec1577e4524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c2aeeb744d64a6073e7509f858ad7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a646903cee483052c89185c8147f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b73d33276b0d03633e7d0bd25832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151c1cc3a76ec72cc08c7921149528137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75864e495da78341c2c6bbbda1de29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da60a922c4ca554fbdb25e0be42ee19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb2988a4ea41e1c1788423ba6f001140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb851cfb5eb98402961ec517fab4b067141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aee1862378f9b6866d3202b3a8c7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0dedb87b139d8d59a59c1d2e0d85f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908d514be696ba5142fe43b83851d53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712acbe42ef56127398ef6381abea96a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2ee4d2d5c713674a814c0c92ba12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9f90efbf3dd5584b573c09259620147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21c72894ce37c187993a65337b2e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ea5d0ff3112fdbb92a34f653a58bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908346def5ae9ae209f3e9d1b54515b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc76018c2fe1c25954658fc618c54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf829fe3219acd017a4b7373d25035a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c9abbd2722f01d912630e0739c281153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f9e8e21da79b4bf94405fb631a0dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f17cfa922f475ee08b85631fabdae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd7b454ce8227f5a331ad862e1e28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2b84df9c9486e3f99ecd50635bcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403710ea11458ccc1b890a4533181a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a40cdd6c6c9da9072b304e4150a061159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7acb13a3154d6327939ffa4a803df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e3b0a3d8e171a5c0b79783c50f68f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f452152806c1dd7203286bdcec66c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ad444ed03f7b7da20d9cd7fe525fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288d9d5324cc13916aa120314472183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b514a8cbe884268a79be73591d944165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f39827edc1e1bf57666dd8e0f18d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37960476f81502419170adbb258c845167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a7fb2d60a7a29b91d2eed77bcd7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f421f440445bd070dc4a8b7204527169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f1d884bdef668abb0920bf4704835170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5983cfe26ac22d6ae872310cbb64a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b84d264745427a75858b854bcdd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c4d995581a9b5acee697682ff6afd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901df7a344fa8ac9faa8edc0699a692174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>