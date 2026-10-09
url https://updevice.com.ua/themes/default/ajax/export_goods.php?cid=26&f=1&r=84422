--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638a33f63fb5e59f9ca52e913c8ff8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5a16d0a2fe308a53a99a4cc2125962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edea64bfd6b038ebd497c6a43a85dbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605c01b8b2d95c0c6a5b91c2d9850344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce94149b6bd94ff7aef19edde3c38e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e94c7d47ba6864390f77fbb2bf596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9711faaeb5f05204b47788acf9419ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6330f7c365629a17d69441f3372d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b7aefd094c6de48f52a47a02215c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea37e885c438d3de88a8a73b5bd09910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f94c651b6532b18242a143df34b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31706d26a3dfc4fe299b784282b9ff712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c680e2f64d42109a9c217459af36013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc8fb4890aa6c54bfcb3fc85fc31eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e905ca2572e8a700b87729f3d92d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0d928f5ff278d7d10adf9c5a0ead16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3402bd4c803f7069e1d9354cad804b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffbae54aa840a64e8270ae6ccb770518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922255940ed61f76bf75218f5695408e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68147cf8f6f6b515d606de98c91c96720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987b2766720b3bc286cec8767a425721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baebb9a907da054d5b5c43a0754a3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d43ea8effe1a38c273f381cbc3676123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1ce5cdd14badd91b3a43080dbc1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f533cca1d7bef1be6ec529d9a90bf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b486f475e97938d10f12a75e97e3fc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764f4300e5a879e8280f7f4a1d5a0e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3c1a66f329ad0ed19052314a666a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec70eac96b7970c927e37f60c2010b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3eb6aafb68994d328b1ba49c32c6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86436ad9da922cdc4692835b4b88a70831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f3c59e7999e2a8a3c6c03847f0fb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833aa9487a9b826215258b2b611cee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b03d55ec5b7d4d2cea91518fb50fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be643952a265658066e951c999b7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd6a86a2c79d5b4621324ae177be036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575bb5dd1e8dbebf6fb6cdee8d0038437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee255a75d5bc4d569cfcfeb38747b31838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d933706e17ecf0ab9118f2e93e6a6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d87892e3221dfd90163d077c5d64a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad228032e6b4626f1be7b374a9676241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c498dd994d47fcb6269d7ffbdcf0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6245ec22a256f0dce5118555a6fd81143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa797306664a36efc086787181ecde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac9cc2fca1ba8a25ffe3c9b13315c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d81c40ff9f4da15a7fd1fdc67eb7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8adfa2cdde770122f94c7ef562802547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370f62eb4ea2ec52eccdf61b7dd52b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aff7279d3c89f63195b972d03ae6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dfc249accc8fd4e7601a2518111c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f0547ddcef0e32038777228484c4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ab42f1f4e9632e021d0a0f370a68252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214389a638acde4a907bd0d414a35d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f988513686349f7a747aa5b8843ffd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24d7b06797e1e02f1ba873f05682a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965e50634a74754a06fa1ff0f9d694e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef939986a44b2d2a4466986111ed2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a1ea3cb54392c902293931166773858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bf47f4dce5ca48ec2bbb8def7530a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11204d0114d5908894976894e118b40660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232472a4cf48d0408057d81a0b9253761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc2d5ba82b3ede9346e4a5132a423962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1647f4cb1e26ff392512c7630ca949e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456362742480f4c7c691b88c8fbff0d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff9d6753ea494b1a83fef9a682f58c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32249834f98b6ad291e9e60239fc94d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa9d4e18f24ad2717898eb129ba0f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f302d310ab36fadad450463c62e92ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe409fe6edfef4cec880307c18ee29c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64de50879c77b6128295a644347d9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035717cdab172ba8a0a607452aa9102271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f237770e71d242ffb191b42919297e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c42c36b8cbf64779cb16de8f9db62173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edafe06456249ea5f274e28411e5e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a12eb06b73f9a8a428a4f49650e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda42e59623cd07d34865ea85e1877776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023deea30cba71a53a0c863ba332ac477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e38699d3ef44d3e833aaaf715181f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135270bf04e042c503071ba12fe2db379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14fec5bf94f66b919a350a6c16aa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c0af4fc22e8ef1660f5011b64f1c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c2bf19273b8767367e6178c1b586d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b180b94ea0246e2ae4173a9f084617983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6d20db9bffadd105a45e46b260fa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb49b8ae0fc88ad5a25e609d25f7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ed9e48f8063c77b27a61a170f39d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877988441a193f2379ea2db4b7d5295987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb403212078805443ed375b833a54c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908ff0131e257d2800c7956235effe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873274f0214114d1b63ff757bb0b590d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e84eda3ead17c0ed71fc52dfd6a7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349492742327ce5f3455b0c3f1d2d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf1dde743c3d529daca8496b75fa7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccd71ca01bf310ab4274f0c236954094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1690c6133a0126ec7d8cab786b7f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5570826d195a3eb8c00dc717db5d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9bfb0d4292a5e6cde24b0149ea9f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48204eb11a44d9d49ef7c8752de1519198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3cee87d51d8a92261938db70b935099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1f2d74c1246258b6d388dfdb1cf86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73112c86f5076baecb90043bebeb35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf4d8e346517f72abd9beccba92b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490c0d5c084ea42e2dd11ea53dc5070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310370a19231f7027ac9a1b257116167104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce697e6d867c681feb44dfa4bebd47f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc247f34d22e6d9f5b60628b79538278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb258d99f4366f95c23d83ed08678d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add7b7252ec6de37260e8626a63b217108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9051e12925a6c640315fb3e2be05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7fca9c85801a04533616e340163d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28041ca15653ea261875397a212af8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25e011b35149e99e0e995cd6b3c51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d68ea0244f49f2de2a90f209d49086113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e02800ff9aa95968c32ab1bda8c7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8c9cd5e1c7b52041e8534bdc5ecb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3bb10de417aad6aa25c46358134e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0be99730db54c14696336fc99aaa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad22bfc74ac6def3e246a8a424b0d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ad3474bdef52cc72261c0fe1dd52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d7079ef09b0135fb9c2b229d2642120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd9ea1b9a51db88862e1ea85484053121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4bf051007aa89ddd8d7e919c85756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af519234d518edd95aa764813e38ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58f22f056c5383d0e396185c9721f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec176bf33cf0112f7edd59f1f7646d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f17b1b205e2f8f243c6ef553c5ca9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cf10565d11d0ad2d521bf57757704127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ff644fb8f3af699303e9562cee1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dac5d9db77c5f01e4279edc0e71c67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db09730ef761931619ecbe0bb84c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f0a9c8dfba5b12b4f7295c0dd62ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57ebac1efe55f73ceaeca4d2485738132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39db4179ca349711dcf22279244d5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416be921f06d8d3e96aaa750d2817be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc13297dfa252c0544138d7b51764135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e85d24ef114125fd74b899e90bb06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ef8882305eaf2c5ee100dd1efcd7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045fd900041dfba285eda36b2ec66e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1044c1b8039ea48c6666b1a354ab71e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9108c8efd61a0857ec891f554e2a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520e1fb235797570d78f135cc49032141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9983aafa82407b5ba3c7291d2d8ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139892be5617aa45fe8fb229620f9fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadaf3f0fbbd6f2af542c41600b2149144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df782e2a2029cd833a14cca9d941940145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385525aa2627ec58db5a88b1d482c31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163122c5d04c2d4777637cbcdc3597ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c5deacd676d1303d855433dd6cb0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c65777d7a3e14e470a0a747116f2dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f57f3b6b836b0ff47cb6cfbefc94fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88018fd587ce1de30206fc1de8e583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c3e56a959fd62dd3c00c307d55845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6c623392e1a524eb0b4517177b4f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e16f3c3707f2d17ab2d43036a65c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95cc7ef015f2d4583ea08e0121fb7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f4c6901a26d3c7557d24106947bda156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab827d5ecda69c72dfa1789fad884157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b23d86e855089a17c1bda1246f3fc2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4c6490227cf2a44ccd5797c4ffc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b412d6a4b4feb6e0d22de88b3e5b93d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ef7cfaf04fc1f3619ca9d1cd2a42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ea44f454bca1d481d1824cb9d8ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837381c6fc6d161a69b7a6ba5c4cf6c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356e27302d5df9b70f21ccfc0c212b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800849cdc9452b2a75555e48f28613165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e420cd21561f84230e1053896f69369166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fd0493d4ad0da17b4944c59512a4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f92d01860abc0c9ff9a182700eca6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798a8d2305f33678bb7414617c55762169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af57c33dbfffbe07352681d274a393170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a28e53f540faa031ffaff0d1d0c3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e50a82713865908ef7a51eb7d17624172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce50e3dbba35c2d07aa7ddb1e4217173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828c1bd8840c958fa8a73d7b4c686f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f784b35ff7a440573ee929b81c12ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2205211ca87faa12753d02a9372ce38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04358a43e3ed141043a281c797677ee9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba997400c83e5d05e7a0eb100a96d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb48f7fcde5c8ac43305994e3eb713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f53d47854a2a3bf895a336526af8d1180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba286367ebadb9191037a6e794ea08fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790cb9ecd09a5352153b12f9cea7aef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc5f41e05d812d29468e8a5863781a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98468ef9ff749357fcaf8173a024b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1e7c1ba2e6c69ce97047e9488b31f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f57e59edd64f2a5e026d00cdf74e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dcd1a11e0a602b06067415fc7397b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250db91532a7691964bd64c70561b7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75c7af631e2ed873967f81452b43a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e682b729069cf07b3563a8d9ddfeba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a200c4846ab24b9024f18c76ed25a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e1029351275c328cc332a1e3a5de012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe2d977ade9b4a39d8dc55e2d4ae213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8a062e16234db8ed81db06e32145014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b7d01e4d61b2a2cc4c5bb37fa6a6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e568ff16508b5e6cccc5f6077f402b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae988c2946880b9e1528d341aa5620fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a043b3eb09b0e50dd145551e2155c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142886a1441e4e4b7f3eee4a3290bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c169c78f8b0c41e5d78bd416b61e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7889a39e67f8f35279ba8dc54c90bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43ef3d9d71dbfaa5d09e0721893b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f5b1a8431f1f404ea59dadf872b8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fdd73a40fc870ab0720e46f1b616624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e55fb14a0244d3ad398f07fde19225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b65cf1cf987fbe20484d725d6bd5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486c843623cc1d0317fa1e224d5003c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a2ce659758cc578de30f5ace41b3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90413b260a7fca22a04c5ac6ebd5f3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce92bc2ba9a0f51310f69ffd7b2452b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c12fe43adcd58c2af9d0cdf62479231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58164c08c4f40378f21651235e49e83132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3256f8f9531fd15e7c1df92d9244b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcf46430386121c0cd538fa5b8ef3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8c92f868ef4bb7f30f0f9a6562da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab934d8d5ad7dc445d5cce56d31227136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891832b5cb512cfc6860a663e35cc11b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562bc4b30c06cac23ae8150ce26c7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8165a9fa9c20b9c59ac05e2bf953a9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b94d4e25a4fffb9bf705b59c6b6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c2e56c863c3fe3071d6ecd3eb7a1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d285abe631155b1c864ac91832cc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfb85e2541fb65b6fdf17c95c830dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae894dac31a03205cbaff356bc05ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0d321bd6dca0addc3d01ff5698b5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a907957e1ac0c97bd6b3fdfbe4ac1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efde598fd83a918dad2f81b97f8b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db2d9774b201b370196ae085d415948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606e43279b71b05e36ee3b0cb52d32f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d47379caad73110623df3e0080a53d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02b1779a5958db91d89cb6d428e5ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84651897262a8b9848483819a81723a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb41862a97839a9c191134b6dcd9eca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aeee2af8f2c0b5ba1cc399e24f1dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eb63eeda46c50e38da3d1dd5ad33555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb92d5a060a15e38082d51f7d13b9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d748ebf4f3ad84624f67f8d5561f7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd123553f121096a0159c8ae01e9c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb1c31ea0d900f73c70e85ff933d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33172f8e7e7a503493054038565b9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f0419446a0a23b61c3bdf72d9293961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b465fafb37c5d0e03124c39fdb1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897b036192bca5f53e8b7a36c28646863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d6a6612a63cd01ee8d51f65892d4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd22448f810617753d6d64e7f4d4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd5a6b244e555cd517999bd8d390f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0576d9d53c8e162624fe2ef73f6e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226a6f9e67fd2c2445d44e4bc57ea5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e28f91f869a07c35c0a25be750fe1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e65afa1895cd8cfff77c84882dd1e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4ad674afdd26096ab5e70492b1d7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e598ada52869563ac313743f37c1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb746d9d59a81031ad124530102f9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1e98012dd620277131787f7570d2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0251b5151d2092f8f591574ec4b9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960aaadb395d66d4cb7d236b7dfd89b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac653d2cb16004d6567421a9f3dd880e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472dea22d61a08749dc7f61fe22b18978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951084b98509f2bcc4b74b738f3b00d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d007bc15e4644a048fbe63a313f5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bca870963951e5f7f3ad4e097e00881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f7597917ca89ab95c64bda84fe26a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5242f5fb9554a23e64f9091f10868983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3b509fda2f4fe4977f091781b9a3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111b53d5c1d3830a5fba1674650d41385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8b5150cfe413fc64d5cef83f909ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ab14c067eb6284da5f174ce49030d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef40a8e0e902d80e89ce385dd9ff8e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ffb1b07a44378a459744cc7bf2f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35221692ee5ecabd81b5665b6d68eca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db11a88aec5647395f128b12298b66791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d608f310aa28d34afbbd02bb9a4c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6d9916aa16ff36c6b2bf1fcb93d4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f32f9b190bef7c5d1a3e29b74ffcfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2438d07839062ab4d70e5dde5301395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9d089d6cdb7a31e30f0de205015d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2a24e4b3039de6c9a3e99819a4fb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41174996c8ce35f88619bbff083c095798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d231c408c003eb430ae8b37a5c65f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421d6aca4150d5309d7f512c582a75e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2a5bdac4485db30f459f00b7d63c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a257d9d8e24aea480b106bfff0f147102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec6c89cf707529c79d093af23d9c2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd31235a26f69875abef31cb9026eb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f0dfcbf90e95ad6215c4af9ef354b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb7c0822605f53175a708fc150a94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda4eb214da4669bab13b8af000d02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b637e9f4582bab606f6937ea02081c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9c90bca653e66030f130e55540e02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30c38aa9601bce24d361deb1d63458110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33994f0c9445d2f628f2e2e00559a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfd09de68375f99def797da624271c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341db0165e897fb8740c5a4af7538cc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe4b523ac2cd4f165568f5d865084114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eadeac23218b6f835eb69cb6563ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0780155837f61a8698b8b708d22743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ccbd60bd9535640547c2b914651a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7bc6df026c59960751f3913fefa34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d8db3006e6cb7fe4f7e23ab4fcd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb974fd10f93e27fc5d4a2de1d3c71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634ece63b05a154e27424d2cfb64524121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda37a2d2bab5c5ebd6e45b86b65ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d3c6fa815a5a216f756af1233bf57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc41e964c4dcce2232577c38d39d90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be6bb287aaa7961ab34c5425e4347d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a3a1f6a7118112d1ac653176bcbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ec9831526e6ab7a993b92d2dab1a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd248c2476b0b3f8fab951f600c5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f4e8e9a506d3b16c13eb52dbf10d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670f2d7b7873bff9a5f98a433adb011130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73431451e7f9cb9dbe4afd904ad0d8b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b9544525c697fe0dffdb589e12833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd203a52300e824f179d015192685ce1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2876b9c10aedcd05be7fa104402898134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cddd361a1e0a69a9435af78d04d3c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59b3cfff29bb8e1e667aee7f40689136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2e746b5cc41a846b870b514fe87f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c115949655ed836e58509acb423def138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125168477bc96f28124e67ac3c20ae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3cc81eccc4f5576a4dc6a5de9f566140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3752b716014ce70d6f0c5d67a05e20d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c37af61101b79d7d0866354414c80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802cf66bd66b3a4378fad9c3592f57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0c536653f8085df84dd9a04f0a274144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa61e3730717706bf9a428e1d132e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2a7d27d0496eedd677e43dbbbc9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93bcac6678c250d5adb2671d537b9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bce19af47f917cdac71e740cb8f553148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe5e0bfe8451ee10d759aaedfa945b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a709a752fc45e03080c4f53dbc8264150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18752e763daf58e40cc20dffedcc6ead151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037bbefa444c6fb8ea764916e622664152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1db25b25961eb088a8f1c4264dc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427c0991492db613ee7037c15b4f8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b040c91761f41e7dd5dac1bafb57818155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c8d48ae142c7e02efa9628f8a5d34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdd9e77df52b6dfc0316fe2354cb66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8355055c86fadb98e81e21b186d52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7947d6a4c64a9a27bfd57847d32e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fd9db15b5e1907b571b877b8adff4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c563f23a5b87017b3f9cae1af02bce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7521b4127fa636290474e5adf7b8f77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1ace5ff24d749617cc0cf58638413163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefe3197138e3f057cc40ddb166e21c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a23b5b0d78051f18493494b649de20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2b517c2ff8dd5b21a3fec79208449166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ea42bd5d1506196ee2474bf72d65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ff08a46339167ed77723e90ffd27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5d7873b6446f03de8f316c887ef65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d45d24bb724235b6aead447f9c011170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b241f214907b3f14619fb40b3cb95e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eecbce72b9e9cb1134dc6f855ad066172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2638f372fd31933c21276885800da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7a5ba4687319c3fbbea3c52b816b5174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>