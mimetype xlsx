--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca70fbea3639a5b483c6423afcada1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164e4402efa7eaac843cf5172726d1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b773a4300d68e988cff92daeab035d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117ca8bdfd791aaf87273d96ba3b3ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e4a92b479801d5698a48927357575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3b4af3a16a9978565f1c48458ef96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13efc1a9ae8882e597ff4a073ce8d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a030bd75ab632e1e420cff8e92c4378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd1fc1fdf8305f8622289dbd548a669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0516c5fedfde049b90680b12f239a2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac013aba803f97652fc4305a8c60260311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f945c4c1b15fa46e2a3c2be339e8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11d365f2fe3050fbafa5a2ce9304213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a660bca68fb00b684c012f3c13e07014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3515b09020dcd15873e0f2060a09115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d6b72410aeb6404ced39054afed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ed88136fbc6df0cfcb65168d91c4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7e9aee2c261b00a781735a2d97c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e23d80fbbf827224f9c85289e2e6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad2b53d7810123c1b139ba571bc9e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33666d2b986c228de01311e001b6c6ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2ea45ede9a57bd2cc945bcbdc4ef322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175e05c36a89479ccc1faf68646763d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983e9c8ed0c9836125d40c6efb19e2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60003dd203917ba12087010a0e71a56525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8299d5542eacb4ad3cbbccfe986804c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf868325c782cdd2d99af65d75e4ac327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef8ca82126c55e57f640a1df3c5c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34604dad8c817487b2614e8d96d27f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9c5b1d17c6a415be6294990dbde230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1ba4758ddc37a955b147edd46377131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d789f0512c28f17a7bdb19e1b1680732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38997019e7a71dfa2159686db331a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad66d756058d0608b615f869f8ded34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2197932c53352ae9b7b91fcc7ab9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31974c09b642a7d1d8345951ea0dabc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc637308ec8355b18e7331c875eeaa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34384be85f6ea62a154aeb9c9a19f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2001d93df77583b0ddb1d680bc96c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08654384e559a5fb41d4b24f917ee040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed415de36fdcd5e7f4b6334d8d0a5b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9938789b39e208ed80ea49eb9365f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df1e49bc196d3701a5c7038c5c77843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da0a0e86d5177fd4a77dd2f739a15544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad6ebb0e76cf8474868fcb82601fef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae2021cae0cb2dfb0e9161776882946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4b3c109efa8456a0e37846ea8612747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f63da2dbbda4da153ec52c873626748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a94f086514295a805a66b78296cff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49255f234ec6af03f3381a7a78d700650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dcfd62fe0bb5342d618fab678c20551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6f96ebb60e35f007edf145ac1b4cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f72d250fe8922f59db9dffd734ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddfd14d1b9e8f0fb7d8adece6c869c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b839a4d81a381757be7c6a7e19ef255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163562a1fb97287f63a3eaeacedee3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b1de89edee29a6ffae56209df2a2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c7c8b7141cda3bc82f77e8d6fb98a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c854baca042b69478de023b8b57ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2faa8b4968cd61d18ab40b284954060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1834da578a9fd5313bbc045dabef48761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780115fabd7a4a5419e91b2206c699d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554cc85a68aed18047aca4ee692cd1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0f24c0ceb4057b4cf19c70b42c4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff64c8b6a7b7a36f0385aec1c1478b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd44e2dfee8d6e4fa6e97db6c48ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748f423b659903c9acae0a9f12980aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec7979f5d64bcea527a9aae15358d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3187a382c6a3df81d9453350392669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d632823bab7946853521e209db72f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d571fe40e19d6dce0b242049ec9239371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b933106beefe5f4eef27b880ea729272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5270ce98197d521386a31d308ba1e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09b5be0fd7e3698c7fac8904e001f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02ac3776e410f7704fed8bcbb4984b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff1f0b3c1882bbff5873d6eaeb32d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec92c089476e809463832ad7aaa5e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76732802d50278e6fe72e9e5bdaabc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d344626a5798312ec4b97db196a6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed8ef1046764bf896f52e4dcb6708a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a2ffc9b87db84813122d5f0c2d2ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cfa88e9c642456f6e22c9dc4b20e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58be58037dac323a0acc8844894e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cb1a51825f0af4b99d4ef06c99c8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10134e0ac53d1da39dc7655922d10c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83cba071f83a3e34b6b698ed46f58886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26645596b6ca639a184ea7492b47a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d4fdd10b26e7f7c32989c875ea7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a3466dcf567b7bd2880da415913989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810a22a0d4444835804ac307c80c3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ac24535d67c9a3bf4fc9ca9177e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a65388449970ed6553aa31994b690092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920c456ec12d274ff956ac02d3c9ac193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8622c55a35876dc6b26aa95eec0b7c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef00d7182342b0770ec2a1cc41b742395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5be32f4748759200bdc92f18afbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4269754bf8e73d457abf92ffeb23a6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158f16832a673314237e3aeb23a801f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c81651eb174cd263a985ccbeae56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8bdea9f7c9af08b0a5785981ea55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072e78b1a985a6f18580553898091f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bfbdfd2ffb047bf6146e05bf2ebcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d0f337e65f12cbc64c0cd67675f47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e57a7864c193b5a7fc7772c0ac705104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5fe5cd309ec5f09982bc58717503105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e5cfae16c0ed3f8e676ab7c9b3c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42915914583ab0ce201559a507a9220d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7798d6ed06e508100d05fc24d15d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9762424b9c1f275dd4651a43086505109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a0c6778cb1c9bfe6b565ddb1813d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcc7c5fd65e584eeef5f813018f1a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42f852098d0654ecec4727063a25a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8995872935b5415761ff7d7904222113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1533944bb63304fd50753cb886589e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de6aa7ce0c78570667f79accf2e314115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a8716e5cfc0d925e1a967bc32f416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90fbf2265aa290398a56587a398dbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c779d89b65172ebf28e549f9f7b5cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf43b020b2f9514710b40b5fc5a56a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d39b54ce6cb77467bcc0da4e2ce9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5aa80556b0cc69c27dee4f441c4dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466f255ecce1df51dd610cd5fd5438a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32cb279760f9bdf52d2c78d7dba9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec078bc5978b5b932e3a7343c5f2a577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac8571cb0f2e051d930f5744d24913125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f51140c68f607c65f5b85654d32d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ae2e435576d515529010a5a721490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6df3d401052b166eb7278c52d38764128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31ba8ea1fcce7fd406d36381db3c8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d6ab9d01a056b11da4ce59e3296fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef87e56388b8a925b1e1e1a90d1fb52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0742416a0d67c961e133b1d3ef0e23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0bc8c7e0ce4ea30179a4041153a9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f08deff31ca2362b9fd2cfdb769499134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc121165bdc40482446b7e0a94604dcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42e2e402d4df679b59092cb3a84ff1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0738e9799819377112088135b7b26a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ec8f2e1e0ce948bd8702c7f193627138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c00d036c81c0e923e9494a52848b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed3c1d650877b42b82ac46b7512f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc2a47835f11e6fbff86884a9aa9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb9844166996e75a776272a18c4e54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f58c013796a1fb20f7b7c769a227da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd00f0ce40fb78b1b4f13ba003ae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e8e134a8123e5f83ddb2fc86788ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc025c05ac963c26eac6b519af7ab3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0f097f2b866aa8fccc3fbc11f9092147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160576ac4154c8744ba676f92bad38b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5cf4e7bd59f03f3ba97314c162d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc15f9b00e3fa99fdf31b8cdc3550150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8519038c3aec6043137a5e9b4cfc7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb23c513ca673f1c45c5c98ea2324ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c3e89d83bc4857d98e992b64736e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa9e61ce34e07ea10f33137542820d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42166902a3171ac3f13ddcd33d256233155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d61325d1563e2cb0a7d17a8fbd1c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4686992f36ab115fce745d5d7d0c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa77ebd14fcadf517cb51910fd0d91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141f60adabec32ce51f388d94e037f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63983ecbb924d95935ec5ef83ea9fb2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238fd5c5c2709c8d492fb55d344b005161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcefa3bd25ac20963759038ccb57f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910002a8e78aa58da75ea07357802d0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8033318c5b9ec13d7c552c4bd4271b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416062572e599f4ed436b7e5fafc6ba9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bda7f154bed226756eaa02f1231ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f9263a47791a2498ea40c912b91b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcda54fdede6ea232135622b615ffae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784bf57cf9c087f8eb79e4055a046b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856a138128a871e6c166e3b155bf26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7687ca114ea789236c500d80bc1a97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9209dc91ad010e6aa0e5c427a94ab2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e583fba7ecfdbeb1e8f42f2a8f42def173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1f0bb9e47165210722db3c5c00a33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932c44a7dca8886f26e6fbf8aaf705175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0235a887a41d2c3b1cade127ca019176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7863acf0f7e9de533a3ca53735ce22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b391740a4d7ae3d1834cb2499c4e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f80951ca57cfc08f3ecedbed41d33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c04645e53b2a122ab9e94900439fc180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e99d08eb01afc9ad88a8be1a34e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341777e937a4b1e6fa8ee4c556a8b5c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100aefa71ddf3cdf92d169b4551a9663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1a3343884f58e92aa2d59a6c1890b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2253818b010b808aaa01f1354d30ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489bf1043a96dc7be14edd040eec8846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74916f709827007212675822c80497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1bc00db38ffb9eef9d7c23bf2cea18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38351e8a5b87d0d41ca5eb69073d67789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db719edf8f1aec20a1d9ccef9a76510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0801e4db91cb08a910b124c4adfaaa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf5214dbfc701b6932282c51527cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a9de708a5be7d8cfb7f0c3dd010c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d07a688288f1b676c47c4d22ab05914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff63ea5b7479e8705cad9b5b3f01bee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076290d3d81d76e718cbdf9d5fb9ee816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3f1ad675761fd946e81a70cad35917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636b4e5e790fc13cb99811da68efeec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81cfb6b87f816eb5f3bdeeef244d0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ea8752de58fbbcab354bd189c80b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955445b55af361e32ae8936ee76f099a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5e46cbc0164e490082516d0938b2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a7d6b7369fb9381bd962d1bee08c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9179c326af79df4f6eab819e4758d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244848d055aaefa1a451b4df1ea1c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18960cda78b5e928dc403df48a52e52426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce99d4baca3fa431cc935a281b26b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a10288fb9e90d504040b6eb2ec1f0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7e13396d0b7b41c36c51536e35b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c500cfe534baa48b4acde5362b236f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec69c473b1c904b9c588cec1431d62e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57d109339463f967b6960168d497d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a240ee7b0efb22f1d4d7196fec609b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b87fd3088006416544378b4b798f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a92da323d7603931c2e9b82fa306035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6dbd58bc30174da936f9d26b7fcde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319cd9f431f538f36d66117ded7f9ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802e5f2e4deeba3867018a90309fa738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee9d1c79cf68227e16878bfbceb3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eefb91cf9b9470577c4f7e885a015640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a5b081afa09f64b105af835b72d7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd5d71318fa2c25c5745af5023b47e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d5f64757522b089e725fd5b03a17e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1a94839e40e134ea2e056d43288944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76cd43ba48e26cf7bf792bd769ec8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026aa13d6f5e8bc8b450001547a17e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc27782011d81abad95e1d05ad0d1ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156412633b93fcb3163078851b1d640c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60508672fc15dc51e7a6eb5ed2277f3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645ea20e505d5acb56a4b561f1c91950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d7181190773e6083553bfd35b669a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f75fee59018cf21b2d1065f98e95852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8b0538f7d13e48f2a9f5bddbecd8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a420a27addac33e00c3d1cb97623d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068bb5007a5d17be73bec24f9eeb61855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25913e60172fa63d8125046d1b92d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664243014b7e22407fbb4a844bd6b94d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffccafd450fbfc52fa6e7a2e3daeb6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0e521a414c3a043bcce3061170dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69065417fbe5e723cb84e577bedb73960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833104bd7e24f72346e20b474f4c2d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcb94695bd194eb6a678f64a50379f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f5ae65300f3f684fa812916a0ed3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89022cc7ca7e7c2b5edf54632bed61264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617734841d156d51c9c904f17435e75665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904cd08f7ffb19f334c391e8de4409766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0598cb3c34fa7b13999b99d8067396b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e936245616668a787ef0e3dee93d0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc3e5080a42329dd53f946ee0e860769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816bd04c01bb55eee9117ce4bb9b7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491c2f0267b3f2ff9797823e2b5f1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2a458d00e4da32fce6bca7b0ddf7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9382510f6bb5e0eb16af0de1b0c8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a727e2e99edec90b3d0d4c1d7bdf6a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00842f38d1a68c2c42ccbd35b798904975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a3f33568c5d854ec074932f3ace2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d364b1dd9252156e0502078d7b1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbabf6e6de6e643b378726fbaa50e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3db2c8aa85fe8485d11cf1706460a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec522152aa087d06a95c433a3bfd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01603a19fe8c95276af1ff3e0d606c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975535a62bf60aa627f831368e456282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926a8b5708861f4d15b18a584e1c50c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d677355b924316a7037bd5116a8e11184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47115525cecc6c848c0bb9c920195b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463f90e947e2d618ebd42c02fa3d9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120de01e5b61eb9ae39080d3becaa27687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338b3ad2b3c6bcdeb6a27596d48c4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e24a31cf1f48e06bcd106de26d4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cedf3f74cb142268f36d151aa8741590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5082c57f1f179833e821bcb012000d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d01d7babe754bf33e398c23bb91092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ab8cf1704ca36eefa7da0979f27493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde03b72476e1ed561322df83ea2df294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf407ee24011c8e8d56a7455be2244995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba96aeeb61c2f9c11e056b5cfc7d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899152d1ff8b304a124484bd257dcb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343485c0fc940b99f0123471939fdacf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfbd5a2ffded8e5e72116b246e8de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3c4cf1bb06d97b7bcbe0b5f61a77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc9295de32bb933055b140ae61c87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8334a6717a67cc0f56b65c45b1835dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28486522889660acad889270a1245f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c8b9f42c33cb266bcc7e034d6c666104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b431a20c39403b5b5bfe0bd4240971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a1bb2b3bddd6aa6b638861208e8a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a4e28906093786c5c9b4a95d6ab8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26592e98f5197e80e6bd716dc99a189c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79690957923375e4173eba2c6e52a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55d96244a9220509c1183b6cce67fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7b138c55c5edf21e704887f4e9d6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65532dc0aafd7ce4c439f1766fff7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95fcf6a406163b22bb8ef33d6aaa7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c123264bf9b71051877e97df292ce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdd73df032af39da1d9e23154fd1d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3db487ab029eea5258f9aff350457116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce606664888ec057bd86f4f40014b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8b5e1d5f8994073e5c5a91dcc1a4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a66728c6cf2efd677a8e8db981d97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c35a71097dae7e31a0f5a4280ade120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadc326f566065ca4335e5001256ea8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42bd318b23e697c122c25b8aaaffb6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f85fb50574b5ffce80590fc22c6d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee35326cc6e9af876adf295f2ecce8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a75a7649426c405960ab7c545026f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e8cc3f8eb0ca6c6e1074135fd27f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570a0d027dc6c6751e102ce20f5285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc26a9bfefe90c9552dddeee9bcef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877ec667e8a6fb4625e3667a58eb534129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dbc41ae5b1bcc106f976b9a3f3040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f8632ad21f77f16ceb493e0c7cf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e167384aab7faefb519462b9716f7af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eaacb8a84ecc461d6da8c3af7f85e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9c44aa956fa2439c12780f7306a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863e89bce5bdd314be054b5cbe9e43a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452091f8724d12cd81f74bdf680956b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693848c83aef0cfd2a17d3544db1ae86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c934cc864f905c0e9e5cfa166351fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958b652a7bd840ad75eded7a1930ca3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27925deddb29b3a33de777b44273543c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc988e7d6bf869157c45d73fe88559141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d6cb3938858897a23d3a30633e7f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bdc333e8f46b388b7893fd30a1d76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29800e884acd849419b1d1dc4367ec01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393b763c16c1fc004b7f78affd9a232145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b720a935496bcb7f5f4f0f8175c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccf4779374d6799dbff797ce605c91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bbc833b88ebe138646e7a841163d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9522005ac74cdd145167c71af117f37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07600fe7f7687de29281cb878773691d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6715f6558c5b9f242a05cc7d937e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda15289d5dd882dd88c58c17eb0f23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830133b101ec7127a8b40d3322280df6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e4793f15d91b2361cf35689f9fc47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193cee2e18edee4c012cda7cc49ac7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a1d0c78c60521c9539eace02225e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559edb74c8b4756415c9b362e42ee92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530bff595117017babc077bde7ac747158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c6e025a11aed2979acfe75746b3f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff23cc9b74f04554e58d6f32fb0130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1fa2021a0fbeb69e7bc277ef945a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f62f5fbeceb87d535578e645732e30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6d645063e3bc4c7cd48ce125850ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1207fd5aa8379857a7e2602ad19a90f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b75061f984d62dbdc106a9b78a265165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4595dab79e95e2ec65886fe5b5462db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad41b1a392efc4745c2311db77da84e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c222ea50da45f4153222100c600ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389091eb24b92b01f878d02d96b9187169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874ca2d1eefab9a8c0cab7f353e8662170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b43bd1dadd0990cf60d4cd9dd6a3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ea86f4d7477223b526df79254a7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d97b9eb55f199fe97f25e2e2a5835b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a003e551a3eaf21edcc0fb2fc93002174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>