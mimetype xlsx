--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dac51c143fe7b8802652290a5858351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957eb9178b61e76fdca56468a754a162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6982cfbb99472f9356ed59138377503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13469e2c3a1d8ec6a4767a6ab22a3654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62dbfa3c98110b45492d7f88fd148b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42e94663a7888ebacbf4c90e4169c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8110ba109c9d2251d002177c046807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cd63af3c5cff4373c9b988574cbb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e4a6ecdde1212f1f12d64f0e51a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32089beda75ae2148b33d51bfb005b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88a182c756c34fbe3c0b855d2c2de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9593cc06e927d08a64f8bf895b8b31712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941cfd799a0c8120d1ff016c15f77d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc7136c5226547e97f9db33f7537e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a28cb1a58d86d944545739c9c1a4e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268e8f69a96648acc44edd7295f5e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56590edb11c58b6efcf9dd6865848b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c22cc593fc1184835bc327267309118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b70a1ad42341099cc779a72a14e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f3526adc90d119f6e3502a9b1d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab396c48432f5d8aad02ff40c2962c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea7d3b4e2f33d94ef593120f7ef0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f5f5149cbbe38d528dab7f2637f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa7f2cf44fdb124a5418057a74b88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516c81d6541fb3e03da256bb5617f5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef685d3d8ebcf751e4efc89f3443a1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7333aef070c2f6adad220d8a089d2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a31f0a0d0721202c91759931ff62bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905390145d33531206268df0d793dee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd55a7ac85d59dcd19130e7ee6583830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4287a52dc537875f25a62f85bceb8e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d88506ca76a9647adff1ea8b38479632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e87899ba0c627bf722f518af53d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a25159fb140efc63cc1f57744530734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a95788bbd81bd9ab83079087b0731635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b6612d53c6a1c976d7c86584c7e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e1425a1a02e596a6845b229a9740037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aefadec6ff2c4cf1f1aaa84e6d082938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e33fb23a35a50b7cbad85bb1e6166339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad891dc68c051a635db4303274be54240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1cc66840ef5fe703c73a9a91a19641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1b7fe84e9dc1e3883cb5211e8739642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc47fd7cb8ab6a675fa312184aa828b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020efa7af9262d47256d01707ef0f9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c4f163a2c94da6bc1a0dcbca2c7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e91178ed671aad4e56459a88158bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac66cb9a996ef7dd4af6e0ca40644647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3c933aae02011ea8231bfe728cd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f04ece305eb0d2fd5d562d132caae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300622549b2f70bdbf650a699b9175b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e28f794bafdecf3779c74cdbd1d4bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3bc69dd08d4e99de0e762a50e54752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569b557e870b15643b89fcc72b400c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d7b68caa37b187c80d7d702a4616354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154313d819722959e42592620d46c2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ddad7caeb272852aecd84fa8ff43756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45bdc17ce25d7225c1d11ff7cc32ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b8be267aa412e0c271a6f4fe4cf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7d859b4d07ce3e78020e3eb5dbf159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df7a00c3e68a39ccabbd8788c95b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f723804959eb0ee7fd1fe89a2d13fcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90917443fd45154aa18424f9ba13b0c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ae389097a31b52fc785025abd1dd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cda4fde118d02426cde9098ddc8c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb16cb508cefc35add78440df283b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e21e46feb12553917df51f90251c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e265fbfcdb59c5d11fba68a3633228067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9439d0b430a396149abab35033b3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9b5f549daa7417b11168df94815369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fe791b8f8366a598b08bbf6e0dcef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab19c612246e070ee1f105f69b4d5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a514c1e80862419af2f6ad96df65272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231179c3048e87bf14ccce3c6e3c27473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d961ba4894b16811107c1387be2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908b38c4eec8e18af6d87e3ba46d18a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e0fdeab14c0577032db0d2726d31f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33e69926ee5e342a9dacd330a707177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f402e19a823bf61625c69b210956d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc55f125553e663979dc113116cdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b7000ab2474726163ca08f9e1a33880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba25361c7ca989f5b3f0dd43e53d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2f4acfd25d0bc374091fd146879782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856154843621784a9585ca651ad08683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a8441a6599d74dfec987a77747c7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04161f38334c67db750a433ddae9da585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d68e905f4b5c325a4f2453ca39aaaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08ab1f23ea8a0d5e6bdb14887844f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76770d5799be04c98d4c610b523d1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77045b0aab15b63f470df9b16921f8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd1760f37c6028273a6f5689eb7f2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999444922b05e6b7810f6fe8ac61f31491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b48a5049bdd9b037ee2cc930420c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12034711930d7d07559813d4918c931b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75928e83d554994acbf3897c7c3a64194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974874c3926b51d7b7624565cdc540f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d90ca61c9a7815db3a7df83203459996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60162cd667d45250e988df49b5e053c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6839906860c6519da68160fefef1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a29594afef93d39a15ca71fe6d2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b6ee30d77b14fc769a032e6c4681100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9149af765db1edfe649dc79385149101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c2ed8af3bc3a74fc28ef9c4c3f0cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11484239b25d3ff7675688123cda6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852db1d5edbdd47b13abfd853c2ecf1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bec047fb493c744fadfd175595d922105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328bfaecb4c8079df40ce445ba8044106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed739bf4d0446b1d2fc16801180b9792107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df357876654774e76ab2fa1c8b87a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc5b4073135d3bba2f083106903348109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33146743a327e4a6ef89e3efcad76edd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246ea45f7bd90376573ac7a32316978111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c8e8b2eac8c4d4e87a67d75549d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afd8e254fdd23ded6ab23fbdd7501113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b409cd758d797e5cc1ec3c14c756b65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d0f817d221cc1693c9b0a436771c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d9d633ef1e652c21043ad3508d466116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959540de08f996433b77851044131f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e5d5127753ea55228bb510c71861118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8b641e7985ed3c72dd826cf250c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dd6170e79dcaec036c9d94c93f2ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2608522237d1eebfd5044d04816c36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ed52648e4d5868c519c367e0f9e25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866455716a4ad4f7a35a3cb536379b97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7efc37cd573b7d4b08be19f21725124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a97cb44c00a68709d0eb82982586a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6b2409106020b99aaaa78b90d80c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea53208c9e3c56c3b25a412da6c5dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a80596082a836ae427f3cb7cc7824128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08247c08749aab884646b366a75d687c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd761ef4413c79293740a762f142c16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b705acfd85386a84445ed9e85690131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f59a4d2d96fdd49dcb9c54bbd6e90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925763c60519387940bc085a57db8e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c348bd7fcd69a3492dcc10561d5886134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b3838e92e933045f4b5d182d5e73a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774697bea76ad5254205d96e738ad1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078b7ac9de8558696b16f34f5c2d51b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b40ba677dda3d92728d9a2434a4c72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace65ca207d4d1cdcb78efeb508d17d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef8320f12b5a69165fd9a5bbcde326140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435cb4dd8b7e440c318941e085b1be6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97243d68f2ee6580b21b22a8e9a98e47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8a669299d64d76daf69b42466600a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91d2a1ccca522aaefe6cfe71dda42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbcc07184c77cbecbdbeadbaf9abf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81efa987029733a5693c964b41b73c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d06187ed78eb1e1c7706043d984d13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dc166f88ed9d96bd815052ff1ae27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc193c592ea73c1287249e6a82d7325149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e9066b8070d12467d590c6baa11be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b250cd78275da5f894fefb6e6bf18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acba3164dc4341626aaef3fbc572df0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad24c19b6b0ba741e59fd610448561153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205792cc7da4cbac976f4c622ceaaf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7bc4ebcb15852d5f63ea085010caf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaafb5fd310ee75cafaddc8aa64ff76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1da722d3295b7f90237f008ad140a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3c4ac102ce17034b32be5d585bc86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab8e33aaa4d70afd230fb7c3b0929f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15592c1f57066adca374dbd237d7e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792af08b982a835ebc4749516b92dbf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb05600d663bde88210b32f5e3faf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53502e250ded66f94307fdff520282e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2f3597938ca7b294950075defe9a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71824ca00552695cc621298d3ceebfc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8f9b19d353981a3dda67d33aae299166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087774225134661468b52102cff8d38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafccbdf1a47e12c5d6a29ce2cb0a902168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed80f28ec418622641216c0708f935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e110f0267c41359447e509c72309da9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffef544bc56ce6cc0c500da3c433a3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f6264fe13fc294d146b4f365b8461172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995b2e85339c0103a907e64e418f9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce3ed9212b7a9fc502617b4dc3f325174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87b318910f47739d0c1722d0c6ec83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ce6ca53f421746946dfa394da5b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695c96bd0b1e3ccd36cd65552b2f46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b133aab3418fccc69fc560f8c551a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c6742edd5f839aa90b923557bf81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88e82cf3fe6fe46360f1daf6b1a83180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b0e83f011626bf201bb9ea2803a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028d4ba38a993ddabef3ea887c615e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319da671a6b1c983ee2d9095fb2685c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d380f45fd208646d1b3707ebd8b354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d9baaa62cbecd6b775cb386d6806e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff95233e9ec8a8a3b155124e8d17906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ea5fe730b3cae0f5e28d4152254f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366eefb0d8dd205ae91878ce92fd938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f318b487b7e0939592ba150c912b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b380d92f6e349ffe3ab75cd0b44e1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c63760cc9e814fef06b3316b13d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9da6ee0b6d3398fde8c32b6d5b51412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8042c2db28e9ef4a9fcaaf58202c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50904d77ad1d2f594f2c9ed47a1e1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3d12ecaf9b1a0703970b4c1c9dac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0614a8f4e10fc0cf4daad39133e3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de664b003a608d510e04df6923508db217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a08585b51e4fbde2863d497eed6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aba77f73586bc6d378ebd64d9520619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b022fc0117c9e6e8cc46a922fd6df620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1451ccd495d652a15364f612d23b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b8b6aa3644b67b4919b695c591c2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d351a814ecb066778b58f3f6d85c4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa7a45bc0ea619729a9351830b3a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd6ee8f1af239bba29caa46f85a4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ae0696f5b853469075dc254a1365726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17078b9ff5ac15fe23dac5f69497ffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38906b35ef97bb1a51936bb9785a4bd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7464fac272a5379ff3e3e01e3ac2d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa27282d05aec78a6e51101109b1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97cb8ff00e41b9503fb074d668ca2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03020e5cef0932751da52dda43e50b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911d5284ae4553a3484b360d50d14f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286e76d701d5aa3fabe50cd2bdfdc4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4691bfdc152af73041243e420e52735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa0ff6a95c74d5bf5d0d2766dab20c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112594cb3a524a563bc32d33aca7f88d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d6e4a4c3beb6f0e3b1dec96dfb4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d56ec470144f3502703a7b66d9a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676ddedd9c72694e0ce4efcd4b787640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e674d8e6c48cac9ff8183b7bd9376c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26398acb64ae341be3d9cb30206f9fec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae452c0459d33b93b3830dc5e08da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3918a0ef30608a463661f971ee930e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c11f29c1e44f82fe63ff5564bb7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30285012a277ac19b85928dbe03be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4054a1e7abeed2c002f9defa1d17847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96033d15b6789380a03e3429963c9c3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517af91dfebc1599387d839a97e90df649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282097141f3a244e1f4904094898b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b684b23860c2b8a0d10859b416b39551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76dcd9cd4c7a5eb9763c6754737f5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49a40c89416faca790cf3b68ec75153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2c536dd50b25445665ac6e0f10ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2952e90489dbc0f1c44d5a5d72463d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb1e79c2d06f62878775f02e6fcd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d0b94badf6f716573634669a7c9ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab3e15e16e57f1ae18f624131208458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be07ceb501f124481c6f3c692ab04d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a8ced1b5c07262cdcb2238bb706560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7721587d2162989d44e1c65087cc34f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa3bed6797f4b8a937a7cd12e708be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dff610f7f74783979fffe451f4d0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cb49d62701cb512f68f2d23b9b31564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54b9cfd5fbb3e1dcc5b9af88b07d8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b3f6dd7795b3923e8f08a8e3e166a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdab446a705a1c1ce9856c0ab48fbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ee47cc9c883b0c36444141478de268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0124b458279cef637b0496cdce728f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac2a38b82a0e3a09259578b64f31a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b472948b30b87f6b2bf988c4c93f7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326f53c5cdd7c3d624b0ca54dee01872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cf88cd4c87d63f2582eb514c9f0b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf77510a14603ca24356eeadcff61774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c39b3c4d3973b35b1ea8486a4f08375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1577c130833d87db9d26ebb1d85b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25237a7a7f17bcfb813bde7baa9f00677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58fca12b46766a20912f0f27fc065378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcebea55423d970fd17823ae75597879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f9dac66da775f2739dcbecaa9080c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf3941e8d2bb62d3226adeb2a40aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937ac1dda3cc14eb31d52d09d178fe782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03696587acad7e6b47cc0dea523505b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36008f239407a9d2cf64c22a0bf25a7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda9ef4b2568f6780bc24b97c6328e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aaa15177470a8b3346b45c552758b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec20ece78d2a9ea2ba3b201a6c507687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7eac02113d173410505a4b0f636e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad800b9b927eb6d825840187f01fae689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797652a3996803df59d069f6a080d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d060960904dab27ee8545ed47da6c6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8da9f3efc8be2bbdcda56fb85f0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9f61c689f1240fd4c5383d95f9bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a4d7f4447710833636c1c677a52594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569e5d0c39d993af527a231b78bbe7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc064d6296a54b6a48818dafde2122b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a601d77a9c56a9e6623030f032679597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324f5d9fa4edf8411bbd031fc0a99c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2691cfe330ef87b54942ced4a73a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83a08025ce2e72f4e4b0eaa90e0d79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8663de2f2d1d44f199c84953799c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62aab5fc3940bbb652b5f286a10881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e91ac44ee8bb930cdb1c67d1214ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15109bd5f3474bfa4aec07c4a70f16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e6ffa50680cb86599db5b9c1bcefb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8b1c87f5377ca3728a859d374d8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fcd6eff24df37178ae64b2e40e0c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57bfbd5fc79b815b7ed435ce572b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce20978655f73746cb9593eef709d8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204dfbe2afd82b9fc91447cdcf5a7ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0afc0a09f6f56b8525641c65bdd0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba09f56b68f6e1d5f64e2aa3f9ea11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1052ea2dfce18ed82a4d5553f478b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897ac42926f6353ef0d9468d32fb5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749cabb1c0cc5fe03441655ede0c94b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abdca65acc115b21971ca4403890f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8431ad51c484efd88c5ca9897d868117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf71ced98b35c38af3937fc54e9db5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843776c994bd16a5f954c9bd9926d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4993c336fc3b792c7067b894f82163120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94353b0fe87167e85cb480215e933715121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf986b806dec552265f04991986a107122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645a49df637d5f8eae007affb438042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae3390edf8499900e397a50ccf1a95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b6d1c57f9a3ac801ed106ef270b42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e625c589961f27330e8b49a714e676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18dabea7fad9d7edbc546df3a338e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c51bfb83a63ba993fedce1d139f40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c717edf08316a7d63ff5ca9367422d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95546587b9fc162e3967b66d192c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e74287bacc3e2da79bcf9337555b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b40df7f136172351095e24879c0e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4316a9c94f1584e28f308b3c5b558a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d34a3ae5c9c5be079cebd8915fc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0047c608f0d2e378b1650da78cd958135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d41afb46b98c92d1f6f37316a9bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc2d1d8e0df2165fa8e2bd5351c9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeffa47f1993ed086f20cf119427c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38abcbf8dddbee0d310501b799a2b9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5456f9e21a544e5c63aa376a932590140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c128f6eaf8834bd7cb71d827dd93a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087238adc1fbb52d5cee97a3ef9aa73a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d26de8002770489304b6de936668143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45172527eb64b70009ac25b9d45c83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ded279c934747a4dbb28ab96be2d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df35edb22f7f62b144786cf79bcfa86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571562603ea928f58298602e60a50c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1bcfb872a9b4940f8fc6c1b8b88ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e93c43e2b6eb2500e75b903f804847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f81bd6c545190ac772cfb8eccc36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bde7bb322620fbf5cc9b3e5632962151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd12daa378cc0eba060465fe95a65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39393ac4b97ceccf12dc7fcaac5a4125153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7570afd6acf58bffe77ac236bcb71e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440ba848c37422559b5d9a812ab29c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a4f87461d5a23f90dbf4ec90fba3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75428610b7dc634e2e3ca610ccdc25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31194a3e4fa32a44b7f40cf29be425e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd2f15bb37e202b483c56821f92a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85a6cf6228a4d450ef5d0d2b05e73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f45b11eb26f92685c05819453628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900bf1f2ee9403103c49b7fa78a85f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85716f1762381c30a80b44b0fc8edbb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22e9000af30678e97851c00c3ca721164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b80aaabb53d9ad16bd8061bbd64a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381328b778a425c7fd9f17955f4b892166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e3e3c571b252458a722b8634385e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb10c1f1139981c15a5bc3cfdc1f38c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc938693d5a31f4b6251f4e364442ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c93861a2fbc6474d58b4c496cd1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d93b8dccc0852e773d9dc8ac249a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54b7008c7376cd902d52ef0ffb680172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d127232204b7b289a083cd86e97c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba576eae3dd8eca6ab847804d21308174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>