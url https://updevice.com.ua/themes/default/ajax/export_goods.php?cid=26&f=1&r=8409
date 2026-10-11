--- v1 (2026-10-09)
+++ v2 (2026-10-11)
@@ -793,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66b0e83f011626bf201bb9ea2803a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028d4ba38a993ddabef3ea887c615e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319da671a6b1c983ee2d9095fb2685c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d380f45fd208646d1b3707ebd8b354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d9baaa62cbecd6b775cb386d6806e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff95233e9ec8a8a3b155124e8d17906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ea5fe730b3cae0f5e28d4152254f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366eefb0d8dd205ae91878ce92fd938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012f318b487b7e0939592ba150c912b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b380d92f6e349ffe3ab75cd0b44e1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c63760cc9e814fef06b3316b13d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9da6ee0b6d3398fde8c32b6d5b51412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8042c2db28e9ef4a9fcaaf58202c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50904d77ad1d2f594f2c9ed47a1e1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e3d12ecaf9b1a0703970b4c1c9dac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0614a8f4e10fc0cf4daad39133e3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de664b003a608d510e04df6923508db217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853a08585b51e4fbde2863d497eed6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aba77f73586bc6d378ebd64d9520619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b022fc0117c9e6e8cc46a922fd6df620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1451ccd495d652a15364f612d23b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b8b6aa3644b67b4919b695c591c2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d351a814ecb066778b58f3f6d85c4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378aa7a45bc0ea619729a9351830b3a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bd6ee8f1af239bba29caa46f85a4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ae0696f5b853469075dc254a1365726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17078b9ff5ac15fe23dac5f69497ffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38906b35ef97bb1a51936bb9785a4bd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7464fac272a5379ff3e3e01e3ac2d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa27282d05aec78a6e51101109b1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97cb8ff00e41b9503fb074d668ca2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03020e5cef0932751da52dda43e50b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e911d5284ae4553a3484b360d50d14f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286e76d701d5aa3fabe50cd2bdfdc4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4691bfdc152af73041243e420e52735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa0ff6a95c74d5bf5d0d2766dab20c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112594cb3a524a563bc32d33aca7f88d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d6e4a4c3beb6f0e3b1dec96dfb4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d56ec470144f3502703a7b66d9a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676ddedd9c72694e0ce4efcd4b787640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e674d8e6c48cac9ff8183b7bd9376c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26398acb64ae341be3d9cb30206f9fec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ae452c0459d33b93b3830dc5e08da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3918a0ef30608a463661f971ee930e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c11f29c1e44f82fe63ff5564bb7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30285012a277ac19b85928dbe03be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4054a1e7abeed2c002f9defa1d17847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96033d15b6789380a03e3429963c9c3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517af91dfebc1599387d839a97e90df649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282097141f3a244e1f4904094898b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b684b23860c2b8a0d10859b416b39551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76dcd9cd4c7a5eb9763c6754737f5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49a40c89416faca790cf3b68ec75153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2c536dd50b25445665ac6e0f10ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2952e90489dbc0f1c44d5a5d72463d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb1e79c2d06f62878775f02e6fcd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d0b94badf6f716573634669a7c9ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bab3e15e16e57f1ae18f624131208458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be07ceb501f124481c6f3c692ab04d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a8ced1b5c07262cdcb2238bb706560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7721587d2162989d44e1c65087cc34f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa3bed6797f4b8a937a7cd12e708be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dff610f7f74783979fffe451f4d0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cb49d62701cb512f68f2d23b9b31564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54b9cfd5fbb3e1dcc5b9af88b07d8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b3f6dd7795b3923e8f08a8e3e166a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdab446a705a1c1ce9856c0ab48fbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ee47cc9c883b0c36444141478de268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0124b458279cef637b0496cdce728f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac2a38b82a0e3a09259578b64f31a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b472948b30b87f6b2bf988c4c93f7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326f53c5cdd7c3d624b0ca54dee01872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cf88cd4c87d63f2582eb514c9f0b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf77510a14603ca24356eeadcff61774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c39b3c4d3973b35b1ea8486a4f08375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1577c130833d87db9d26ebb1d85b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25237a7a7f17bcfb813bde7baa9f00677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58fca12b46766a20912f0f27fc065378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcebea55423d970fd17823ae75597879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f9dac66da775f2739dcbecaa9080c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf3941e8d2bb62d3226adeb2a40aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937ac1dda3cc14eb31d52d09d178fe782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03696587acad7e6b47cc0dea523505b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36008f239407a9d2cf64c22a0bf25a7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda9ef4b2568f6780bc24b97c6328e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aaa15177470a8b3346b45c552758b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec20ece78d2a9ea2ba3b201a6c507687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7eac02113d173410505a4b0f636e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad800b9b927eb6d825840187f01fae689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797652a3996803df59d069f6a080d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d060960904dab27ee8545ed47da6c6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8da9f3efc8be2bbdcda56fb85f0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9f61c689f1240fd4c5383d95f9bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5a4d7f4447710833636c1c677a52594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569e5d0c39d993af527a231b78bbe7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc064d6296a54b6a48818dafde2122b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a601d77a9c56a9e6623030f032679597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324f5d9fa4edf8411bbd031fc0a99c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2691cfe330ef87b54942ced4a73a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83a08025ce2e72f4e4b0eaa90e0d79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8663de2f2d1d44f199c84953799c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62aab5fc3940bbb652b5f286a10881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e91ac44ee8bb930cdb1c67d1214ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15109bd5f3474bfa4aec07c4a70f16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e6ffa50680cb86599db5b9c1bcefb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8b1c87f5377ca3728a859d374d8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fcd6eff24df37178ae64b2e40e0c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57bfbd5fc79b815b7ed435ce572b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce20978655f73746cb9593eef709d8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204dfbe2afd82b9fc91447cdcf5a7ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0afc0a09f6f56b8525641c65bdd0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba09f56b68f6e1d5f64e2aa3f9ea11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1052ea2dfce18ed82a4d5553f478b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897ac42926f6353ef0d9468d32fb5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749cabb1c0cc5fe03441655ede0c94b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abdca65acc115b21971ca4403890f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8431ad51c484efd88c5ca9897d868117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf71ced98b35c38af3937fc54e9db5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5843776c994bd16a5f954c9bd9926d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4993c336fc3b792c7067b894f82163120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94353b0fe87167e85cb480215e933715121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf986b806dec552265f04991986a107122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645a49df637d5f8eae007affb438042123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae3390edf8499900e397a50ccf1a95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b6d1c57f9a3ac801ed106ef270b42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e625c589961f27330e8b49a714e676126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18dabea7fad9d7edbc546df3a338e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c51bfb83a63ba993fedce1d139f40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c717edf08316a7d63ff5ca9367422d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec95546587b9fc162e3967b66d192c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e74287bacc3e2da79bcf9337555b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b40df7f136172351095e24879c0e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4316a9c94f1584e28f308b3c5b558a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6d34a3ae5c9c5be079cebd8915fc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0047c608f0d2e378b1650da78cd958135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2d41afb46b98c92d1f6f37316a9bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc2d1d8e0df2165fa8e2bd5351c9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeffa47f1993ed086f20cf119427c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38abcbf8dddbee0d310501b799a2b9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5456f9e21a544e5c63aa376a932590140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c128f6eaf8834bd7cb71d827dd93a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087238adc1fbb52d5cee97a3ef9aa73a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d26de8002770489304b6de936668143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45172527eb64b70009ac25b9d45c83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ded279c934747a4dbb28ab96be2d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df35edb22f7f62b144786cf79bcfa86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571562603ea928f58298602e60a50c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1bcfb872a9b4940f8fc6c1b8b88ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e93c43e2b6eb2500e75b903f804847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f81bd6c545190ac772cfb8eccc36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bde7bb322620fbf5cc9b3e5632962151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cd12daa378cc0eba060465fe95a65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39393ac4b97ceccf12dc7fcaac5a4125153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7570afd6acf58bffe77ac236bcb71e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440ba848c37422559b5d9a812ab29c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a4f87461d5a23f90dbf4ec90fba3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75428610b7dc634e2e3ca610ccdc25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31194a3e4fa32a44b7f40cf29be425e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd2f15bb37e202b483c56821f92a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85a6cf6228a4d450ef5d0d2b05e73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f45b11eb26f92685c05819453628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900bf1f2ee9403103c49b7fa78a85f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85716f1762381c30a80b44b0fc8edbb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22e9000af30678e97851c00c3ca721164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b80aaabb53d9ad16bd8061bbd64a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381328b778a425c7fd9f17955f4b892166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e3e3c571b252458a722b8634385e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb10c1f1139981c15a5bc3cfdc1f38c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc938693d5a31f4b6251f4e364442ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c93861a2fbc6474d58b4c496cd1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d93b8dccc0852e773d9dc8ac249a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54b7008c7376cd902d52ef0ffb680172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d127232204b7b289a083cd86e97c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba576eae3dd8eca6ab847804d21308174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b07add9102f416c7194f2bfc4b1e7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb5e361c53de050705e22592f8fe92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b09c56aa026746ff99ca00959aaf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bf43c77725ae2afd866310269c7434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a4c8a7e8c92b9123de7ddfb9981a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd14fd5c98ad8685938d771ed1a8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512e8128a8a90d48ce28537a16bee17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89ce809955cf2eee9d63af4e1422f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f04e66f48a218291bfd9ccfabe8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132137cd2a4efe4b06263702dc9c80510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122799c6c40cbc8ff8b21daf03da52b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee9ed76891158d42b0a00b6dfe385212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e044de6bd25ec7d5ad85c7adfd7948c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de2c2bd7da1b91340737cd4a8d2a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cef32537e1734a548f1f8ea373f2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427aa44708791f31d4507fd0857ffb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b9c82ce24203ef65c0970f530e4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c7a3158ff530f11a9762a549990d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b05f33e318ea11875e429670c32b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa7504df9830f99ec31656a915adbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179e438da01cad5837b4c48abda8c7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267357a72475639f3f731b02a6753922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455784a09020f4cddd1e7e593df150d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9c1803bbce8cebad429c85bceefd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f81a2b22062c30487f0e98230f416325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a320949760ade1db8779382e8567d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70cc0692eaad7c940878e6d78f81c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225c343ab56ba011c69af323ea4286a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785a815faa800e010d05df4de2c657a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f42937ccc021e35f6c7c499e062830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f14b7915b6fde1c894a5c0fcd3b4b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab865b52efc9507da1b3baa87b02b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa1e1167ade2637ea19beda721e1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90c6fa4a75b00317e906d46f09437434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e35fd77ac68d4e42115e5cce2588135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba701f9f5dabe9180e7906dac3653036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9067a6d3cd8ce2a4633b6983e7d5d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e38903fe377fcbd83f7307bc5d6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c9d98a063d40f80d750d32c4fa27539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d6c6ce8cc96382f9c2037743c1f9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efce533eae9a23983ed46cdefb935f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323d802e0b5fdcda9d52fa730d5772242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089d8bd7269a8f8cce6307a7429dfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6dd4bc01f4e8fa1d7744c8dc0dd1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d03060c47007d5403afc489346b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f8788ab2326229f6fcc0c69e4eb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d9c51abcf4d013e85349dbe49565a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d0ae369dd326ae2358094d5e5b8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca600f7497f417da9eaac3e4bf23225749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b38747633889eaccda31de22981e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cfcdcb3290864ebe9d1077c13fcc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a504a38f9f4cb2d4ba47bd3f741452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792480b0618b6e84e80819f0595f4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da5a5c52853672b6e562ea2096d8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f154640b60463d3ba6f12b77528ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced1c14d8cf40bb69ffc07cfc6872d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d2762b73bb360dbe7ac30d490373657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d4536c8d6e6af90967b21cf542f7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63509748eb270de06cdd908daf3e426e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bf216b94e3e4c0b205c5e4610034160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992db7551aaf0b772ee269631b1641f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e2fcb5610fc031cebf6204921b7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42019abd45c602e299d373037fa6a74f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8f602280bac506baca7d22d8e460864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5fadd64bf93a960c203b9b69bf2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a790fe67c2187d4f42f780fbbe0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927415ac859182c6a999182b55fceb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d50dc3d9f68c2efb54dbfa4d592668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041ba55fb3982acc115d2e7c0d1fe7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4812f85a90aa1ac120c172a1573c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f662116e7db5a3f8f4168e5e030271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763a6eb80166ec24c1b99a0481497c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4a56a2549793a2be684980f1889373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34928dc4e68c138ad288a92d080b65474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d6818d6947b323b25315c6a14b2ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaa8b38fa8fff441e0edbb208f773d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5514d3a06579a44a3a0204cdb85c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f91155a9318ebf7d4ddecdd7e45978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb345dc07d0753f04b0db41d73166e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b78d77d34644edc440a8638eecb72e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788ac21a2472f1c6c8201a1b0bd65481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ea11725acce8b5577fa7c7331ce682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8312e03058dcb624d515bc28dc60c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95e3814259cf462c44e1fed49f50d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad177f510999e4872d6ea847320374b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c7a48ab3eadbcbebc1b242ac3f87286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a57670ecd1510d6cac1318793a7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6328dcb47c3a7a56cd279881cfbdea488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fae2db50111090d740c3329ab9a7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103119e5d2d72e28114653be5b1eda890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c850ba3bd6ea0735634c1bec506ea691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc3462e71652fd4aed2e4e812544792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d07db8f53fe3f73bf5bf3e0c2d564693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8046c5b5edcc6c3eba43a0a69f0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e03be773915ae43dd0456f2bdc5f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064c471475c2b7f4e6cf2c9fa62e6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8bd6ff2b2465c0d234281e9a5f9a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6bf2ce39aa4dcdc0fcf6e56d2c11098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e51f42d09e7ac6c7554de5c95ff799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f2a969270cb1729661fe05b15043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3db6a9805ec0856b2def2eb2ec009101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529f4778d9c4b30cfff4cced2f85fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0146ea6257d3d6f9e1ba10866e6516103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ed5150794d52d8ebd8907ab00b44a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab914e617219b1d1aa7cfb986b294f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ba531efb0dd7677630a97d9199a8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5633fb92e0f1eb48bd7cb2a319f5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898107e0268e120819f6db109c48a17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bcedc02b2385bc0691184c8b93d25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d10f8410a0ca64f018d3a7b64473ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b5c2b6b052e4072fb6a7d14d117d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f9e822109631c68d3a737cf61378f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f01bec2ad38b96e8d07aeb5f214f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec56e761ae76c7f2550414938f39e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f245053f87f60edab2e166b7e1bfd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04408cfdf01f80c42a3616634ee04d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ecbf38ec6a87da01ae61aa53b5352117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa9d71779759568856f89313c5256118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d906a0b5a959b39564d574919633d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3e3244dfeab5b44aae55193db1a84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109267831a95c2deefa88d670f694f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e15822be4010d9ffab280e8b1e609f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8c689f8e732623665113c9ed84e36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0973e7a3fe8ce19a4756f3cde716fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9f4bcd9ad66f506edf0584ab51b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a636c2e7f5c96db1a48cd1cac927fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a3543071475d6cb1ff4dd7f04f75d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e00f6bacf5951fbb2a5f63bb764be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51c029fd39a84edc8a3a68035a8137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8602fff1d4dac9fbe6ab0e7e39f8a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771378f1b5ed8bce57f03ad9572c01d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57153f24e90221c6593ae83876932021132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a28aecfbde206f9b2ad290424f666133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e9ef9cff611c70f880023e4283aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1fb73258b07aacef815bec6a6dd9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ae058079e4cf07b99f2399b04307136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e462d9a4e772397a394ae8f501fea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0294d532df285c94552fb7389d5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a986a3a05bc1014c305757f9fd4cf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467791e8bef843550bb8efcdd64888140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddfd78a6aa46546ac47a03369c4012141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25e6546cc583dd8beadeb04db50e62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c1e248982970619ddabe7613b5f46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a23136e042eeda6d697a192f680a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7440cd84223459c74d7038c779d8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba158d934604c288749a8a66662649d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84664780f9d02017f56fd9c9b72bf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444371aac5058e643d3882742c2add4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d258509b354c2f0a038043747410149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52991cb756901b21a539491b373a74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44425f1f9917b954b15d7e116bd4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac4f1a1b44133c04ff6d36c444bc51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef0c1d9044ed1e230cc6a41dc23b50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda63e2bba420c8865c1d1e2b399364154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f56ba72bc42a0be6ef9a3228f71b77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57732114a63f015a18a020b458f1e19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb3650aad14a57777599e85fb98b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d02d8789d4c270a4779993abb0bc6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f407cf1bff278735070ee0864134c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dca0d9213ee6d5f9d46b2478d3c23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821f7eb50cdf740884a8edf594b5e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84a0833ea42fcf874592ab3364c4f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1d39beeef5dc22f3549852439cf64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c58652f15c2fc5fc95c34d0c1c4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e976f68eac29c6e1d35be23b0ecb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866cce6db7d77c4e3266624ef6223aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08bad0f98ceb0e1c7555ccd02801d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebfc91aadf2c803720319a29200463168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea991c80ff805892e00d6de5f589978169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d551e6ff0221893bebeb21c88522bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f843c838d879c7eecf9aa2b58c7d647171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378e918e29b7690ec4803b3ab52916d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67ddc8537f7c8d8722890ef2057a73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc63ac0c226510c8d0d2818294307174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>