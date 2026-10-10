--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5ee0f286fcf62f60863e10917f8eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df17a30b4a933dde9d57e97d3580eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fbb5a43506f92539ec9bf4dda4afa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdb78314c06fd13e4a439759818eb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d0b4a338d221bbeab516fb4ee0805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a0bcd7c7e3ca9443ecebcfa95a7036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904ecd9d83d699debf8db39a7ffb5227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399e5da3d08fefd4042b64367e11fa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821eab6e393fb1297335493c234b3c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8afc3d6363f90d85162314986676e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39bdc753a65003fea8f08ba02e91511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4b853becfb0f7d267721693c9f4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882dc7743d3c80cf10357f8159a8ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd62a29847b538bf24de9e6478ec9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6814bdc9831e537c756ead9851231315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca047988750758c5a25244e40beeef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417d329456681d8f3a73c2439e357e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f1cee5e38adbea24cb0cdfab54ff418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3fa05a80a841431d4ff30337d463719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8ccfff6db1be3f439b407d20565820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04719629bc27f811c8eefc774bd2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a033b48f081f0f415f21cc1728dfa4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec992230ee586fa857825019538b25e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1b1596002147be3df10f84534ba224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136d0066c75853c523284011bef4bb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815552232eea35d177ac8388ab5477b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2d704e5e8b93d978eeb62de4348927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bc79feb63940935b092858e835c9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc094cd1073e10ebeddc1e9a5c3533429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c91ed0e6adcb3a9aa2ab0d92fb54830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea0b4e4b2e8e699a1be46c36cfad631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404752cb1ad1de10334466753bd3e5e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e266599474290fc4873c9e9b0e80e2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b45d31a4ab95a67c344051b65ae7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8bf233b0a0d99470abbc007c857ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95781465f2af409611efa5e13a25e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b186f7773dd4a9798ead4db0dde5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711792a36048a1ff498cbf08b507e9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84025cb75c7fdaea08f6ecbb5c51e8fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715d9711a52c966b1a6df4b70b3e14e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ba4160870d5e4d881b79fc109e76f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827aa34e1d53c4e4848ca9bea6bd8f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d9129d802efbef459c627bd8f7a0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570c338e4c55ff27241bcd59e69d7dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb9b6e4b614ecc0973abed3dde12a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980215880d5661dd12e9293554fa11f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447bfa370f86ce4badeee8718cdbc4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdeec72b83b4a27a5f923423c38d0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678ea438038b92b2bfc41433cf9327c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f400812e7ec754004c16de2755c6fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e7c13f99dce002cf5c1227c1400151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069fb9861714369badae7a57a639f5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906c12df256b889ccc96e7504f1582453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8d1584291fa9b041e054187e703e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0650054eea1197f165748a9df8db8f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4780af0d13433034a07858fa8d63bf256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56c8f5dd705c3548a9b0cab55994357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426db1d88e76128851c9166a2ee097b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb742035267a008b4c0f7ef17ee8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43d483012b792696dacfffe034f4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf824a7a0ea5f52735da68fe32186061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba4b1bb4735056254d52cb883927f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ba4a9dad92323368f30c6c3c6f68e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a57b134c2bb19da89ab00bcdb87a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0faf1a63168e27f5895a2e9a7a173665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26274c1edd9372b44864b8cc448abc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13e1d04c1373b34fafce2670e1973067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674203c65f4c185b26969bbcff90efb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52725e0bcd5776ef5a54aa56bb5edbde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784adb75073e06484c8268646e7131570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031386d154d54263e886c8c36c6ee40c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa702ab889ca4d9d8c28fdf59698ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a906e9fb60883aa46ddef6417bbd1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39748505b5b3eb5df3f961fd0138666e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4833a07c920391a86ee298913cdd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373889bc46fa8879223ff6785bfe7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66d4ad582c3721974b64d12c59a2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6949c4951d365a641d42e571eef578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951c660cb7f8668a47d321986e33f7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d27350e3c010e5a04c07f185e29480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4498c0914c40727533170ca52f18eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1939f44866fc00957952c590c9652782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11af34a3d741868a47adc17a8571e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b823166dc4801a63004f5ef0202084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013dc053bf722c4e02a81478950ea085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf764ac879f3e5c5d9edc569a189c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050780eb4786a368b63960a0114e05787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1269c78859b239e010e3cf533d1e7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa49bff39ed7f5cba6137881d4dbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48be1f09625589ec27a0e8592a336cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582c534e1f213e81960c43202a65cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28d968c44580f6fe5d3a92b0f7095192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee1e7748c1c2d74fe581205f4fbb7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e685d2d57cbc8fecebb984f55589c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b9a7adee1d13fab3b65476fc635895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1f0e9c3ba1100d94bb74eeec6c0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe106c8ff7969af7002d570087078a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fe61fc4e516b63a2cc6d4bdb039af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db69568c17661bda2f63ec6d5a9c8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab74669d1f745e92b5abfab885c1224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562e9ebe1274dfd447ffa7a5b51076101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f19459387545a3dd2955ad12cddab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ee08086d07b0b27c5959807ddcbdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be199f00695d1c364ca68c0301c38d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd777396e972c427aedecdacf26458f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14dae9bc70a6d236b696b19512ca26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b1fd97d7810655a255030586ada91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9d6c09b32961ea4730ba50df1a836108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6189439c35cd5e4b7f3d797632ac64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301c1e56d13bca63fe61c1222621e82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996892a3cf88c95297b6ca2bfee9a81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06440dad992a81990d6cae9a445131d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ed4434b43ad45442193e0185b087b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6c2d45f589d16caf87c8ea124dd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38766fa027879f5ea7272bb33effa9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14519b4d003207def95c897b8cfd2720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f40aea940839f678ba1620e21173117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f03c761bb6c7c446938c4e01f327f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca158e24b09d8436240a0f16ca556e35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e0e156e923bc9c192aa3781bd3ce0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8cf4b0bbe2f41d13cfa97b284ce5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd1360f64d21f352391c630f70811122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdbf07fa245c86e80f5fb765816af1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e086aadb02fdfa5619c36cd0fb26d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e683526e93a05ba378604baf31ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b931bb2e196ee3b39f56dd56b224434126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7d8cc82d563be2990a8c2769f446127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6853909c6de37edfcd84cd7d1551e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d47ac04b1c16cb74bc7636a2a9a1d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4bd7a2fe96b09fb548356a742c958130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f4cc3b8b5cae9ccf45bcdd7e423ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642973b888b5763a9f4ca4e71a7b224f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496508699fb5bb6c800cf462562664b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07f75c8bcde3b39985bf073aaad90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453209a5a95198197c3172a7e3a6f60c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45714801ff331f14a10ab00d8f25f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205514aa23574fd6be8d83453b476fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea4c24d3266df8e641486d8a1b312138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c40152cb507f854a61ea0dc3658e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8a34d58ef195edd61f2ca6c285311140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dd6528da777ee6d918e623e3fa75e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977b4a68f837ab63bdcc007e2114764142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e486028b4890c0bc744846af063a293143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec0fd7e8b3b1ace22d97eab42566dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63c318c364616f0921ad8658fb5e80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4655c4e6e716893eda1859554a2500146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8a268ecf8cd8ea01271f9bca403b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57e0109fe34c3cd9cfa5cda75a619e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fee24636e17c15569f54bbf98e361149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86dd697df19032071105cebef1408f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a661c08d1e7f3799b3c7dde61fda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1765cb953a1bbd4e0022fc0b4ace1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3cdda465206e6d1ec4dc8e452fb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd6e89e7ecd5f28d6b2f3c97d8f983154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e57b0a50519069b4aaf399dfa1d36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b0e934f39fcb832fea60ac63f153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfda920b3ecfd25f59da86c7f51e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab0f49f5930b2f3f0ad4f1b9eb4b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa02f47f7b7cbb7fdf09c1e882b26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c4512ec1e41468c0a0d455f806f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770812befb5b016211d8e50fed523204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53a04be3852e368166a23696addd6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c5551a45f641b27aad129ae6b9f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f56f73040170202fecf9ec1b95fe7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb227fd3c75c550b2add78a4a5bc7c7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe9acc616fd75b700b1fc18818d8bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeb2958297e2baece569910a75fc2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eb3ede97dceeb4a73c5198296fcd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e9f9a2b3744882a8d94aa6fa2d66f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613e826e424f9442955d172ad108a09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71d73577f1da9e24fd7f52d85b505a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa0f595cf6f08b6f14322165360a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba94b4c3bfff8c1306d5d15b24311173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b456e0af06b5a34377f52a6ed8a03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4157c5ad64b1037583c01cf327f01e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94465b05b3b75e857b6fc1e1ca4d20db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f97600c1714652a86a504d1c81ef3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea326ca5d478a8dd934647efa4da3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5842b3372574cefd045a6477ba9167179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4b9661c2a2c099e90b6770077e34180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c49ebf2d1264da70edd607f36c0a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d1f50eed3de869eb4a10bee1b7b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d492b7d05e198dd65c64f00dd0bf1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f379778453ea528f90f9594a413cad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b996cbcd23f5f669f6462c3e35fe055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5493f2840b3ff2b95bb48d1a91ee27b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add56fd6b51e91931c568da60d26bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d10d060a9fa739f0a8de536efdabb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013405aa68e18e88abe9d1d5ad8ad7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d838d60e6d6c734948a746f95482fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24519db527d3a95dc244ce7fa1c7274b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb055b2701878aa293941cd5609cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e9d1bb4e0c6faf305490d2a21c0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b596ee4009eb8d818c75caeb0ddb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eadeb7eef2769aa439ac3b7fd350515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ebe773767edde857dec0646e62f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d59f6f03da84aff6cd0f84864d9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f21517c9787680cf75351f2ae7daa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020f8bd22b44ab424804c10e55e17ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b346a699895437457703de4620ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6018a81c720a4876a01c910830b8cce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e047334f4414a0811b897fa31f37b2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841511b2ae32812716152c6c7e9b5f9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f5e5ccd42a1987d386e2f54ac52324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbadb37cf5aeb02ce142a25e093864525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad514a7ce45db94df4624c10b2b943626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ee8c2a6feeda142c18822ba074bea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2d1a7377320a2eb395dc3185ee8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ce9f1b34f614f3a6ba90ad87b02a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec9bf4aa7a45771954008a5c6702b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71782ae2555b0403b9ddc681aa03c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423483ed5bc98b88fde008a8410770c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5494459908d856ccac15dcf3cc1c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14e76ff83c1d5d9eb475aaa5b5a97934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba196d2a1ad5616089acaf8fc2c91e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21473b3565931b230f1bc3ea12c08fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656c4480bb6129eec6c14043aa9fd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fa5806d3781069def3fec8a63d51538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531ff9a3bb4ddc808e55e2656e70dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcd0c0215f47fe1ae3766fac89c07740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b39433335c4dd5d3a1b0f32a1d44841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde5132efa94c7c3eec6f9f929f09a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c9f445b436ede1a6da5c192a6aa6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a97af029c9f0f688b0436f32660344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaeb0eade15b9f9a5182c64db3a61e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e9311e70aa8b231f2711117edc7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776fa0e4f80d92d77dae5aa1599870047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7259ffb72c824213484aa15c7afdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926846256ebe6583111685845a8e548f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f39e745f98e6f0a56fd0f9c4b7236050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39684f7be6ac5840a5d89e38b4412c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aeb46ec911405fce8181cbb342e2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4633d6c33650191bca461a77926bf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbe985eb0c3fd446f33e3824ec2f0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8fdf6a21769cced94726e72591d9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2d66261c81cea19f815682fc478b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e863fc3ba10be81dcbe1b81f3a94157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ec5c671890c7ab9baa38d5820e40c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e483dfe8cdede4deeefe1c412a7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b98da7ed75ddb756b5eea48b57a3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47f97c8f0e8ec38c6398896243539c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a458c49ef10059540e7519c16c5ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cac2bfb8397f17caed07d5e0f301363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1aeea065bd3b9bb92d719717359b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63852100154ca4df438aa71365bf6eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c574ba9a47239c483a73ae63ee779066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a0bb6853cddc34e9d08c9894496e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36bb249d4e1c40625e21e3c5e3880868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597420de9f9714be108364d825aeb76c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972952073e5fcfebd7011748b7016b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059488085b79bb5ffdce759bad973d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904685ee71d1c8a69513f443f87e393672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09a4e6dfe75582631d04538f86f44873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590ecd7b8446542a7279e4bf54afcec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340ed336b249f330ebc3f09eb35773175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba5f4cfc97108c69204ce1bc2ff39f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad364b5975759a9e2488d1578627477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832a7acf2c5a272f3b33871aff8242778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9febfb26267cdfacbf69a5c24101d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d936f23112b7d62d51546649cf2785a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895cb53cf623dcb71f087ec552804f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb09295f8fc8f89cf8f7e9c07a369ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b667787ba21d05dad4d04c82d51f53e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6129922facbbb6dfc61b9963e3dfdb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403091649f0ab010379c9e2f7ac0878985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f63e41bfb01a1822e9278f4eeaab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67801ad104c00ce330f8e9d70a780c0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ae5a4f61ca1eb2fe36a86069dd7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bee582834b067a368a562a305b10c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a658ef9692ba5406ab92866580bf24b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9e2bf367f5ff631e38b7b76d2d92491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aebd476ebabcab1c262eac589420192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474acdf65c2d14044811412694727693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad79b73d032eb4167b5f8f7c0ecd96994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b22fcaab5e7a6ec5e9370b489ee7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184cda1b95461cf2286d5cb7c03335c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3c728cceabf53ce03d92ee9bde78197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0e63dd0e9e980440e03d76bd5a7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef85164651cec358dc0db7435d5a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540d78fa0620429559f5a4b942e196c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d06a4b870fe40d57f3210718ab07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa051cf626d4d521c7edd1f961d1d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839e79282b181c7b96f8cacc27437d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af38f7d3bc94ac95e5e563062c691104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667eb9b3e84e9c3f52ad211a6a87068105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b46784e39c260f3caa687ff84906a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33ca2021e4f15dd29aff24c4970c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61a2d9691d20dd5f4d9fd58b0751c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b11460ed5243b41855777570101f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8621b24981d07df65cbe6c6ea19894b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d2f069bb3b9b4e23f1b80b6db0fa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b0998ae9fc6b8ba6d2482f0b2362112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4594cba1646491f4105a0c0c8b3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae55edf8a95f07c849571e6ae0868e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412961a68ee053737253e7ef8006a7d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54934e0e0984c8c7135bfd42b887cc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c206025fea1b09a525261af3669fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcfa2d4c6595a11a53189a00be705e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6cc27209a6d3bb0507306e4850519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046a6aa6f394238ed027331f5202990120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11616c9c780d115708b08ca9e0c4ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f1e53d00cd531523416e8964fb51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57010de536671b2ba234743751b04d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee4c730814c84ff8759fbe44fed73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6786ed237961b78e42d9d080e84a9e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912fc1a853cc9cf467a41e27a793483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58597a1a089d078b9af2f5c0fe37eadd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3982dcfb78e4b407393f2e3440874ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a250f95cfe1f06df47b1e007e8840129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a81f1e363f9ac4b884c9802ab7a243130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369631f305b121406eec1fbead7f0fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb184fdef10eb932865983e812414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459348bcc4c868f6439fac2eff239b4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365e9cfc3008e069fd6571e526acddc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fab1e46fea4a5dbecd0c730e3049e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7adc787ac38e56543da76e4161b64e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aa8301f713e3c1aa0c511813a7754137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161362f5c718b295f789b83d31e5ed29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5a44a028b960d2cc449597354542139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86471ce020c3d46f52f2297c76b277140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b93bd10343c154e20825497c92fb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a52cfdafda9054b045402c6138a852142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe99332d1b78108892bfdfca22996143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb110d0339545ed76b1b1f08115445d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38bd84c1db301e23deebfafe97f3db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa54b35473df1af69fb5e9cb3aebe13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc89d850d552fab78206ad47ac0a220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d1438e10927759dcd7fc0a94d7a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f06d2b2e466895d79e4406117bb8a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9efb0f9b1ce5489c0c19351d826f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da73f90a9aa87adcb3dbc21ad2c9a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702c7154f850d0b439607afe9c8f8cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496d980d5b81e99cf41edc71a7db6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3e0c59fb9c711769bf0e3ac4997e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a62f3cfcff53b1fd7707241d06b48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d23950074ed40d45ac5ceb6b0ff0d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3c47e07ccab097cb828a7132f8b23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c78abb1568191e57f9d41c6899a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bc51f95940ac890bd5d78dff1ed5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e6e2f25ed87c1a08c001073e26e14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beafeb14042177ee7eb884449e2f80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e47f864158984ed8612d402895de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca886177b526a589a65b45a238d3725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc65a1dcc7903b8abdb7f11bc4b46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617dd4640ff4b93a15a92ab70d0afc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13fde6e54fa78287d35021839a9033166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b012847963014c5a4316e64d634211167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c1341cc133fe70ffb13fc548f8141168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44e1993b3458b9642c23848edb6e60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fbca431c6c532f3c536a9e9bf3cab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59b305de182ff86d43a3f3e2891c2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13f51da2557d07a5d6276acb33d3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c77c8e2ead35056c88b102c751ad9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e25cb6a9fb4a27035bbc33e65d727174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>