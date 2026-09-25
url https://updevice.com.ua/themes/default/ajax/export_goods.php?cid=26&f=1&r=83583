--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -799,51 +799,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132de9a45d4e7ac1d14d545d51615521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d71a97b41f0d94f186b29c488754972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375ce625341c57caa0a39f9027499203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea89ede6c2d1d2aec09d32c8d7c4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15588713e153d0a02be1a9b5b142a5495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d0e1b2436f6675f7ae80f1afc59e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663e3782188ea2bdc834d0c3bfdc747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe73ed4b41b3e2671beac6506b19c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218675540395e312d32c19e4569aa0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64599eec06c49b84ad6aebbc104405b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcee437adc23df4056035b15c6288c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf83b18ae3ea77f90b9c6f3e6d7409b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed2fd23946786376422b1d36cad7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90fa14e014767810e927d6a943b21214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22075a9d9a1d93e1c76a13fad9d5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cd8527964d37a471f6cb5f789266716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad9f3eebefad708b10aded7f19fc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506af78611aed40b4896dbff2f7208918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1d1741b1777bc8747a7c04418f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5901481d94e4f634fd5febf42894f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262ae0eb08399f8c2c7c6c7500e4d2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6684787fe5e9dd58043f4146824022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca310021ca70be92f111ceb30e5e8ded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24999b951eeaf596fc9c8b7352b764124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168329e70e940259e6cfa517823aed525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda9ed07aa91df37f7d0cc5ae8d783526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e341390bf51d2a5e9179d55bab7753527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b1920c42f958db5c0648d0ded10ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff74e0783ce0220d597468643243b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7a1bd1c62482cf23da54e031ae28f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1be272b2e97442268a382e64e72f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db6685d9d8c6b42b56ff38f008add432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f71b0a6c6f29e92c2ca402e655c45933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e10c0519f5042a837d3a9c5d27d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a2c166299ce272bb1c39dd9c441d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0b051c97a1d62452e9a88c6fed92c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b134628d3ea4779e0caf9088efcd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2ee03753d546ed682cb0727e5fe3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732a19c059b2f4cf0ddce84256e3a0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1020eb63e203b019914ac485624e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e4479a94fde3d6a58b08a30e41cf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82734124df6b9f40dcff7c40bdfb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f9eda91a66b25c17bf56ad389d2b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4a0060bc6c4fea89c6a1c320642944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab7c24f7501eef5c1ca10657ec58c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db3070faa6072f58dfa22f0f75ca646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df5d964ec7a688a8552ab228ea014f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af9e00baa251abd88cd0d7bea8ae748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe4330131061e5a9f04a82a791d5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25031adef056fcc75496ae460731a84750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b160a5095e8a8aaea93534c3198e0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0093d00b3736789d5ff1b6ade266d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f5afce8ca3ae38712ca5de901436f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031bba049f6ca3148b6d4f2396f01554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e64a0924509d7a8e0a25861c1e81255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e6105d18c4c7a707a1ad6b3ce5e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe3c7f3c9e74d5d761b0e0c5ac3ccb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa780fc427265c7497cfeb6419f7c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ee6bc25c224b9458abb898e9b6a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072aa25c683762210266c9d3506c40160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4dde5900c52299de747f616fd608e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d29eb761d2f601eca0058849f580d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaeeae2377b4983df5ae63459a704363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d1b21db7503a462674e348c58ae264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435aeb820525744e88e4d1e487acb6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365c998f3cdab927cd1d983a5def5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c2f2af7597ae77f84b8c37d790ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e5a4744151ec2d82acc63b58d35968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3d25d0490d8c3879e2cd263edaef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2b2720a8dfa4b122bb835a98025070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57562c9ca528cdbd86302fc928f8aaef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e449f8fc1e5d4561f459f0df8b3b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf294d4facb7f977d8f72c6c49569cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fae8ae4fdcdfce11d18e29758befc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e45f66c25065936bef0576bb5dc8d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4066b097a4c083ffe6c05f55fe3cac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4d2148ae9214700824ce8ac54c9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af858f6c92eb032801cb0f1d6d0a08678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6585bfb0bcd1ca8835557dc9a1bce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b28cdcc12f238f7acc48379c9811b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbbd603671d2e9cb29c71eaeb2ed7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956f77b64be9397cf2a6f8a71d3878082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70701e5810a15939067dc00fb4e733f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c7e64a2b82008683578e7a1d83e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c78594cb36a6762e1edfe5f9145d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6018cfd76a2c4c1fc1b2d8548c9f48086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc183fad8e65c246a0374a92d770387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89ebfe514a8894480a49a77931cb9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387293bd3dab8987af8ac0c67e9d39f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6117f864626fff19bd8102480982ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d4531e2b5b70362f7806e4cd6c58391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b76bddf61927968ea7a120001d9af892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02498e03e07a2eb49c68f521ce1e1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affb1c40390b63041fb6c4563b3dc1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd8dee681df110dfaeda9f0b5e6f3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff19d2ca8403e5695eace5dc8da8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a20821f30916ed4d784bbb707487897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f0dc430eeea8ba55a351d90aa7bed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af1239c5f094398e53ad56fea6896299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07eaea3078ff2e0b9f448e76497fb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b90437bc6d4f863839d6cfcd56c11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4babc48f689a0d2e8c9cc2a2062b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336330888e981275c78d98d0385955c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c9d63df56562f78b69ef831f04ce0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ca3613e5a3e2b3d2d6255844143ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2f8ff6dbf4197b7b9289e4417e8f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02841855fde58a1542eb3640e85f6151107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3462d963e3321b0794ea8de0e9d1ee3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db3e02cba44f163afe2ec371ef508d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af747fe41c1a963fd0344b53ca1879c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a65c149f13d83d89e6178e499fe29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5a6b169bd4717f2e93046d2703e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c16ccb894eedb0b2a23c059adc7649113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9de17958327d19fa8734d2ec20e73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e753e52b130b27902c9cc1b6370ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbb3237244e94636b0c4e4d747d454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b3afe0fe1a22d595ac70a1f8e854f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae09cbbc72fdb1aa41cb58dbc5ee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ec6318ccfd4fd617a28b6250d1f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347736246082b40b2570e6a6877bac5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c17ffd9ca3340a6456291d88ca7c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15347cf373983a0940b906bf7d25c078122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b188b841f4f861f7261b9bba17e07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f250e3a367c8465494f9f44995f73b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbe3e166a135b04f96276fb931e8a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d355adf9162abdf57ea826e431ab6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977529b56a22fdc6434747278634608127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d77423adc9b289005fcc697743d23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277e7e73288783ea467c756dc792f0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e69d4bb014f562103c029be2b08590130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26efa2e38cfc5d53d5aaaffcc59e490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b726d759025102d2783adbbd395484132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25a0861f63c85b08042e2eb71df588133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2472ee566674442108faa7d4627901134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a01aeddd56cd796100e7f82513ac95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd350cc9a12132a58195fbd5b7cbde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f798a2fd910177d34dc383e2578a27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0d93a3cb443d267216dc335c6b5af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a92225eae55cc8e9ed1e081845b109139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde9ee6ddb5d809a47a99e718fb4638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275cc70e2193f5cfba3ecf963ee893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517e6b61016a8051e66f6698f661a7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a569d910ac25406b0a1f025708c59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe76c5bc5405d17055309938644c47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa36547dd62f5d4ae157d6275bc69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61fb5f31d3a232bfa5003205eaef22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2acc3b18a70ea3b826b070dfee9fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc330f18ee96f6ff7e5c40876cd8c3c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d148da87b91bff7a55985bc0458e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac61e812721c0fc353290146daadb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485618050dcad449b5fcb72f092b1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34460c45035e01db89fe479a3c1ec0b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de3e47ce5f3c453b69ea8d7f8b407153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892812044ae0a207fb7d7b6528ae2df1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668725d0568c17a648f83ceaef4fb8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef67f700cfb0dc429df9425669c3f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124b35bcc84abb7535a7b8b9d3912d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674f2d6a196d9c6cfdf53ae949be49c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08a7bab4f652b1bc83126b3d4aef49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730aa0bf688caaf08b09b624e7f5848160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875106b60803e8177e52c102e329c0e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d5cd65d35c171cbb8cb7ceae7e3a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddad3788b1c53595b3430cd0cd8aa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62c5e2372cef72213da9dff3d77a4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc273e93d942e4e3155db19fce256d65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a09d3f90623f794f2b705550535e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca4df17bef8683af4a1624e17e8556167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4288fc0c5b816b6d6b35fd7e867af8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ce8969e72b40d349e11f6e0295c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da6cdf4225ac09888bdd1a7d9e054e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc286756f652f7c30aa7d894f4d189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34755eb33fd050000f2b7a036675d9b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e169df415cf11d739fbde507c179a07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c160a05a97a617f36c9c6b06e51e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409dd47fccb1c85bab3b7fc4ead2714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f8ba67816d0c485beab293d4dbacf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef2f44cc594c1f73059fe5b8624bd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264ff420351ebcddbb00172b6d20a21178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a94b28e60050f2fe5095078a99f631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56243b0852dc4ca62b69fa02a9f221f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21dd8c841d88b1332e640c5e057a2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4d2b425570eaf72b2dc13b49537f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fc00089d10ce1ff95444e293666a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495e340df1f41b5193f72dcdbfa12766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381eb36a207022602d81d6e4c95d377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044d09ad8540c53000da4016a8a03468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b257f6e33423e443789b2a377925739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9e5dde87809e3d388931d3707669a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300421a8c20e039f92f09eaae1214811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbf0a91445b008c1b54c5e462e378412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a33873c962ad95132b9c35d3d21fc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949a0bdbb48449497f864bf627aaaff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904c6c8c3a2dad2004aaeceac7bef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695e765a7e5873f1cec8105d5f370116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e7d5b826717587878c5d261a5a6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ff83f1485a73dd9ea34efe2a0255e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87473af01ad969a33442a5d92161a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f0a11fbbbd8559b3cc37cd06ae7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ebf4c6307b8cf196ac494a9f257421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee85ceaf82e2203fbfd560b3ea65b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36fdd46a5c0b450e2fc9b158c8c25123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781f9e21bf782a636250f5ed27b9aca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98944d282340cb6e2fa431672514a61925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a79a111109846480066d7a4ff2bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f64f6d373703cea9021aec0c134bfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb92730570d0475e78207bac794f6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edb15e18094cb52d4d5b268a88ef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd4bbf6bfe734c5f8e781502518e1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec0331a6a7e394ebde9479bca3174b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c51d3ee45063c268d721e0081f565032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d2ddeb48d2f5eef93bbd8b4ed03ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917df6bad8cfe5a2d8e90a5147352034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f0e62dd350dfe6b2ed4b83b950d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090a78b69410be61316aa722e7f000b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0adf483ca7fcc2d18c21772db0c1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7906113583d48daeeefdbd96dde74538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b20336cc4fdb5333f6a428486389339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a03d0ca19325e8d63e8ea8ae1f83c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485b9a1a54b10ff0732121dcff3043541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f7c999b71bfb91886481c03c97d4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712f1aad9ed13a2dd622a069ba05d4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f40f86c3a22b01bcbe0940a2ea0c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ceebd3c21149181c6b6518ffe43445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb083f57e3435ae5885774a3736b55746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522586feaa252ee1c5ce4ff4ec382b8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bbe7287680d99e252a00e2996d49d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e1d2b14aee1289d167a2832c255849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba18556e3ed0ff5b00bee660a570a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cbe887fa2e4e6036d9e62c547fbe451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59016deb34a96c35cf84722bee6c2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035f8196689df5457ec68733cbf673e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3844b1ac17ce2e5a0b86f43f31048054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837cb685bd4da84e301c28ccff3b3ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe7fdc0f3edb26de5c9ef65fde3da456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac42bfae635c9125de3f3e407f7295457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ca5f08da5dc11307944c4082cc53e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed026e0896477dd62fa17ccb28b4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e434ab9d1a9ef710453aaebb6559c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94f56bbc7a88ea1de319ea430ea72461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd625c612ed61a4763e15cf98683edbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd675174cf665416a68915237cf9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c977e9784f2ab3b3c6a835cad4da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017531c4ff6d86310e8e8882024a27ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5878b2a51e01a517be87502f2c0d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4164ef48a18153c47dfc36f94f4d1d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584fc8d8a9f1192273ca8d45267168068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4179de26cb4fdbef2f28f013f71e1cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13180a1e9150a38e4ccc79ac5670334770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c52b7bc4bbb4c8da4c7630cd2d4bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e99afc4a22dec6f73337af82378d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54787a39dc56112f76f774eb99d74c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a225ba79a02dc60812ef364623b54e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d55e472ac2e78e5ab39f38e4279e6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87042ef27a2b74100a8dc64ff900097176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf984b2d23b5a23bdc3f28736cf20af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b36105020e10ca474b14ef065b2bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed46c8ada3a5cd3e279624410ffb4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab54b379ee189f3e48691acf1abb46380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775cee6326ed5a887bf826c2f2046fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38dd2d64a8ed3e13f1b6de5952a9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2078bc5880b005b7c7b4b2609d64083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841ecb22191fbd5fabfb0302014e81284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec79471d5722099c4bff0a0e85450685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d976f855f2bc3c1f23b5409a17f85586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee95f21fa9e3f5c7d114e6c70fce987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd00abd2dbcefa0c6a67ee602a1e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4adcf5036cd3dba1fc23b936893e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd45c69514d3110fb123265cdc8cdd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80ad0ecdca49739715eba9fad295a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93fa7792ef90cda84f277516d7aed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e705df83729f0685df5a9279803d66093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0ba8b4992d7065072617f5cda4d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8d09c2790c7eb24b354a245a561595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d779337475b0491a7a9afd6e43d52f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef871b0e02dfe11a762ce2b0c014fd9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c056b4655a4c932ae82f0c1d1b31e5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b05bd05daf4bde3d25794bf6633d3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe4fd93d62e5e7e3568dcb59e3a863100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31022614ba1c022cf09cff589b7b40bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ecf0e7f1263477e290c637236646102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678284755911d5d1ce7c6057e317f3ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652664d50c0937e6ffc2b405a6751e7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b951d7731210eb16ea903916ff87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd88a3bd216e20a3fc2774192a2990f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37adb3a3f4f131d2751502e6166c231107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab202dcfa45b6cd10dd66bd4fd0b7839108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4df325ce5a30d045bfcf50127beef7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390bcf59c67a6cc09e96f3d740027f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9722ddd2f82d673170eadc170f3b92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef005318926c3967a07d46fbdca2d8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e31377bcc082cfd1f252f85ab0496113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f41d0bd8fa10d168529c9b70540b93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c2c723d9d2c95c114c415377aad23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24558bec17aaec15541f61e4637fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317503f2e8ceeb6da115010a129ddedc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d103c063e30bdbe26c4ffb265c2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab89134da54235dba198e02186add4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c020451d0b518a90401838fc596003120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead97329d9d0f29583447d497c7a27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d30423f16394a52d1dca720edf5a13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d064e059d823baae07575ae33b00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c442e1a1a44f8f2ad50e5bada8098b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf694570d5aaeece4d011f56b7399125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3996d310b56f49a824f6fdb610538126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f8e23b15d2fa092b1f16849dab5e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597de32082883171e18b221707a10fe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3047e9f26cbd2914d59f89872a18d41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e7e1fb0c9337bd25647e1280cc3d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3ddea78a31e2edd455d17b6d06bc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8927ce6ca22d8fc1b9ee9c5550c5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315659b1067d276b29de580c2e75075c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be43d4cdf067b149c74b585232517d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591958c87a81d79cb868b1266cf2c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67019456de06748368fce9b874b2479136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f51d2b86ae6cfbed18485e9a2aeb2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad95ef33bad0ed400990051f97e8adf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b63a5ee17d295e04566d821d079e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b412c2c13cf15323dde066142f5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319f80b8efa267d5dc0f047bd50e8c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b128481aaef4febf64b69f26bb4c4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591d222fe09b6cb3fea9ec22c7bed9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2dedda5c7f04b5868be60be18b7fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526b5221318d2a520e1d6be743f3ed0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9893049bc8fed91ec50d2b5890024146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efece20b78e1881199792862dd274e97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c1e69b30e89eb2e5a105e94c30d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302417c205e727f43e962c1db7b6425149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e106173d7d101e8d8737133f2d048a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84dcad4e3219699f3ef0c61f5915e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b66a7985ff3cb108ae400ba73802ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7bc9b2aff56f75e2e0c143763867153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc983f729d35ad98fb27693914f542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975815622fda83f56fb6e1f5aa2d7caa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd854daf7e7afdcf43a4f99845bdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec422fb8277337f2c9099289a63dd3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff50f90367634e664d97b54796e2f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33f071dcdce0b1c61f4ff960ff7c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d717b90a29b8c30a8caab4dc3300160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2e57b93589f9a157dc0e4e33a0508161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630d827dc0c3d8e233cb8ed682e9ede162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737e40251bc7d48af05033d5ba49c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f9e4e291ae14ba3ba77fd010d87d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f8ed9f1042af4c6a594c676960a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b884b2a1ab28bca3fec365c8b7e52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef22540156be42b40a9d166874a6dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7dce061074de1e3ed9e9891cf9778168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d740e8744ae98b12b9baa27f916dd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262f46d5a71828f5bffe8749c132cec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc0a196757fe5bf8c8877b0accfa2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4111873c8aa5d31d804960685b4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2872b7b39164e011a2d36d741944e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9395b7dec45492daccc97250e658840174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d4c2558e168eb3cfc4916d5cfc193175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a60416225d8c18a7beec0df93631176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc796b901034d6a12e45c29841af46e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a57dc94c62d7508ecef68620ddb9178.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>