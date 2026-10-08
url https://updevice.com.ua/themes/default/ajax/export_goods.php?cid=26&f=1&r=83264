--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9b613fa9361b971147768dc501651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d7d7a2f87492d297e33a4c36a42812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2405479e134b64e24e85c76223584f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13b756fa0ad0884f3c97b3fa1086d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40fd600dc14c68e42ba91a6afe8025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7962e35b4ec8694ed9c7245fec3f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f87c743c16696c0e937a2f9edb9ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1cad82b13e48d6c4da02f3ae78c358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511609923aecfc49c3fef0873cb5947b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32167390aa9671514d445f798cbdd0bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33acc6fc5ff6917842afed56a88317711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246086cdccbe947c98fa3fd0657eb7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043cd12ad225f3b846a48434bcc64713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec423130081fa078709e1cb3e9e61c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9745f7a84301283a2425fe223ed3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baffc8d588938d38a9e30ab8fe9bb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340321edfbb7c264aab8ac3773db7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769515161f35a7943f5820bcc0023318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bb85491116b1e4202e1038ad07d5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ddc268ef04239e141a6a2b66cdec320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536558c79203c298546909a9889ddce021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34725f35e60a6c8202d7594e96ba45022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25650846b939068669a079c8bff544723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8cd1df787ec60cd638dfa3ee4c27724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef23ef7722fa9a09b671f0d6a1e47425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507cc03122128f955db092e5776c10326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222fec6bda54e0bef6987a3da53d2cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe55340ec18a2069c7498d609039f6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd68fbe41706ddc2a82bceaf81f35d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7292383a153efe35d0a8d77de2d35930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeedc17d851639578b1b3633d73555931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b9e5afc48af747cb63ee296b4808932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512a9001273b948bb34f5ade5d256e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72042d4149fb718589f3a257cd8e4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c6a0b272456fe6d6045aa979dd12935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54305cc02243dbe0457151f59dbef68236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09992ba310b56ecec512f63eed2ba91137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3bc65779ac7feed5fa3ded3e9edbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedd83f5a400b4646427467980f885239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7660b78eed72b369935a784bc84b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c423d53e9184f9e39531d970d8bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447d625414981887009402f5dca584542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b822591fbb0dbb8668e395b60f8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90544f61b9612990a57cdee316441c4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca05e6c8e25c4f409637df8d3d3db9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c2b8ec59b5b196c68766633bdc3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e1c3d203406a9fe9d9d1f807aa16b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff671a5787ab8f538f66488407228648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d0e592caf6227709a8fd0ae6245149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88948832fa3114bdfb43376ff52803f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e4b407d3bdb68015d5bf69db70dff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf28299724d03f91a2c4330fe04b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf906c960ec61922ab5ec4aa00ab0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d0d2fc1401e9a8f446fe4a6077bed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c71a277dc1b1e2cb3d44f84f0cf3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34726e7e91b504f26db06933c37ff3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3162aa8236638e8842b88937cde4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51308ca9066447b51ee664d1560a1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad30263be4925863046a580aa16c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aaecf1d8db366a043d75bbcf2ecd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3420ca37d723d3771aeea3681754261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f252a8c6fc65f9c544147fb2e949d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffacfc39e2c8910051264d9819d232163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a37a8b3bce3d8ce27ed319324bfe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd64b0a205c59e3630dce9f7d8e4af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d78420e60eb8e61e4fad394fce4fe366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804597d9579490fe5a197f7223bbd7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d2758ab72c25421875d5c6e0f1e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c278f11c04a0fb213adc90ef9a1de6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e88cdcaecba650b1db86e305489d9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d5465d9025f3701eca4672d6130e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cdb683dc4b90d0ca7af19540bb71f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b1201fea2a58982d89caad7b2bb8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b69c0dfe107b6f7f70d3fb648179074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e2bce07e075bb25d71d928aefdacc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b302ef3eb0446019f0a75367f1c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c97514d1b8b91c7343cfc5b5ca6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d815332bea3c2a18065c0a064fe96d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ff41669c4b3de24f9fb0c24ddbe1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ff580b1e002c0ef45141a3af2863380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1b1d84b9bab1b3ae4bcca3cb26b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d084ec27f334c3fc2b0d86e0f22ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47ef930338cdc7ff4d85605e635a7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fc000c166d78ae62033856be9074f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6c40e606037a5527fce3b5fc92c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85688939a51824804eb3ed247e5e2a3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43563a3a51f2b3ea92cfca6b76b77487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad31a84f0fa158c8fbedb7bb7269b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e871a84bc548dac5196efec0c3fdf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985122efc1fb1684c69e57cf67f8162390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde298db01322a413bc43c7a3d11bd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd16d13852981a9a958fa4bc34e0ddd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b06075f15f2ae8bd6ca6802c40283e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b4c8773b1bc1bb46bb5e7c801cc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf53c66e36dada7c3bfe51c8aff7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928dd136db4a8e7630dcdfc2c92274b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea75520d34dc760feb3d5d43a26c4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa817f5893ad4865323084ec3332c7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c43170ff78210fc2a147b92064cef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179361213b2b5d456599858976353a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a316c23269b14136a45ea66ee9280e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629010f5bd57cadba3bcfc455ca3b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c68b0f2d36dd61ad3475db76745e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ef7f4397f431dc3d7c3c68cb7b7a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d6cf2c3de44ac3cf1f5bffe4733a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac85da715bd813c2de75467196d1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc07b428ed6970147654d73191c418107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb39bfd2d8f8cf2a4afc870cfd835d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5335b2dcb96de9e9d529c18c8142a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b42fe6b264dcdf1c55716cc0169c79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fe4c6b03d5fbf6f5c52c98c193d4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf00a8735b52d01db848b8913f9682112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac756e0f441f13ba89e485b99df9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9a609a068c0753c7b81ca0dfdabaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3c355483774f619f6cffd91d0704d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c00e282604c2ddfa77ef147f95be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc9ef879d3dd72e02aa99e145780e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04f6fc7d3cb3273191d83b24311eb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550c33bcef5c0034a833aff9c2b0c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1b5c7f7ed705803b6c543de806c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179a1798692ef86940ab1c88eff9609121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd01656f8e9fb8dd6eebceab465b24e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d0348aafa84d2508874b1becdfd67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba7b381edd52c5ca26d8ba0cb304c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb123df6ad8011d209fa8f984b725715125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70631a2359d05a81be992660c1168ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e665d4f7832d19eabd21a737961d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1768c666cb4de78e4107be02753d15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f6f33d50dd4c1d440d34242c51d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6734b4521bdd7f683274af6c28dd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea29945b34bfc9adfe27aa75467f2a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3b87dd66df80add03c13e43eca716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90cfb0a261e95edebbbb614078203133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237495f3ca17f7696d5570c069f8be63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab48b6e8b607d24fd9919359921796135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464e75de77d86b81f143de7d0df5651136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b289d4d5dbe74e596bb9f56750db618137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f6fce3dd5cac0b23eddb6e2eb2aa7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b2442aae8a83ad0d78ff56229be48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0a4f327cce9df763133bb41a651eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100aa04c72bf4af09124e49da3ab4b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18ed94129d39e3436b84d79b0c683142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4e6f2d6b2c78bea4349ff251b80b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cc1443c810c05e370afd7bbf34d3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18274425f37600b0dfa1513bb142310b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4284d454129554c9e1a21ffee7173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccffcf2cacfa4a908787fa9ee36721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fa26532a75c1050d1724e83dccc52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7769f727014c1ca927cec4d9bb1ba4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b3a5d070509a49b61dec2ffacfef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bc9e5327c8c683f01308cdd7825a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157a5ab415a4e858a228590383018f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bea9f591c041a7812177a0ed6570ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ffdc57c2211c2538ccb472e0faabd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166623acde2d636dd18aa231089a5d37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e8232a15379a0f39854be44d631a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa8711187610f00839507d88c5a12f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7915a6723fa3c2b65c72f7a3da1c80d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc74121d1cb1b8f7c00ea8a996cebc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dffb1d31a4920df0cb3e56a984c228160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2151780a15250c7015d1bdb8d93726d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9023640b79ec5033411f80aa18275162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c212589213909dc9ae27239d0e8b3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db1a4c75d76a79faecaeef24890b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d662a14a2fca54359c3e735858253165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e5f7091e165c172a6b0648880e27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8130c96695b6407b0dba6a4b9e4a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b104f2353a336c90831e10957782d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d1f3ec508fdc91f09dd26fad5431169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf97a13adffb8028ff8d6eee72986d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e2cadb3764f3970028392b00b2d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c25377ae15edd3351a8ab63adb437172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca7544fd82c1db5570bfe9d9b32408173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce99555a2dc9024a376fcae57441d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e468b96363d538cb9177b9392f0a0e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c67d2eee3245cfcdb7f03e8964e00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbad7cf3ebdc989e8561d710f9aee9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a8cb1ca4b0be70d91f26c26ccf42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ab5ef56ee14e9b52dfbe0446212b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20422e443cba5c31d2c5d2bc2d007aff180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc458547d51966b40e00070ae26c7cdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566b10b2292958165e2135a19dc9cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722cb660f65037c2d1660ea655dd9293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b773a0b49b838df93c37befc42ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d4bdafc8439bda83dd20c16734ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06beddc5e1045ce1e0f03638879b3526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e4437ef95073c4508750ac35c18c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723bc09e0dfebc72aa9eeb1f70aae08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d6cc050e286c408be23936c6b8d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa1fe7c18cc3f62b03125c0bd8353310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeea66e8c690fc0836b73c9da09fd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803b0c5dd3b060b7ab307c7f91ed3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9ad5d220c7662ed9352d66527a9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6fa4000995e394ed0c60a09802c8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21980b16d013f5692e869addcafd1e1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15857065ccdde32c97af382b17dbff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68c231551396b83189175948b8c44717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b7662f7976c5a74a4fa294632e6c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b02e4593978c5227c6fb139dee14519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b94ed78ce134d065b8cb43953875f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fb1113f075d3e3eaf10b4554e6a5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cf68a236de02791c890da6a17e5c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c162d7bd4feb3a1d167e076ba5931a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733b8626ebc40f82f3aa7d680c5a26f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec729b9a803dadc6872de0c5acfb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078f73a0515e2b355ac45697f573ebd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750eb06a95f14fbaaa14cd104cfb6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c477c5d3f9b70cde6655b7f51de028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99677005ddf17e2e4afcaf1e335c7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89ef98681e6b4c02bab99f923f68230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1591db495fe5435fe88728d0d1d03df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0910a625e085291f18cfbf59881ec9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b78721ada01e49a2d01c28f51415033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ab68e27a5e9a694df5e9fa800bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557050348959ca6ab3f048431ebc5db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acded61726e2c20e454d275e5be90a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad79a07d70b0a4df5639f2d5cd496ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64dca7f4e2a3a1cf9841407ed0696c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e723ed26e4f55583d36c0235265c2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219238ee9c8da5762b03e661c61f86140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb4903bef76310c22c0d071696aaa041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f8d1266807361d65f52d7064403ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e499cb0b6a9492c2e4f8db1c51c9c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cec443e442b83c74ee1a0e405200344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508472b4fe9c5a7aa9a4c3f215354645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f4baee079ecafe09288450ca529546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f3434ffe89166a0376a6ed95ff2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033174bdd822a59614e1570dcc6a503448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2665b6fa1fe2c47a113a1c701dc995249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215add9d544de193f5fc0214fff36dc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21157806e9c987baf12e4d37149b92b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2ee90685f8919bf07b941672bc6de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cbf5e4b9b25002946eec96dca35d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f165ac57cc315bae60c382d2710e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be3cd034aca3415df24608a87ff93f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba64487da72da26db76f33da4cdf9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08dca3ccce8971f8705040fb6b47af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508d2d0134f99c9f528a9b856d9131a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4306a0750b803e778157400ecdb4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa5b7f810ac56432c9ad4e007784b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd02ad7abda9314dfae8ea5bf23d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc7baacd0e6e744bda01bd5a7c395362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37894beca7c3eabf8e81454b2fe7df263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e8fcb89a75ead35c21f48a3956af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477202c6e36306ede20d83cd549566c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028754e5c22deebe2282f75892eede1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a59da02e5df2c71c744f0cb2e6ed767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bfd115be7efda2cb0b962015c3db768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb80794d3e0e8e92b871cf0d0839e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635a8d8c603b397955a393d3e38df6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5e4afd37b7d04d902678d19ca915071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89391a415417e90f8dd1793b74097e2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac037c4de61c9dfe3fc0462abd38673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729b266f9b53ea0b133845ab49789a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f2c4c7f9281c78b1f0edac313a6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe762e8264775c97d38d4b80c5b51c3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbabc3e222ec311c1c5c1501250788177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102ef66096c91124d539db14656a12378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38590a3464885001d5b6404a0a58e0ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29dde958d7d495d235562a058298080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf05a0adf7c790b622e781690c7fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79b788a98e3d039bf5dd01775974f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a103a9e923f0b60c3571da43adda383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd298a3da647bdc82259e3941ed83e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc58707e6a6b93c45c7689d964eeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa76d28d04f05055372ca301fc17286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7f87194f2087de0fba82acd0e3f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc84132556776c11d91c62081e9b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1c2c67adc0a98fd054f00b0976a4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0bfa1d0671d956dfab811d9284d7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ad591b4ff059c4bfa7c95c6f37e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2199370ecb7d38490e8ee2bdb4ca81292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af633ba1576a550b532a768b72ba693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319be729af8d173a97aa5854a4474794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae1ab79f08373ce15927197fd474395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199718b0f6814b822d3b7d7ab28c48e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c9bf2b91c70ca98ac4bd6743fe18697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c5c17ff378956f096bcc7140410e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c7722dc39176d6ebe403995c89a9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a74510f790cbfbbb1dfb907723899100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77af7b48ac50d42ef0a6de97b0007e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19098621426cf3746dfc63fb4f444aa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bbf431578ad4d013525204e3321aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652dcff10ae8f756b000a4a14daa1c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317643be0e1db483aa228af3823b58c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cb30bf31155875f9c8506e146bd3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785a1aa04fd37bcdfa52823f5fa6d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be55f130112cd9c3973d255b8d8694e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd79e674c740aec1d8709905a723ecf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269dbda9abdb3e9f6bbe6361dd799ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bed5ccd932b1ef424d5e65b983ec6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d5e3a25237e96228261288a4c5714112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebfa92cd2c65cdec8cc3676bba3715113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb9916113ce13d73478e15d761ae6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de8384f3a285ef67de39b51dfae7e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06002babc50a5fba0d06ec91d650663b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2bc413a02da56d71026b7279d284117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6c4adc1c31182b886b4f0c024ebe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e7f6c55cee51b31b304302cc3c77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440ac8d97ee3cf43a900c94f91c9e13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec8e464ce5db843abf97455fb38921121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ccb843959468fdfb8a1de52a0c89a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28d82122c8101e0628c8a1dc693b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe768cba8f0ec24a0827d854c9172124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbabb83d5fadb4f8c086450717ccfb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a5f792b75a480232e86e053f65131126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c04f8f992c301cace43fc00e42f22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a54063a587b6a6dba4ae8023e2871f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abd2e2efa8560b4a996912d89b60f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c02365e8f25e41773f45fb9d3790ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00934ed06f72828d993374b2da637e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d19f6c071e3abe559fd613a66c91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62f6d2bb5185a46ebe0aa96f7258bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2eff8956bb34fe5b5841a3fc9775c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c12813bbb0e75fa659b81f53cc2ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500b64ad8a1e2ed6364b521e85dc4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae814d9b368aa74ddad09417fc3bf3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a535d52443f584463e00a373dbcf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849a1562d094af3ee4ae8fd33bdb6ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b13202f7da0ffd2a7545d89de68aa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b25c67cce206335eb2a28af5c9b279141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ae55518dd247c065bcb79d0b5836142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8fc1cbed884f026d2218436e2ccd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035bec135d6ae2d92fdbde0209103e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f97bbc43fef180be6d2c2ecf2a0097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5f48aa47daf5352017a9e26b10e26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716166c80715b45314521ea05738a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ea2e2925336086fcab69acac944f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fc06e04814326c2b2035419806e98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8401ac6bf995e7641d66aed262be5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf9efb878a0cad93e7141d4fb4043151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599ff402a4757b22a49aec75924318152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd93ffcfe65621fb436e7a2de59219153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59892b2a145d50f3f6c1482540f0d996154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bac6b22e08acd525bd39897c1b6755155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499c3a9ac5df99417f909b9a815f02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35154aab8ad2680f5700e7e71c7ca49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c051e77a855172b76dc93075b7c8cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f80145d960a59c6da8b5f42d653ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b16bb5f5eab32d67c03c32c3d6b55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab537684d3230c8a404ef1402f06bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f9dccc569c03415e9f237d23aa764162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef641eb36a0553d798df9948d9980163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c959d19ffb9acccbf94714f522482d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af37f1ca76257e6f34840114f261c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062691fe6dab0b2c2f201a5f0b98d2c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b26c9a977c68b90917c0879c8d6c7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89214ba5a23c8c52293fefdea59c08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d673d61da2c55d1fafb5be562760074169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b6018eb07a68bfe4902bf2258fe2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a9645d8a0a49eb7d045afc34afa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e08eb842b2b2079a9f6ef024c116172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3a17830fa2dc4fc787bfda94f0b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ecc2cddc4b8fcdc282c8239a424c3174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>