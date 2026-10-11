--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef2f9c217bd26f4a5953394f921dae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28aa2d5098fa224f9cc88e68a145ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8662ff166b9f0f7795283c1dc00b183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621814f4f8fa5e331bfe88a2d0b07c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9715b90e432687bd843caf5c23d18ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0eb17f44971882508592608602c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e048a8d85f517ec19cdd00eff9795b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53d8c9dbfb8e6d92d605e1d3744a6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978f72a707532fceeb64096831344d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa16d03a28ce0a7da646ce072d59c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b053b61a72aa74e201aedbb87eca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfe114e9a0143019fbe972c7dc52bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436ddf1b2698586b2c7ef64957f0f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ead144cdcf70bab6a0c91a68a62e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf660624fbb09a926fd3b1da1495df715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72d34dc678372bd3ea12e7d927004216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a15890f44d049c6c3bad2398e0eb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971429766067c77928b8f5d992da038218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b79b1f0671647f79d9d49a8777006d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a123ba704639a5a40dc00b0e61fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee709fd089db97c8add244870b750221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc9aeedee30293601b7ebd49fd432e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccf6a3d7723c7325cdf8248370c81223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770a9a69923cf92fa0544adc28ac0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54235040fd340c044e8adb6429b6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9be40b97231c223d3f79ede5bb51c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664f74d758b8a4980c499c9b2e6302d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586cc8c075ecdd8488fc3e2c641d2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14b0ddd28e6afb6ed25508bdb94de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b69a8a83ac307c37d5529513feae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247185bb9f2496d70f53f4f592fe730f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79918e92a9f22bbc0a2f309143ffda0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc318984d1fea58f7d5b38ffb6311d0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe050a6f322721cca1b5ced639c0e45d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de42c0db8c2c275ece29a8e0e67e2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f3df699868dd1d87420087633af136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9262666797b4ce6772ceeb0611243737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881884e3856df9e976ef6f005203948238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2dc395521c9bb24d80fbb476e528e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea6cb69172221b36d57543552afc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ac33e7a05ef39aab5fb99e1cb97341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c775fe73ec07aa3f2edf79d1d2531d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a832fc91aa5c4a887fe5b03100243843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802402c8c435d82026f5d903fad1251144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91922864119ffff108aa1c1bf51b530e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46279ab197ccf06aa6e0e02d043cb2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf874e28caf4f7aa3bb352a55a61847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1225cfc164860a93b41afc732495d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f218061e40690ac1fe0bc0138753549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e0de879b23aecf9984557cd7e3a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ae389686b55755957f0d0417306f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55efbe380e064c1c2be23d4dc8e1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347f6fdc448be8c10c25a3f96f4492c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904940c146aaa79391753f247e38f66154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85b9cae90026cf49dc6b8d207ca91255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229536ae2acb072d3f303fb791c7915056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a6b083a76f3537049138eaf204a2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d64a2d2c8a9ed16344d94e702dd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff93e2e20448b3c2112417b65bf2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a739ee2db5313c215809bee64590460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed34dbd2d738b3cb27948ced15ee5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0db0257b04370b9d9e8e177daa9c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90376fab4b4eaeb48fbd3ac351733efb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ac9a427a1ba797bac44a92f0667a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ef4a6c2331b8c5020f4ac2f215fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fd4657ee8c24b97b3e018fddbb6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0c8efc8746b4e909194572bf5159067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce374bb4412cd6cbe09b0ef58ddc8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d06519bdede9c7dd6441b1a09729869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bbd3cfeaa7b860af1b2594489604370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49779c970118ed5a9559e7077f6ee91571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2335dfbb13c0f20b8729cf3d799772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30839d29cff18e0bba178759c8b59e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae70925937f770fc4ff2d8e32c2a0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d847f37abfefd49f8b9d2fc9462688075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f56dafbb2fef075c5ee3cd37a717d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f6c0e64665d438f75b852ac73bb7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad26406ca951cb188035a835ea0374778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fba21db76f957832d8049eb3b42e7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9730c727758db4057a927554fb67ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429fa7030b6f7f0e4038c0a2b04366c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cd19c7e4a4266eae4ff16ee658b6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c55975779b29672502c0f1eb9486c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06078b32becf958fa47532e8a42ddc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75c26a37f5c46ca2f8c8cf59bd39ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696dd7d311854b3409735a505acdc9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0972b9654513fdd8b8d68b201d58c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d235bf2bae04af504b28829b7623988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaead15dee16a6883995ae5bee5e45a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55db399137829d38b43b237e11193490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d304e0c39388e16f6393a8eef2b01b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afffea21e1815422f2ff47bda029692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdaf3ff82d464d9cd428565716817793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bf25283a79b3d33865f9683dd5a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71732fdfc2aa0a01a290cd6e344d2f0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658cd76786a7e0386ac13f31c1b48b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55f002bb7c518fa1e588e3775843497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c8657e0412e2245514a7e39c2f1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95a86fffc1e36a80fdd260b85bf9df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79306355bac0271e0a327128fbad3369100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef2f98b593818ffebe4977e56ba3ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6a37cf7d5217e747c619d011448af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f34343bd21034623f2ca11cf9cacc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd23544e5bcc38ab3235c9126cd1fd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d07cd4f05e0dcd1f64f90f4c2b1c89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d654e619c14dc16ef04a52af75df0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e4796efa83959b6a273eceea2cfdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dca31b7de4b2ce68befce0a8058de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd92305050bfc81b18cb67ba72e8ffa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecb73410ccf7a29daf65d31bf90b60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a54e6eec6d85ee2048cdebc7c7962111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3235743dcfbe9105e9c85387e5675d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421ea521fbf10d84ffc0be7cde556c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf037f5b1fe594b3f38808ad9ab07f1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7675d8fb68b5b309fd6fce6c88493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d77769ae5a10bf399a1a154a72e45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c37e8f8a447c8821c5989e60d2d87d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554466da060f58a68cc14e57649550118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fdcd6170c56ac668292da575726dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead87920855162f2d4293f36a260463120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d433ed0fd9bff8ce52da60c46d554121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ac1372a06729103401c434d06ef75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623840d2f4abafcc76226a0fea1ba0c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4e753fd638b62828186e0d0f11acc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dda258b1f8fba7514c5d31b6bcbfc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a763a92153a86a0b158539d647be0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f4e39125269f323afa249044902e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823a033e8ec2bc19bff4ce8f1891251128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d569b00cdd1ab516a0bab2026de0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd8b5572eb6f9419d126ce4dc6a546130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd4d7fe51761662759053914e572c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d182d83815ebc94332e8f730d6599b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9ffddcc3ba33e49968f39f090b1d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44335d20f8596eaba2c72d47f8f1f1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7245950a8f77e9ed39cb046a09c84e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca301356afa72c21b969d3af7057eda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd8ab5f1a6e5923fcd7ae49a4ebec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546fd5a876c69687ac62e9cc29910b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da84b3fbc7cbbe5c616333abb5fd0fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962fbf82a5f375e295c903accd20acd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6350cafa76ca715c96c780f5f08205141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d968a8f34dc0dc07ae09e6ec0e14bed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb5d8d8cd0e38ccc96443ad3c8dd0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025cb52650108343658a28cee21f873144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc63a63d6116dc762dc374ead127fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e22ad3183b0088cd2110bb92ce15ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61707dceef6b227b9090ee3a8c3f8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f7de890098d48a88a048ace104b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca350e4c7ff78eda75cb2f704f25e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172bbc7953ca04e727c9a67122c33b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f85cf110298ea87ec19a84a37f2e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db709068e866c7184d4eb8cee3b30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139733fc4f24275aec1c2e7cadb85f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2adcdb5788d91a6d4d400ab284c0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72896ad5f20ea3b59fff3c94b6448155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21231419007e954706933541a239ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48803bf5b16024b39d1b99d26e686a8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6181fb71126fb3180696189338b23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a5c330c5801bbae7ccba8998a163e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c5ea6154f3a2624a6279e437e88f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5859772058684467edbe6b3c0a7439161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdcb47101737e818058505ed44203e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f6e37e32554dbd1bd94e52316980f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab5c71c7b4bb867ab842bbe8d7dd97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc801a422cb536edb0214b350beace2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1fc3c12891524b6af5262e81970a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5630702bed45141b481bfa9228f4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dd73265bd60553a94d6416e6d06be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb4bddf74cd8dfe6d08db9e362185169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e23ffb218d9db5184b86b67c8d9f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776764304d25efe2c8bc7904d2c9b3bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a972c8587cdb5607e8082e6ee374ecd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f016a190813bb5ff7320836fdbe67c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f29ba515e2ec6e54904241e7f8d55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b3447dbb2f3fe950be4f6c4618973175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a83de04b5a281386ccd92f9ebb068176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa567c1cacebc1d3e4b5e92c74755c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf963f4de66c3a2e2b0fcad9835ca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a4e2add7a0ce6585724bd7545bfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e3562b703c838bac9e366d10f937180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565a687eefd477baebd10a717a8144a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854908ded2e2c1d9661f3910924af856182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c78fb09b4f747464817cea1b2e691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c933f3014c6a7d7c6c6a5eeb65b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e691b48a11e48a439a492192e4c6e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ccb55537d9a4f71b927e696c24494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af74778886a17ba5a2b13401590b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4ad4c3751e341f0be3531c4b2a0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36c1c7591362697eb92833a58a29887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197d42013dcd257dc0b393e2f7dd088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef4c0f79a54f1eeb686d9dea665ea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890db315abe7a45f35feb0342d2873ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479906d0809ed9386c63d2e5e68808a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d65dabeb8da17cc2b682abd2cf2a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c6f084da192ebb90db12d1cedf42813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537b6979caec3c1f7b3cfd90c93c34114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee6891ecb6171921b490888c34cf8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8059243acdeee079a39a5436dc2a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea19ce4ad0772d8821eb3594d4e2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461768222b6a0a5a44afb4547d4db02c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c07fdc8a296e0c96de2eeb31fe47519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086217517086de0dc9027443c550c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11cac6483e0e2b3a9c9792a4f1142321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf9a331b593aea68a81e29ba2653722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62985f1f69c35c68fb0d15589195159a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca84c7802f0b6435fab242b28292c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349ab7546847e344e804f8ca909a9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b64a4607adfe40b01a7f25519592426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267766c130246edf9112fd7f5ded18327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479789ba9d7bc1de18825ba292269ce128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395284d7ce3c8aa89262648d94391f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd622947bccd491ad08c3ccb3c722730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb9763e46d261667707d770822453631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541069fee73d70f629932287150c14f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2eb9332c52820fed4c71bd835b5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f11a9ab0956440cb9a53a6ed2e5ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb92b75dd4982c51003ac3670743435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667eec946f96e735b70831a662cad6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ca4cb4e52297256380bd1630917037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0bc338d7093aa673a31cb8426c5b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466deebb069137ad32900938dbff637f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1084bd1c5d66b3968853de5e708163d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec6b14b112341d1c17b74300edd87d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4f1c4f85d172ec874165ab10376242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916802da85d1658f769ef1b622173cc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d42abb49acfff94156f3890a23d6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84e1530376d99a125a8c0b5ffa6fd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea8dc572aecf1c3a68a46e11945bd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49461d55f0c4706d8ab3d06690010a8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc942d36b3bc3c4bf18473786bd82748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3048d27dbf559e13241ca360dedfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f328f47eaa1419c7d9c5913fea6ddd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524e045172566dc3d0d092d361c297151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2b681719ca6ca204f1f8aba2ac4e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f74fdeb1708fbf95e5ce63ca8c08553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df157cd4ec2fce7f00ead1a0999db9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318da57ede4a1687e89266b742e71ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0191db149529f2ed7a1637b9ce32e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8cc352e637663e43b29a7e8cf93d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69042ed1b437674a4eadeb5f75ff62a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195c8f71485ec168dc099ddc9c2adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957e08ec4bf39c55768dd06ad8ce6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c007d72043a83029d11f2dc0c5aad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dde705dc5546fb345ff4f6aaf383e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62066b98da14b3b7d14aafecb3cbcc0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ec45afccbf3cc400ecd8067724ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50068fd30e3496506a5ccc5760e11b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283f000eb570bbfd91cd51661dbd2e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd4cd8b4ca8a39dda57240f4db64167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84cb0af3867ac81f83c27ddb445f2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ea7d91e59ccf146f754232d6c93ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36258ff8013132ab0f3669989440abd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dae59aa60568aef7daf0dc3e69e2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe4f63fa059b43b4cae9a3ae70c36a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e2357bda89aaffca4715fac704b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bda31c0fa88df2fcccb03a920eb8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e589e242090852d43c7a7a063dda9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adfc3d708559806adf22945d0e50ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2123ea1bdb235224ce890dd5b25b8a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fbf112e9d745ebfe8591d3f1acf0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813656fbfad49e090169caebd65da8b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7234be6f078173d10b3c506b196d2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ed7fcee59eb13274fb20a7e7c0ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76bc9b6880eafeeab0b2929cd3c14e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371090ea5487e49dd4b37c2fbbe77ab183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980ee1da4c64d1fbb1695ca89de3dce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121b77f1f5411c82d08dbbc751e42885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7a53242f6d5780438517197ad8c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf6d8ff5fab2132a6d2124003f754787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a39a4ff644f2f25d818f81ef9d5a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61744035ea4acd465889d2a89af32689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3991ceff3136a105104b6751207ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994d1bfbdd9c4821f3a53996c5ee4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bc1a5636c6889acb91ddb24115b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54ce2c96eb6b6adeca518751dd24b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a8ac6666e56fab74505a915a6796a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1263cbb3b983149e1dedff7ebe9a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99d475d882055711f023916ba136e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadbf75393b157bf3af4e1bb2d89b1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895e2360db872a49104e25ef691648798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506fcc0860b69753d3c143a96073fb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f39d533304216ac2e6cde0c3b25ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789893c92e0689eb36dd05988db9dcb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb27c6021c08ef9a45aab138c6ec677102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a0c03e2d8bc34c607dfc11ace576d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd3a0a3cdd743ddcbc0a9596aee9d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c12c5e35405decbaf503b2a44e9249105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdb15127d04499be9db57ff3746719106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ba01dd268dc4105b313a81b729595107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828abfeb8f4f72a0e1be48faa18424c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b025df4bc13db4d669257efaf9ba94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f38d668ee5390e9375a32aa3a040110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba4684e3f405fee9ab34b7f900c14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c35099e52d7131fd20c75e3d891a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657aef119f42cdf6f51e86e902f4a68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770083faab18e3a52a07ac1c5a7dbbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f1b47a3581e6435365c14d38b36d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ee4ef147e1ddee558cdb1d53464d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1d5ba8c4ebdba1d8890769ae6fd33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a640ab4ba00725d2c850e126cc620e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bbbe598d0f0bc9ac8edb0ad1d9b78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5780b2348ec41286a49defb50d1a8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589c509050d4ae3ec0abafe95ec70c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338bd8c51c1ef73127d76a9f5cc7175122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c395c2c85ebdbbd70c4f3bcc72799a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d7e2d60eee965bc9edb3e4c56ac9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7813450082d6c4e18cee4100d80b82e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669bb9a05e263d4b25a4ed9dfeaab72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de049fb2c9db463fa276876db4aa4d90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a2c4fd593e037503545f455e4b35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e1e7ca7b6485c58f1d27b4099e16a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de213c48c9461dbf190c583d63136e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd1656f199f327f9487d66bf9d2f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20fdc45ecbf74d857b4eb89e73f83f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2499dfa34893000e6234c19f09e2b82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97f31a0e30b0dbb7437422f69744f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb638201eb989bf7b90c1c2afb86b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecaf352965801be1fa39e6e948224c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37499515aca38b9c3f9ff19dbe96544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481a3c7b84db4c911cf7eeb00f8657138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cae41fd400148d1c85e4bd6dd3605139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c35afabc07c585d642bdc29c6e847140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3caa005d3e481448625655c774b63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbebbc38f1796cd932a4d1eb679669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c53e5203b2adf4c74b1a5446f22f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8cca9c900f9ed95dde6c3f4b1f9a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51661d5792596d9b4bdecd1db2da3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72fc867d7ab0f62c4aa0fee83472f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d4fccec1b6a34ecec59417d71c27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c3ae4029a9a942a7e3efbe8036665148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e134497a3439149bc483670cf512aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da4d39330d5898e0436094aa8e7733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0034e03aede140ddb2e33c57c25d782151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b67d71812cfe22e4c4477eda40b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e295b48c506b15343f33dc965bafc25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bc4aa8c6c97efd497c94a763a2a52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f947107145c623afccfe086408942c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58349ef9050d9d400f5ee577bec49d11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cc4f31831cae2e596120ad4e756a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45caeb459c69533c9cf31237090339158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134589cd46a8ed11dcf32fec2d37b6bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f239a142a9e0c5e2e554776573574ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bc570fbbe8134ec1ce3dce7f147df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de4737d7b3506552220a299fc518fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f9fe709c40076959c4fb9db7618d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c405444f8f194b47afeb8f0cb83f46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc89745c9b62587594799d2d9303f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49c26dc796d9fa2aed71f26f0b57ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafa0760d67f1f106c69c4d7d1c2a17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd11f1eaad9983600727d4be6552cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b163c12fe6f082c05d4f1c9d05df26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b80887d4a974a9a9ae7d1a60fffb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c07b3bec0a245162ff6c77632f849171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a8676a06199fb407d6a41c7c8e03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a7d0a1ca7fdac5031f30b5bae748173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79f028b74e7cd5f6025451bee0bea0174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>