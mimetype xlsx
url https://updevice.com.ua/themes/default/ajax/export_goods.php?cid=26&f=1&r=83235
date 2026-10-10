--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc7890d386c3aa2d9cda5dd9e8d231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743b6b66198ee728359b5f24fcc2932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751c78364d5b0ca8a59df9367cf83423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e74807b8b345aa40b17036219dfcc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f03b5433ab9496558b3dddada199105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9b1c8094fd12ced97548a35013126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a167153ce8d11333386feda0c6fb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d2294dcbdcac62376fae894a2aea58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c09d8df08ae6b099e9e010d1aecc19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf280c760c46c9a79c044c7e27117af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6efb28f14b7face146da2fe8f4d4e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12de540f7eeb8988875b345fcd00a1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a2fcdd8a8459397ca1954646b40d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f5191fe2c2b8da443fafb8c3cab6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630473dd1e070916a6decc45742bb9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff43584b3bf1c28ce95c34706959ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53cb63c6c58377bddf993d8dccb78717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb29b991e6c5cf8069aecbe9e7a0e5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ce431df7cef0188dfffa787aeac9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d15283d6b8b2c22020f6eedb186f0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017ed918853ba90307c5e6a4f02db6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1933ebcf2b78153406d04ee21e9e1a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659163dbfa54850129246e8f191efdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3755d10cd919b8ba6ad2f4832906d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436cd1f075ce77653f1d45294899ec925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be09660259659ee5a15ac072eee0ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d21d64b7bd470ce419aee44e41e6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d4c0519c3f72f4ffbd0bf62638a8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c65c3843f0d528990f230f7c1f33429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3623857a5af4d7eaf6c16d820aba4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05ce902a9591d444114e3566558ecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c914328e4d9e4148b6a176e7a8bcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144214519d6a7f6ab8740daac825f1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dccb6e0fdbea7230b2cfdec3864ec734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f504c2e717a70808bd372f07ad357935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952e62c8ea3e5068c6c65d4778453d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb898a6951a89385be03b5bbc2645e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aabeff02e2d531e96eb84ea075fd2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796d3869ce4d2e7f5c04c5c592ffa8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e3ad8bf92edcfd49a863c19976e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b2c6cb850a72499a19363f216a3ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237c0192b448b49cffdf285b7194ab542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47e6d10a327046e7224c0d9e6853343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629588692b2553062addf4255978314444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9938719c8491eb67408199b4f132d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342160c7e92296963178ded79608306146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b5307815f3cbbd75c906ef492bea947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcda6e5f3746a140aea057aa820518d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5b953d2189d483f3d38bafc242dc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4665120f87000216e9547808d25dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fbcab6d34a82282b604040994c3d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe21421ec42ad73929bbe58d54b78c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079bcf3ac300c6f967d2eb3a9d8a36853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfd3b1afecbd2c4fef2e7ff16f3a2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da5528031d1d50f35acecca691db5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018644c3e48e93d37dfbb642986551556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5715901ccc5d1060b975fbc2eab4a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82418f48d48e1b8ae820898024b76b5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b84a6ec195ab924feda81b20f0a77859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9e95397471b9dec7253ec11cda6dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a07bc4005487e9748fbef8fe3ea92b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c48babe22a53b850aa7f23d699529e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854398f9c0e5066ca27020b73ab0fce663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08412cbf29b014611666faa7d47b094964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f408def8df23948e94945c0b7e33665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab929cf7d8998d04bc737432e4da8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a3d3e9b48b854a2021c5abb492c4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324cce5f92873e446fe95604334664468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e9a0d50a9628df4627dadd4dd54dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d2f3e6b666d63f810cddc51bee7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83f44d19b7fe831acf54c1c12c13e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450325ca1ba5d70d15930a4dc5a1fc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc6383618d3baf827e7d8b752d55973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1aacacb6c0f8b6fa0e0930b7cec174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd292151805c668691f8978a49c2c2f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37091ed67bd8327de3e2b6cb62666cd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2472f9c5550f7167d8a92634a4b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bcdcf082814ef03098a8c47a417bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1728adb68cd1b5678e1a1b521e6070e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621a3f5075c15a27f1cfeb6e89ad31880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119533c112f30932dee8b5ca715cbbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd15c92e80c4951bfae03810a74276382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355532e15a41ea94e2fa43198084301f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32378d3492fa86b7310d8fdfa26f0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd33c9ceeb5b7c111e3a9023d836d6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dfbb0f4ea10bbea74150b5c943d2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee10f21da7f76d86f97b32ae2ae0d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af52374c3a52ba985a18d5abb4b2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0311ac8f04fab0aba31751aed9bb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ad608a117179bd931ea123c6c61b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86838527a47ae293e3b365be5867c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ecc0bb259a5436795385f63e08f0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f229e3ec99471b9ea642e4bfbeb0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6a345a0af0941d63a54a5d8577b4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527262ca7149e97d73953a14e4602b2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dff0767318ae153c04473b8cc3e6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549d567466a49401056e69bbaa0dabe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f80ac2bf7d2e29ebd353b2a8138898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9658d2d93d6634a21bc577e83caa4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d5d0b919d7617484aac9359d3f00f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560bf194590eb567af17649b3f70c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508700deb0854e8adf69df189a4231eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8c99ac88c3e18c48eb6034eeb1ccd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0fc162c8df8e72d0bdca8c893a18c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574af9e4f2e316f866b7149da5eaa9f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de806e88271a9306d20087dd22731ad2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d6eb5a0aff072ef2bd9f19c2a70d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc7354f58ec2658eca53f1ed8cc45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f3f8eaae08be5f26d8e7533150e0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d18812df85bb7b9a916f14279f3d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ace8b5bff2a854ad40345ca1ce9d58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d29bcb6bc07bfb4051670cb36b0f20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe702c832e02678b670b0fe91ba258a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61367a88a2b1f75fe7a76a597709bf17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c675e5c1e039ba29a669cdeefe876115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b50f39fb6aea0b25fcc15774ceb1bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23a8be6c8facbb68ded5427897d72e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189d32bbe100fb0da57a71d69df31c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad74c2461dfa90ef8439b64bddc9d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57f169a0621a76d081abf0d1f2d02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91362fbe2ff0094b5ae80fc29f3093af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad08ee695b858f813f89a7376760029122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d529df415cdfb7f16ef129b3a28270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ced3cd6c94c4876b9df4c708f43c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c662d84f8f0957297eae15653267eb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59ea165b4cf8be613593620183b2b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508029b1377ca111fb9da44068c0ef45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e950a9ede97c7d1d07198d87b0a7eea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426603ff91440d9cde2c2ba30126af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d968c5795d441a2716f68bb0bab26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d1ef7632c74a84dabc9b5cf97762131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91525c642f1b1dcc61bee9ac2f1319eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76178d6a97add53b66758ad1b894f444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e092403eabadf7d7c5d6e9550f6866f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d813dc97c516928495fd05f963981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247913be09463a171183e5a981e3017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125954136cf1521f1208379041d94cba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21cf5797a63f6786ec595edcadcf38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a270ec22a3e849b533a4431efbd73d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f420a2a7967bb1fe59995be68741412140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9eb307b741f32fde0d823bd568e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac3a971743583ed2f45a6aa6ff9710142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6495ea78308078e03592ee84ae919143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb829ac5960c9cc6daac0b5e694745ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc0356b8a75fde1b18511e2368e725145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d6238b3057406f92d8c581e2209c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c098cee7b93313623ecb6ba46e9f2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd837a0f592d8794097e88fdc79301148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1930e845fa3a5300369f800612ab2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066e9903bc31c83816454bf6ef56038150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949a6f87f65cff9a3a1d1d93b746ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66163637f5cab2c673103eb50f877fb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358575ccbe5bba755624f0a242d8f87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bfe7024c42e17a02992759b75b827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ef36bda34d16c903cfcb7054cbb18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c929f65c4e93bfa1b5e29cd2305d478156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c90149c1f20c2e701fcba32c1beb0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac63206e4f7836e28554d7c510b25d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe833e6d95c518498af25e22fa026671159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae937649f145868adb6f93c8c86f5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe0f406db6985d21e3afc52aeddb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a6771cd6184efe516d664428c7622162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526ea943796813687f13dfe4115a80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43319faade2959b6b8a77f1e4d80846a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f706ac758fcc605d34bcbe3f10be7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f93a392b851b67d71de7864aa31cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b00fcd8eb3b423e7df6d266856dc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298d097fb2e8d4ca11923463cc9afd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491005fe77bca3e12ac6ba21a8f9601169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c8ca39d8f7ef66159c56d83902b12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581856964780e96c2346b798e55b214171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a3ede83136509a4fdebe94d9c4da1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df142f4cb07008e8d0fee2824234f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c97585703368ee38126f27edb34cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd44529daad8059e04848ce3e7a9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa9498b5c872203ef73660ee9a1610176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d982349b17964415f45b862354373177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12503934f38f7a995219636f216449178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c12234e32a887c458e1f071b68e8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdfba8783e59fbb763001bce410243180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e775226ae5607aa27afc482d6df01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fb633a755ff1c31d58bbc28781a322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8949b7ed86e34defa1aa6a5c15f21c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac3d23db43e187d75320e01791ea784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a9d638778a0a7172d58409c9c6315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d7c2fea947292119681d342e5f64c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ea52d18ade9f940fdaa518e102b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249a1abc65d694d31889b189600e0298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb602858f630643435987d243e2556e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66609c3000c5cf4f140b085a5f44e92610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db390f0abb303a3173c599ccc46ae811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40686d7cf8bd4de0b4beadaa883b5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e46f3bf15a6cbcc463032889368013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf75b45df205714f5531cc5a2aec37614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb5b2fd37d734920a7816ef2e4e5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d24abfed989f3ad5aa56f927ee416316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513a3f55f5e11e159b6bdc69c3c9aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70800e3fbbc4a1dbc8ff254a9bdae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ceb2b115467e9d6359a65b63040619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762747a154e0be02489036461d42b9a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88526352506169f562989dde80ec9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476feee921c2cf84fe594b60c1b3e75922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e4d5cfcf99b178b7177e4ca33c06323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6fa01150aef7564b00683c588ae5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd41a00377d5c896ee7d21baba0685025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564cf60cca6f0b931a9ed3c5970cbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414e461c50853b3cd7859df3290fabf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a678bc036936fddfa2c436d5154b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfddc6a9a35d85d269b9bfd53cea12a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29d51161c7e09e38be474b5eef5aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413d25be064ee225cb2eeb9a219c4dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235428914d2b35a4b685c2f56e1f398432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eaccfccbcb9ce27e044483e820eaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef78e1aeca385a1e9efb7c28310e0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042556abe3f3658fa18b14928394d02135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd8ccdf9a9cdfbc149c11bc15d89b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2ae90f959430f9c4475efa6e7a22b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b8bfc98b017d0d51947e701fa5d7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103b09d6b8154d58b8c65522233e58e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e19cf2d83132e7b45ad8575b5e74d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d294c76ff5524ddaebf796eaeab881541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339f26e180c584461830abaa4bc3f3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8603016b3d1b837e60c64a3737ae00b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a3045f0dfa42039e9bf4476a96fff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35819f7264c70220ad0d854d1435ca4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e845dab8bbac18fe1f5b504c56c5aeb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc1d75d6a65c126bc78d26dafeffdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec2038e86bc4a3f84a459bc6a481348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eca37cbaa292059ed050f61a178ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457aebb48cd909550ce6b82dcb24f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc441a98108863df41646e646618cc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91a11398faf9445a0a0b931688208152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69939514eb62adad10cd40670c05b64853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ada4ced4c5f07405197b8f6a7f5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6175638d6eb2c2c5043349707180055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f19289d6ee89dae5c33b01fd654ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea87dbd0974fb87f872473a541a3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8dad9df0fe589f6b7d2f2d4983e8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7233bbb738cf7d85780401def3e35c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e0a3379d2bdacc437a424b303edf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e628269fcfac5625316ff065e1d3c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38001a5c22f104f502610b69dfb507462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7a0a7539141cac5127847f2b4471463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50252376e9d06569afdbb4b12d5a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133af20a8a5f341d07bdf18355dec0f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83ba58a2b492f8bed7a90d35a8260966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c0e0ff55f9c89808ae8ef36616ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5bdfd53b7736b454ff70c305509568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56047dd92b6b665a7184a992b8baf70f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae2e8faed8119ec478d361babca51d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb68965207b6509dd423e353a286e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8de5ad2923ea53ac65f39f51343872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e441ae7440d9d4f92cb105e58089b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf923be5ecafce64ddacca63d90365574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f922e986eefaeabf7c1f5221a3980275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc25a01a63a1209d67b76d3fb1f79b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f03d0335c9fe3090a93590f758dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac3e39d81429b5642048030e59433a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b12c8299165e03994bda5efecd5ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd5fb2bf3de8c53d886c48a03168980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f018aa4fd7c146ba712e5a0c591f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615a894ed43f41142ebf16e6a241df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cd99d92fea528556f79d68c2378d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950e1d53996d1f4231b5287d692ac9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11f1ec78b33de330f8c8026937bfc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eac9a0d3ec5f8545c45568902f0e0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1a98126f9c1af9685a14c4c44d3d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff1d56df6e1354367eea0503d012b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166cdcb5c8956629f20e2b3b68180c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f128a76152f64366b642245879f1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b60725642d22eae33186e04673442191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe8af58b55d9caccb22089a73a35e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89a6901ba958bb3b071410c204cbb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12095d4749d01a1ccbcca3554e0ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8505a6753d2b827ecaa2f97ab979695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22c4582de5ae2e67479b2d5fc895196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1dde73a14228976ced2ad623039b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563e10ad66ca09fcce70168cb78ce898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d8142642db08125d5e1fa432c0b3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84d8f2e76621641775a4edc49b4de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ffab8ca1e3cfd71982ff6cee125b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f861d9712395dfbfe9948d76f0eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c3130597d87454cd155e7a17680d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f42489d0b3c054631a5cf6a51d784104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b6f2f2e3a1c69919e529deef69487105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338827b657e0d0b6a3bd86901d0718c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60337936317db7da6877973508d90760107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca7d271e2aa110f12e3fa8773fa2f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12df3bf773d4f8a13281b57a7bee385109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeb3e5f4e8103cbea183cd3b0da11a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95386be98a8f989ff63bbbaf67c91f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6573c6b4f85545c26e238ba9ccac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f3696b90114f69563d9c16b7c2f29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2206840848ca606bec7e49b8018c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d4347917485fdb04179f5ce925e72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc60b0453a93bc4a8b1f0e7fead127116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ebee65a69bf45c7acb014a067e300117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e093477ecff0243c5d7043a23c74b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2e1a6cc5f0700150a594db5c6d36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123eb49b515aae68df376c99cab449120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b7cc2b11da05775747ef1edc6f22b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f652a3961e56c812e749f8ea8d42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc78f20a87a9b1586fe2bd1f7cbf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9473822920ce8185dcc66ca0dbd1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4386a60332d18faac82d1a3cc7403c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185623e0416e12f1ad9bea054563e66b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d3984903986ded6bb3fb66a72b1f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ebad5d9235081003c8d1e82c28ab5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a74b079010e5aebe7b522f1a30018129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3d40237026efb7d65adf82abb05f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db0f5960f26984651d0625c682116c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a66b2c7d7f6887c5b6ee2d70794c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303533a2ab90451ee7ffc2ceb659e5fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a04e333c167495937f545eff6c7a39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da87df92c1cdd758a43810fc29de9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b85555c2763783458259cbe463c6e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1472cf6c0c47a64aa3815364357ed4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f92995b9509aa239741f3166a9040138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1587257db05051a169b13bd1665af49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c407c3bcc62ce99262c24eb071a2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa64e74202a3bcd79ebbd460b9161141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c5c8b8ec79bc801df3ccbc3a5c9d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11d7f85585334cc698758f566f336143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f240f60e312d131c5475012388526144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e236cbf847465639ae220189cc2b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e594975eba339e9a6baaa8834e4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df25fd136a2922bfd97173b04f24b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112573d64d97117ca858f66f3e81fe8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e60985079b539698b75f3396a74359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f746c96e3ccd95c9d0312ac6b42b09f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f481c27152c3dbec8703105e6a99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d67e23175e92a453caa04bd311db25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ed8be23d96bf9f98358a89da0a04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f59021d385439bf21d80af58812158154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d838a8e4d384e6fc88065cd78a34f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48496ede29aef5d0e5bed0bf08e94f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11b398c310053e02a66844c86d91e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc2a590c48f08a60972fb337c1710b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457beff9ac150ae2e59b4e65b841ebae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a226e0682f56ddb3bc4c7d8aeb51df9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4fa4ee242040e80f48bf8cb6ebc3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63b39efa9a4cad96d9a25544df8b83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0973a6adc68c5708811a6aae4ec7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ccb7b6fcbad1a0e2479f01391447164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9a5fa563116a07a520f7b68f01861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f886333560f33ccc73098a66e8d9ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76338e2e20505686ebd227fc6611aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951aa5ab59284bcf6e724c0afc0345168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a493d40658ee75b65865a8349e3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fede9283fedb67a7476d2700322f15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e15a4ea38833f54a0ee22cd0bf4a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f662a0f7a6346f05a683286c4a94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f95b8c8149c74fc0edf68ece0dfb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83b1a3095095bdeb1ead1d3b70691b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>