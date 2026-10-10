--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,471 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...403 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -811,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab18085408df19111657fc07f2de5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c885af6bdf5210e64b3f97b6f3f268e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb39cd98794b3337f9e5c1cd24863c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cefc631fa7092ce55498da682acbba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484dc83150a071d1b9ee1c3e1a8d9c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80eca8f646f6f100840afb1757fcc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55977ef72ee82d6c56215081a400b0aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940caae4583670d9bb4114bf885650d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bc68247ebe2dc71b6b44448068c9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfc0c69a3dc17ecec6f27cac0ff41810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85cc785dfc001fc280b8d6b3426c7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832bc280a7938466225f8bdd454f1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a2d4091984d80a637040a0bcb99413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bb532f11a0ddb10b20520dafda16014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065e064b621488271b58e99f401402515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d384bfa76bb26cde4127250c9d7509016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02d27a8d093c7e776de54294ede5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f8cd843c69ac0522ec419156570b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b77a4cf9dbfb87c0caee13e0c44719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119b14042035d0a9ad9dacc3e94c63620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f32135d8ea477506bff16d10cf168e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2cf734d7dfc34ed4dce7c65eaffba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1097efb049a0a199330eb786aa0c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b4cab4dd320a3f4d06256916964e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b62932188b1592ee4cb4fa116505125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b15a2d37bcf18b26359ec44986c8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015ccdd79d7bb22954531c1752a22b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d322ea69adb61090d7d1c4eff69ea128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8ad3e86903aa1d80ab3c3ae3f5cc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf6aad70b5a968a0f8e98d541372c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ac7d8262580ace454cee875febec131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef21f74a9e2708befa52a6619f2c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbad61c355d6d7cd21b2398bdb24dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bfd60460c7df55611ce692572585834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dc400b9976fee2a2b0d92a31c753135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3f548ffe5dc7591ab0dd4a0967b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42f79c353528d2896bb5d31bd92ddb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c716466c2ad23ac8fcd11daded7a33d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17034de85cc65a3058b9a999f0e2af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400346d52010a38811b60b69294054540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd863626da0fcffeb75f74aa47e4f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72db1d30ba1a12af777c78e15aa26d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954780274ede8b77e5393a7967e2e7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a37032b45ac543bb9ecb5f1ff30be344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dd5389e9f184e676bf62fdb4be60045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448ad060d89d7ff476c5ef6a70aaae646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aefc077a17b5278ef81ad69b89f5a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c4a5bf018b5e32cc4913ecfb2df4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37626e3175d8a9fc5758bcdb9cb5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8238dbb6554aa32078af72a755b1bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d7c07c96396315d6e040ef1e639751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957af4ac56cf51c049ce3e16225595252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba013d80b8d3eebd8cdb08df9ec0d1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d3ed4e7727f8aa26dac433d73980d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e09e8b3193c8cb5d465c8e08acf7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96519dc6bc4de399f76e29984f22d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac19bb36fc66eeb4077457ad3dfdf0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d576147d64c4131bf694029e941fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff391ba90d0ffae56d28f99bd760cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cf7923d1e9ccfc5e0b25b01c74a9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2337a2847ca4d3635477293638932761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c9d7b801f05caf93d5b99b5d985dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb162041ae2091c9c4e4c67116c40863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8e9e649f132adfd615455eb8d8c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547cbf1332b0fb5812c155153e5b1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d975ac190ddf664d28e5ef2b3509e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36839444ad6644a3cd6005538a50e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b44f8d753adf12204b6d20ac2f1e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee3d0a1f80ce2c0e5b934e69a4b3ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd378322f774dc770ad327469fbc02170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8900300cae4cb7652285af01fed92a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b249689dc1220fdd2b0edb944218772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25d99c9dcda76940d05af51da4ba073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d53b8db959f1b431565006f9d5c4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b3cb3289cd15481f95a964b44eb1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc93fc389e561f98e17a70154d5c4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e170bedd858bfb5621cdf278115a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dbafbb4221aab0fe9599abd366b1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dce6e9179f14aae3bf69d9b2adcfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ca9c46584363b551785961f1b3bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f1edc38f9c164a01ff5e72fa369b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4da494234c387495a0911d57735ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4329e44ed1e4a610234c7c71e3ad1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d23c65184b1baf2cef5184d22571c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8021e113f7a778902ccb50f4398b2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e22cc5fbfc43db4a9c73cd358112286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ca30d3d4e9b39da55c9b55300b6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16699416b5d03a043f370b54c9629388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a6933b609c41b44679ca683352e9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c39ddb0e6c94c408a0c485425ab1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed0b5da54018b7ccf08cbc8f40a55691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80a2a3c3704714d4fd5b9f6f75cbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b5a97c54f653c8b8c23b81c14b4e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49830f7ae2b9d31bf837b44fcf1cf03d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ad12fb44307a75c960c1a28897c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bad7319c1482b2f79620062363fb6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646167750df5badce99d73222afa20f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2ea3616dc130b524f7157a8eb746998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a959abc45d266eecfc7a42db94815f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ce91d9b91694a35d4761e3ee04712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39490d298402fd26d26e5a02aa26ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694cbb536bd91d1edcb495836025a41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a7b63fb714c98cc01f185a753dda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abf47f6b60b58b8eae6b1a10b493a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b6f8acef1e741bd8c0c109888734105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922475e49667fdacd7013e81f5fca6f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84d71e8bf5fb52041746a25fba4f93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ce3beae20e4ce3c9946cbebe9ee6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c05c1196fb54fb1d133057ed21ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b7836961184ef13b221885fb9458f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcc0573a5cdb221c7da5ca58f2040b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92333e9491262ec998e754ecbde74e05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83d073aad571497602cb084bb7a6d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3d61e3579cbc815310e76bec2b34b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053bb89c40e2aae256be69b8dd7b310115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c806a1f8f9a02fc025fa2d5ec5a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac75e74ca82b9af939d54b16ac77ed3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7328162885023aa8eea3e21ee3b5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274259296e9f63c3a53f33fb31d5fe0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f60bd924c1fe7dab4a84b3cbe7edf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1da150dcb18662263de7d6522a006121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30c496bad59732160e5c2b32380ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988146e3f28722e0eca805e84c39f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b1790bb12d90b1800bf97a3b78f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c14ca77c5ba22623ce358e4b8592e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836903ef741296728743936cd1228fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef66acf1e582e227b425684ac3e7d00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db9f5362adb6e05325d22f5f9ea25f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcb917940cdf06b2393c43f297fbd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4fd479b804b0903c1734b2b62d1f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3612b1b35c35ebeaaf9e62d72ee503131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72399ba85f2084b2f058cbbb65554e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74fef943f5d08f62d3f62665149205133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d79ddec845ceb8d6c6543d5b4abb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74d65ec0bc0f1812f30f7d2dec8a81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b26f4566f0873dc4005afd94cddb8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd64cb19557a216ebe0ab0e27c20e9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984803452c75833dad2ee79050f44e71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3562ce7317d9f3e197c53948bde3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c71b1f01562c793660b559b0c7c07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accc53d09f0d8883cdd2bcb9a990916141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6309856dc59101a13bf45e32be522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18ec1526a81b7f4ce47622148eb7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814dc5bc553a9c6992256d54f72e93e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32435884aae400719322fb8e47e510145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fe54e8fbfdfc9e2f694811dd19829146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc1c3bbf82b566eacadef7636767c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6e8f3ba4d65f20798f5bc104d6c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901fcbbf60d60bbc954e12401d8f46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a375f83ef75927378a02b3a3ab6298b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9b30b90709e242a2c1d9a5e0b7956151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328e056455f2d859486655640498f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06c0908952f4c59b32bbc317f58c32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624044bbd8ca0f8f89f97d47d8e1634a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b3f99a545558842ac8e0b9e2ac35f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5611fb1f2c932ea7e5f8f706fe958b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30a63e0f26d0abd94f711afadcee9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283fe2a0c0de4a9a8dc8266aa98d569158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa536e87fce79ae02f1f75ec052c1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b432d987f2b445ebabca5ad7731559d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec699b2fd98c49ffecbfa5879fae0e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031afbae0ed212205a9921296433dd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb668f1426401a209ebcbf3cef6fec6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c95f748cb6ec2f7f0b807235b102c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffeb3611cffa78baef1d2bc5317653165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18294aad3028ec044653b43141d846ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70150984acd72c57c817af3d700c5071167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ce3c6b927e18e24a318a4ce056a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa73f746614594da55527b47c7246cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa8274badfa33e736b0a1ff917a08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884fc64321304edc66082c528beea5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c2719934a55b00887dcf21c2201a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053618984da4e8d4ed48b357af66fe2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0309ad5cef10347828dc35e8749a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce09912b701678f1cbaed0a4d36343175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202fb2c264346c00c3f2751ccf8c624176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd2f4637efed0a0848f3db53f2f951177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52db9532ce89bec924125b02e960e22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912387294b3c491489a6a9f77db31db3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d74694eda968688b3002be45e58bd180.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9508e6d2acfb35ee88b79cac2f9e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf419ee978b3c583adece7bd97c1e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa97b1143a50ba898308d37394de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf14633590d2d54fc96819eb4b5094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8d54a0a3f7cc080647fba60f564785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090eb26c96f8ef2af3bce01c414774b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b160fb3c85f7525227136607b8bb7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770133d034e1917820e1653ceb4cac118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863ec002ab95c43b8879ce5f73b9239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6224e19bb1f8555d3a8be94734d65b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25f7ba0d7eb516eeb1fe598d10f09c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b56ac0786d1c74b65dfb6b9a8073112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be57a9940c2d95bcf4df246f901e6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f112bfdcfd6137ffde2e85c328c0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a1464287093aa36077fd98fa02cdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad820e5179936a349aae12f5df76f09e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ea386900a7ecc46a844f3916c53317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03753bc78a4c4e4c8fc2300bafd6d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4bda593dd792dca119b677750b94419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5cc809fbb1ccb3bb2b919ac11ac320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bf53fc8e954ec3f091b9ca3b0321021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf70183309eb926e6c14bdc4c2ad80122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065a596ba2be48410e1ab906e59a3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d746f790543adebf3648c47a7fc15c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783d39aa8ddafe23d0307219da2aa6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9cf98a27c3d2d3600898deace22d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb8912ce920ca7e88c572a002ac5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf073173a93a50fd26a6023b3a558228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd6ececdfc52c08a4013b53c23c79329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295a583562c1d2f43edcf7a4d4729e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b8719f9f8fda79790fa648b2512d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aea4eaeb52974e58d978505d39ccf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657197b52c0302d60c9ac66567d612733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc607acb607b33b3bccf0187d60157634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391a7d11c81afe4078b8ba287fa64935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45211e21c06dbbd2e16dc124584a958536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622017c00af9afb74e0805b69d826b3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348106f6ef4703a25d7497ead8f7f0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe25fc81fd94b7e94c6f07cf1c51d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c274ddcd369cb1ef9c0c731016fdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e8bb473372f511bbe7b509fcddedd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4613c6eb23a5fd0398c79e6bbd3f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c747d963bb96f0349ef84fa619c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be080af8728f70250ec453f46780b8fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39206a08f9de4b3ac769b2a85300fb6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c363060452e0beb7b20506d4debbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e535f6aecc017e6035c7bad618a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbd124cad4a686ab5a964a47b0bb9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f78fbe708abd653be380ab56a1c1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bf0e2951db779cdda9e7ba826acce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9249e9d9a238393ee91092bb5df4c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3374e726c858efa00f07f2c79a9787052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e0625cf8b0a12c2566fe7d7c12caa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cd553c6cd349443d5781a0df3da8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959bc66925a237c784bbd5200ee9c6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe4595a85c78f65aa79f09e9a5bd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f1283580b20b21128ca997695d3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8525638bad6fff45b70003c1a1595f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e60b39b922592e3f170b1bd12837b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdad7c1f4e31b69298d726754f30c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff26c2e30eb178615b9f8bb0e337d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511832277d54452550d610440e6df2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e239508ab94870b6edc7e9b7fbd5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0ca856844fdccc6881c47895f12864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49088f1d90f32cde62d081e69ce690f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534ff8916d2766860b9f43c0e47fb8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a5beffc489c1bc1f371813a59c41767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777198cbf91d6b1307dcb2702e93cc4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c931a88784754d672f5566ac48770fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a851b57c022b54de9b9ed459532a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f4a172912ed703694f79b2d8dc1d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dba5b6ecf8e5a4b5c01b224ce3a2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b29b6d372076c100d1059edd1b47a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd5ea91afe24e7dc02ad7af5ea81a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac236cc15da5d3b114476e3578f82075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc8f183617da486ba26a5a671f9fe976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ac7c2fbab60d89dbc8aed4301d4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc19cf1d30f6df1a6cad35ebb6e3dfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64af0f1b4d6bbd3b59fbd0bff3de20479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4287194569f0a2cfb2b58dc80a60180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce1b9d043c74472a2bc95a3011387a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e02524238a3e750425b50cfccd52182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce421f06e5df67b632f1782d183a7ea683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe1e2310f67c540690f1941957c41984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15951e100704831ce644fe7c6671385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34ed6153e827f1333522182387336086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f32560d77ab72cf7dc499ce22fe187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2e2dca9c01bc65c5c5e377d0dea1988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f154f3831488babe1dfe62da0235b0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fae67eecdb2b10e898ffa7186780f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cc8d71c94da9231383a4232edecf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a0ec23cbf253c662bcfa025e6caf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff14c51aabc028a94f8f2b1900a0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedbeb21cade00248586ce44e4db66594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1446859828691ee00a098f1108fd6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b7b8ff5bb3ca447e6de6dd4e896c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d5843e1e9e2c6f3bcf66e8d28e34f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db8cebcd7c6213bae9ea0da6e9e88a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf08ad66ea638b322f795b82f72c42c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943196d32681d931bbf986062a2d60f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8780e070e442ca963a7afd2de590101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa0925a3753b7da9791be5466e1a85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f343d97bb85d800c071c83060161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf0e337a8808ef10ba337922bd97d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac4934d1cce41355ada47d5938b1aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f67804713bada3df9e1c64c209bd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a923f2e94079bb9428f7fd7d21ffc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15b354068b1baff4bd3190462e664108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608bd040f6d82c83b8278d8da0aba3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51810b84d8bb81a074675d1d9a479d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc9143e584d06a7c486835313750a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719d5d18394355c69a6ae8a18d21d6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade968bfd0d891a46a4d44f249c571b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d6082109a3b2e7c47fe35f4bc980114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5ba3e9d006df52b746282a686a6b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4916d1b97d8bf945a7e78efde51088116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb6aecd21d4514af333e9a04e5a8f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e61a6538f2c99996c7b3e68f0ee57d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138d67df8ef1b2027421585ea4752c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe8f0956bf3859693edd4475e163b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9af68fbdb096b253f9399b62977c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c5e0e5298a4a1cb0503969ba8da4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab0bfe9f176b217159034955df512123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e89c5d7f7d0d0c9d991e226118621124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb9dfdab593c70ab7d8edc12ee01e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95987afba0a4d4a86f2ad255d21cce9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01ade9070062fc93895bbf2b1408c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f1d8bbd8f3e051c45bb76daf8747a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5d78d1401c0690f7f9253876c8104129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5fbe06d32bddc8bd3b474dd466b3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ef6424f89258a1f7e8122af13c029131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7530ac94705f9fbb97f5da60f499c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec42fa3d6ff02f1a16709fee832ce20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5340666cc94c314dc346d15dcd1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0128f46188ab18cfc5f181dce40b85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c2e4e0028ea47d34fe46ec2fc158136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80a90db11581383f8541ebed100f2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b895dda9c5d91e465f19c67929a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81973f8313fc8318e11e4327abeaab5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562a0705f6a4cb51b3b3da100bdaf04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239ba39aace4e8f4084488484c73b5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e566d2ddf791ca9220ef6d322fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2ea3d9e98636072a5cc3faa17944143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e156eaffbe4abebb74c4cd0a79b201144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83b5687f17b38ca9fbc9908e78ce28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0117b08f449194ddafc88ebb248140b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e859aa4b5bfe4c5eb9d671aea7b857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e45e9c81d2a365613fa1b3d337ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535e1ab5f4cd59bb720f915fa7f734149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce24a060be9a7f152785e7ab8966f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e551f12f0a2995303cf916077d62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c26a1ebfac2681773be5ff3693a0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672acce3af7cff2b600a5e93ad613f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a0c8ac58a05f3983eeb32e1bd1e84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf62b53c1984f0b8438621adb9afdb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad62514e5ba6474c8dad03c3d8e1ecb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14594b2cffd43d4269e2412daf07c93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4df8f0321dd21434791dbc357d750158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75dd6f243de0a2007b84ad2092fa0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b485b7848ded2c692cd57d9ef4fbcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ce89922c06acc117bc2ea93b2c2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc3d472c07f679bf01ffd21cd07f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947c73fdb64b4cddceeb0be47007c0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737912f04400adc0f1137cf4e5366871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdff0569e3a48fe752d3f7a88f7b5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2e0db5bfa14aeb418c525b78d0f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7cd219fd35e2e59d160062e3c1301167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3bc0129c1cceb0470f615dbab9623168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b9aa5eaea7a868d96b001c2b95757169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a03cc70d60cd8f3c6ba4dfac66f793170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c81ec2e93d587707649c16da6836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5601d98bcd35bd460c41026a690c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337ae3c6141e75e16ff45098ff2fe92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b04776aa004c7a045fc43d8c6c4e174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1903,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6023,230 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6513,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6689,2169 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16642</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.44</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16702</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.65</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16724</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>0.83</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16737</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>1.66</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16762</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>2.03</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>1.9</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16799</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="0">
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16871</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16879</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>0.96</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16923</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16938</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.97</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16954</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16979</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.52</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19033</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19212</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>0.46</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19231</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>1.23</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19246</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19271</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.46</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19344</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>226</v>
+        <v>16</v>
       </c>
       <c r="I84" s="0">
-        <v>16.48</v>
+        <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19351</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>0.77</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19363</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.46</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19368</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.37</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...48 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>