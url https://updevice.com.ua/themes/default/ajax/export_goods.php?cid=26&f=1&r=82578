--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -94,62 +94,50 @@
   <si>
     <t>000000284</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X20 |1m|</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x20-1m-/</t>
   </si>
   <si>
     <t>000000290</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB X25 |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-x25-1m-/</t>
   </si>
   <si>
     <t>000001178</t>
   </si>
   <si>
-    <t>000001544</t>
-[...10 lines deleted...]
-  <si>
     <t>000000891</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Kingkong Perfume Cable RC-015M</t>
   </si>
   <si>
     <t>Remax</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-kingkong/</t>
   </si>
   <si>
     <t>000000892</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000000893</t>
   </si>
   <si>
     <t>000000904</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Fast Charging</t>
@@ -190,480 +178,465 @@
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000930</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB REMAX Platinum RC-044m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-platinum-rc-044m/</t>
+  </si>
+  <si>
+    <t>000001296</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Hoco X1 2pcs |1M|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-hoco-x1-2pcs-1m-/</t>
+  </si>
+  <si>
+    <t>000001339</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |2.4A, 1M| (CAMKLF-B09)</t>
+  </si>
+  <si>
+    <t>Baseus</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-1m-camklf-b09-/</t>
+  </si>
+  <si>
+    <t>000003313</t>
+  </si>
+  <si>
+    <t>black-red</t>
+  </si>
+  <si>
+    <t>000008150</t>
+  </si>
+  <si>
+    <t>red</t>
+  </si>
+  <si>
+    <t>000002433</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB BASEUS cafule |1.5A, 2M| (CAMKLF-C09)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-baseus-cafule-2-4a-2m-camklf-c09-/</t>
+  </si>
+  <si>
+    <t>000008148</t>
+  </si>
+  <si>
+    <t>000008149</t>
+  </si>
+  <si>
+    <t>000002642</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-59m</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
+  </si>
+  <si>
+    <t>000002646</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
+  </si>
+  <si>
+    <t>000003121</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB з таймером S4 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-s-taymerom-s4-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003276</t>
+  </si>
+  <si>
+    <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-koni-strong-micro-usb-magnitnyiy-ks10m/</t>
+  </si>
+  <si>
+    <t>000003930</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Sentinel Tming Display S6 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-sentinel-tming-display-s6-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003426</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>black-white</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008087</t>
+  </si>
+  <si>
+    <t>black-blue</t>
+  </si>
+  <si>
+    <t>000008088</t>
+  </si>
+  <si>
+    <t>black-orange</t>
+  </si>
+  <si>
+    <t>000008089</t>
+  </si>
+  <si>
+    <t>black-yellow</t>
+  </si>
+  <si>
+    <t>000003427</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool Power X37 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-power-x37-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003431</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB TPE Flat Noah X40 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-tpe-flat-noah-x40-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000003432</t>
+  </si>
+  <si>
+    <t>000003627</t>
+  </si>
+  <si>
+    <t>Кабель USAMS Micro USB Smart Power-off U-Tone series US-SJ346 |1.2m, 2A|</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-usams-micro-usb-smart-power-off-u-tone-series-us-sj346-1-2m-2a-/</t>
+  </si>
+  <si>
+    <t>000003830</t>
+  </si>
+  <si>
+    <t>Кабель Joyroom Micro USB Magnetic Series S-M408 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-joyroom-micro-usb-magnetic-series-s-m408-1-2m-3a-/</t>
+  </si>
+  <si>
+    <t>000003831</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
+  <si>
+    <t>000004085</t>
+  </si>
+  <si>
+    <t>Кабель Micro USB Koni Strong Nobility flash charging KS11m |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005069</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Silicone X21 Plus |2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-silicone-x21-plus-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005070</t>
+  </si>
+  <si>
+    <t>000005693</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006533</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Excellent charging data cable X50 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-excellent-charging-data-cable-x50-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006535</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006536</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Angel silicone charging data cable X53 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006998</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Airy silicone charging data cable X58 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-airy-silicone-charging-data-cable-x58-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007147</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X59 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x59-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007403</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Ultimate silicone charging data cable X61 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ultimate-silicone-charging-data-cable-x61-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007535</t>
+  </si>
+  <si>
+    <t>Кабель BASEUS Micro USB Superior Series Fast Charging |2m, 2A| (CAMYS-A02)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-baseus-micro-usb-superior-series-fast-charging-2m-2a-camys-a02-/</t>
+  </si>
+  <si>
+    <t>000007609</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE Micro USB Harmony silicone charging data cable BX55 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>BOROFONE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-borofone-micro-usb-harmony-silicone-charging-data-cable-bx55-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007872</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Howdy charging data cable X66 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-howdy-charging-data-cable-x66-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007974</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000007975</t>
+  </si>
+  <si>
+    <t>000008357</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Especial charging data cable for X71 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008358</t>
+  </si>
+  <si>
+    <t>000008425</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Ferry charging data cable X70 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-ferry-charging-data-cable-x70-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000008424</t>
+  </si>
+  <si>
+    <t>000008953</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Solid charging data cable X84 |1M, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-solid-charging-data-cable-x84-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009056</t>
+  </si>
+  <si>
+    <t>000009049</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Victory charging data cable X83 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-victory-charging-data-cable-x83-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009050</t>
+  </si>
+  <si>
+    <t>000009065</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Micro USB Strength charging data cable X85 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-strength-charging-data-cable-x85-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009226</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Cool silicone charging data cable X90 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009227</t>
+  </si>
+  <si>
+    <t>000009333</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009337</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
+  </si>
+  <si>
+    <t>000009579</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>pink</t>
-  </si>
-[...412 lines deleted...]
-    <t>Кабель HOCO Micro USB Crystal color silicone charging data cable X97 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-crystal-color-silicone-charging-data-cable-x97-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010294</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Micro USB silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-x99-crystal-junction-micro-usb-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010295</t>
   </si>
   <si>
     <t>000010802</t>
   </si>
   <si>
     <t>Кабель HOCO Micro USB Favor charging data cable X107 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-favor-charging-data-cable-x107-1m-2-4a-/</t>
   </si>
@@ -820,51 +793,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52168ed893c77d8295464425de3f1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca88d94ee4b9696da3c10f48c7de5652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5d3972cbeae3a98b515909dd0ebff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222da696316c6983e737bea2b34af164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500e4d6f8d7a7b844688bdd77c7eef05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311c366df739a6c8cfca2f8fc9c8f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71312023c926e43afdacd6877b0e12cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c289133700bd4a31db05a7f0f6248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f7108e80daabe845a94c624cd7819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4451b5aa410e2883664134e901ab910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae94e7466ef03ebf3a338282ea874a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba7949f307470e5ac0ca2c4b3659512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe582da3ea01199ffffce38854bcd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b919d65915eeb66c04dd470a8ce8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f73697f3a08a5186159be01d1c0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344083bb8e79c36e08294f24a0393216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb535ee42265f9e57177d6b9f8470017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85893891dfc4f15da80ee355f2fabb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc00cc4859317d0e15ce7609d69bc1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf066737cdf4639c2b1428c2f1db75e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781dbb0005ea4c4f2d11c0698cbfa0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762ca999007b60cb7aed34fe9e8f94d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd388723241ca26bb6e440faf39e45e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d860c52892ebe174f5b6e1810528724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa8d86759c9af28496aa631a86f55925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605278aa82191e961ed97f3cbeb9e3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eccdc8250eaeb2bd3ee382ab21e8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2229c5eabf3b0b4ba628611ab593228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea256341b7063df6e6d7e92dcbb8b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8acc39bd250026bc7c695dd3f6dc2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844cc4b879be9cd3ea6cdeb336c21731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838de895a726ec3ac173d95263cfe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941072c91c5949593e1774b9ea86fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4834a0946f2147863465169b3c555834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf4598335b392a499cb033658348ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87510b727e74e03ace37ec7a5d089d9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874dd8f85500a297ca385307ef9f4ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1039af3885991cc23a9416257d282538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c764755e364e0af739bc0fa6ef0fd4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ff19a293b93e685f654d4b9d02af640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e009e30074c4b3c09c12a6172a8e5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c65821c40657b27977279b35f361f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8045504b21096d08ba3a3deca8b8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ecbcc137a4b5e3215a810a2db7bf744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b336e43ed78413d44644e9287505dd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10c40da1fa5d030a4d8376184bbf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af5a89f14becfe4a66be2fdcf2d5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e82d1324f83fce248c19b6f220f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74341ac25839b9389ff2cda5c141ee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88321885c5ec098c133d61d3b2051a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3152c0215e4b955c6e2e8fee0779a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ac133ba08c3256aff5d687a230c9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90543f66aafaa051b748af712bf0f23c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92198434b39376e9687057f228c365954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90002de83758a83ecf61df2d73985655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd8192d0e18a424fd92029dc65be956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea71c7ad1804b45326987d80bee57357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ad038159a37fc7df06f2ab7289f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f189444396c8bd4e68cfee2ebb576659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a297e4289ca1969962b80deb911be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc5efea544117d28ba52535c9121f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c175311bed8e52b9811b299f00f91d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75959563d93216217a9504ea104d2ff663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34df3cc2ef2e70b8d9d33f4960e79c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a9a4d25d1b28607f0d5880643a38565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c39aaa1ad0dfd543e815a2c4a7c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa34ad4f29d85d66963e6977a9c69b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bb750530d9076175fea5ae97a19768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af49a91b9ff309a9ce8664bf250b3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb92c9dc2017d99320178389547ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb14a7b40ff091992b2b9033bffb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb295fa51f190aa814b7aec6789d8b6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3913e1aeae002e64dc40a1a4bd0cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bfe2c953efe23d3d699bc95f5fb6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cf0f47639cdb7e056dbdabdfb764075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4034af281afdad72f9873ecc8a249176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ad93db1c96d89629740910a5a8b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4c20ff74af88ef9fb2e20f757c3b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ceed1d563cad25dc517e3346760dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23251d7ad5044895a699b24886ec227a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246985e43fbaefa56cf2fdf829e9e7aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a23852542caf40ab87690dc9cade82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509195b4a92c742b202789ce571b426b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f7682f94bda6696a5078e507d4a1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32c6410075fa9e0cf1db5ff770ccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c969f3ec477aa0560b1f7d65d6cf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3a9a0c46c78145c9a7b9f5e6f0c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59523421eef98f58f522fd2036e1012988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae0acc462ba5cd92aefec06d82a1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeaeb59e13c7da962daf207bdb110290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4496879c761eacefbd04e536b57aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720c89fc59c6d0ade8793705573784a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3111bee6b0c1b56796a3084c1ef6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff56928079301ad31cf5638a6957c3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2823f33bc93cd67263826296eef88595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149bfe34ec47f1a5355dfa4dc29eac196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608f88bccf014071e4b9dae609bd7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173ea767a54521e237337811f28e98698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff29fa5a4989837d716a7022869a81699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62696d654e5999079b1886d0fa501c94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32112403318f49cb9ee9edb7a3210906101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5330a5dd52110cfaeec54ab86c7741102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae61bb531afb94a03409110947db13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a9caeb5cd20d3142a34c55ca7370a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d574aebc57477bd938f71520612f9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578eff4ffd7d9edf12bf62855e90c73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d56bdd1a62bf9092692e048b7479107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5cf141acc7ff922d883f234a8ad8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e02197e7e1685be4ca3c0c38cd5d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d088cc27423d0b0fcc6372d223008b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da55574ed192989b43d17266718a5aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2b7f3a7a4fb10323110d3df721f7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a495e76e56e5fbead465161568bc71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a4755988fc1d703444b235307eda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03fb661f88435c27e364cc3226815115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab5b7eb029e8bb44a56e29cec5d4b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409a829940dba3b7eb06e47f62030d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fa7fb3661038e354904cab9989ffe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df8336aa77d83295c36abe31b2b115119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b98eef3537ede9907005e16b694b83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a81879334173483150235bcf61851121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49ccf2f2327dbe686dc0578faad5a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150b65eef4ebe63b1244c01c00e6e93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe8599205b90fd23989d0e9e03513124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cbdd5956658d2d5902adfd435bb04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e2e82f2cac27a149443f16f4c0906126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720365a197ef8de2d262f2bccdcd3db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54766e65f2eee7a8991db6f225b2b478128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7429438818d58f4e1a9d238117c2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9cd1e5e6ff192f9d2be415063ac66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1f9761d6caac42124b42da34c658f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca13a55207f1676f1c904df39c648dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449eb701b25c4739cc057e4c444be97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005afcc38fb5d049b4ce5193aaa2c54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d73b773798be7e7f2c22751b581f7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281fedaa762ff69bc40b167e961e7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74facc7221246a959459f5f4522ffc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab1b18d22a1ddc7ff50324ba4a5f00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c87db4075429005a73907ccfe5e8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0145c11ffd9c2318e80a0c458b15e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac4ee277a9c45054125f82ec27c9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab56e9f8cc1c587d3b9e7a1dce338f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1875a1ff834f7d87091a9f37961400143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c9ed08cbca38f5813f7081fac8f22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4fa927657499f6d961db24321ed82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21778fad657a5772616100d2a374b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d050110cc151c2d0c499ebab4ef79c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896f18d2b82a699e0e187c24e7f1f8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a56c461a3b1664833393485eaf0822149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617abf51b6fd4399ea0c847204912d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84458c2cb1dc70a0fb3cd6b47eff43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865804b44e77f932942769cc1db0eeef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068c239dcfe63dbdd18635be718d59b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ad5bc9827dbe17fc80fcaaa50160154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18bf4f7f0b74523d61556bb8a5359155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae1fce51ff952fbe4759f9a0bb8f56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8886949acb3483c293ee2e282311d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af40336dafed166e2fed9418685366158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a9ece9cc90446ce614e7e94018e12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e48553738a63265dd45167a7fb566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fb05b70f06a4699cbb08e96aaba7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548010c8f97085c3dd8b63fb30b25de2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1636788daeb9a03759d0eb002e25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456604839ed432ae2f406be5fc8d9a8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f42a507bbd6e2d5a8242bcc7b8fea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebc1c53df83b450345a74e5c0cbc00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22728e2b25d86e6ab9b65eb0482d952167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0957086967be23927d73967b932684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ea87717a7cf189d12287c79c91d72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d4055ef244924672109c3c4dca9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a724968022c267259af3fbafd701d84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b79a1e151f85966a4a2ea806b412172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c6feb3985f1524d7b4c425f66f55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3a41aa60e7bf5fe5724804ce6df4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895aa07e1486f6d390b684c1570a6d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783c0d007814c33bf965ae69787de87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9667715ae46cfa1a8aeaeeba4dac471177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca13616eeed261cbf6168f9921d36b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6428c51c26f5d7655d28eba6f74122179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d595e403a9ce989d35c75be3e5a88c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25ef0c1fc5322b9bc5e780c07bfd31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583739f1a2f8742b7c63861197b6b64182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd3abe1652add42f037d7a76bee13f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ba416aed0418578b27ae25160bbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fea94595102370d8e150677efe7cf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdb2c0001cba6b1294f45b7f37f4744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9de3a6711e4c88e330fc5957471585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc569f7be77373f6939d8c734999906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344edf0f08f1afa21057542c56ccd57e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7ffc901ee7bdf780648bbdf95e64e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc21014fea6e458cbe4dd47c483ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987db9eb3248b7034938b5f2eb3291ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9477fb38be75822fae7aa49a8dda311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18609bb3116d3bdd0bd6eef518b53e4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad9740392bface95369daca34918b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf3e2252feb692d1dbb4c29ab46f8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b70b0df35d941cc55c7aa5230250c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303847d34a6bc481bd658c0b47227e6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51344164373673f099ee9ce9fe26d0e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3386bbd16ae64b47239ea7e51c6abe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc55c951d1419e5968e4e6fc832bde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a7daac029b2864731734b4c921f9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074a098c4bcd7898029f2f7ec464ec521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360774d72083b8ebb9734b4360daf8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2f198851559e44fbecc92e6337b0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20425b0d5ba0fe1f086e6ed0164c0aae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b86e5c3dc98a9354f0b404cbc92925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c35c01b7589c84591881f9a2e0c6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f2e6254dd45beaef9c5591de4d6d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837bfec37e17da25fc0a095b92f66c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aababde02be2d89699113bad223f04d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b345b9bd8b7ca581c76875a56fea33330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83420fde2b51959a814116a9476ff0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb59daa50962b1019d0f04e67ac512132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f2b3c45378100611d29c8f23ca75833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2838397fba4841b4aede81719db1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426fa345144dc60c35a5d9d7c19cb9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a00114ddad6c8ad8aed76619eb4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ef53b6f50bf7511f9fe16ffdaf5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ef2d96ff6f7c6f1fb3b9e1b5d187038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab31d6b9c45e0a6459581187c5950339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d44632aafc9eed12814b1279f1a2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0857a780f2311808aa606a89f57664b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5758b9d3e5e6cd73a3aaec5ec9fe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c65eea064ab7b346302d325005e54f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf770081c3cdc21c12ad5e93141a2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b673fdb36b1204285ae1e460e9a9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865849befde745e4dc9d69ef52296f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f5f9c9e5608d6355f5e41f6c52a6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40afc65878fdba39904a306e59aa1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e7463aa18406dc0fae2e8b9c2c2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39084ba8f1c112c6f8743c332947ed050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9e7b01b0352532c9e618b6bb9e96a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8b70adc1a4b8f228e60897791f09b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd683b175e7b6e79332a92640e5260953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae360f214acf4bc369ebd02ecca095954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3f83a852690613f6f80381392d50355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc99db5091a6359f10d993022be73556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3765b8e232c3c5cd9e3f6152cf69e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee39563023910886406fa9fb0fdb1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e121e315bbba6e0ebf72cef4890cef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531437a67bbc2c0aaf8fe283142d1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db6b6d7ff712f40a412a2ec1bfb7bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd29bc6f151917034b3b1a3606dde162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4051730afcb27a87d8f9b094ba96763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf102264d1c42a839b741aafb697d7f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3304c4fa5f3b57fb6b3f06d06e2b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7af30e4f20c298f8f21f61ce9ffb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608adba5a8ca6d289841980d67b948df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af3a5cc3fc4e110ef9c9f4a0e1cd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad778e5ca0c806302486c4bc6fe7c7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c90aab203b4c63da5180bd8aecdead70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f31969f9a875809d1db95fe2194bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64b9deffb933b1dcc45f0d71378fc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf876ba2098f4b42be9139515996d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b7285294980d7c11a2a1a1bdbff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed65f943a8f9a3fe8322afbd54e0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd5a2396d0762f411d889a7e9242db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a4af5fd711cb08f2d1463eb9de31377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b4aaa17186fa13800fbd3116b1c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4efa5f2d585ad97a4264c189d7b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b5f9f31c61d7d2490b59d453881980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b2a2f793830c17267c5494b1065481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd353135d086d4194b39a549a550b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d974578537e199e401b849047b2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ce1ba7db995f2946ea95a18c9146784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04ecd71fe1871477906ed0fc427ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cdb6eef669a8faeaf2c9d7b86836e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585bc6d1a24303bb02166a3518fd10287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0ddafbc22ab875e8eed85c48a56e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c489788765b22089ee380cb96ab27ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de26a96832e4f6dd85a7d1f2e8c531c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a2eb178f51fb1583149696f5f802091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3b14e53c08e7d8f7fe01b6de2eecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f7fd7c0eaff46b7a1a2837cbe946b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873cfaaf7ccd47464eb57600883e18694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75447fffb27a1f594d8325e2ad5d3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ce8482150aff5630c6009a6c75d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d37f3b309af85ca31bac5067cc92e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7e38d1b23773ff8298b6993d9b47098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d38cbd39ee51c5f2ae7af724e8d0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df4aad8d784508ab4d2ea08899ef18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c34e76652b659d7b654f55d4e8e3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a57448636cb9fdb20296bc6e772e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1484371da18c1c14dce0ecadc901b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e6984b99fdd47e7117fb93652b2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc084a94e859c37ce87ea1558fbcc68d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f65869d4d37607625717fad363e708106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661024574068290e2b71cfa34acbfcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b22600c8e1ce48b53beeb203ffa28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061715784da17a7af7cf90072f1a488109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b52224c7e1769097fdd9d578fe0fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059037753d39a0fae48b1cbd2af81872111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2a16d77b644780aae019f6d16fc7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef4eb9cbbda33db50424b5c3c6c234113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ccd46e9b4b726daa067f136c16fc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c6f50d80356eea4d060f9cb54236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb1fbbfea26ac568e459651f2b5c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1121dfa0be5b70b96f6cd79b79917f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748cd8040195f75a5fdbfd74138e77a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106cb0b8a2123041b0e8def600892ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264993da812acddccf2064ef16cf5d4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d71906a7832edaf3285c94cb98d97b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79cfb7980b61569a9e9cc2bfcf041122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefa72c3dfeb830ad2b60621a194f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd5509eb16e33aa2ab8ac957c58da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb072c06aef4caed3ad2cbf89a65e87c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50459c68c2231164bd922ec1e26ffdb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21171cec6391cd71aa7e4810ab5a098127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a7b673e072c9f3ea86eb286315e41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c477b318ae04741800d27e0fe3522d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26453ed08f02c8038c4859f1a78574f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104858d85e5c797ca8f4be02ac739a3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaede3685ccd26c0189a5a7b611add9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84561f83ce83afe8981ff41fc0450f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491daed70236b5367b9a97be172673134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefaa53ec94175668c03a2259fa8125135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23edb1b2cb7330f8dfead012794506f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a326399705c229921df6d34918fac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e047043977a8dbdcc0cae490f588bf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bcfdd05381f4a4608a2b6a0a42c50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437f0714a5c04aad4ce1140b4923c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ef2ec591e4bb32e6f07d1fb26bd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88649d3ae8280bbe0c51c974d4f0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135838a52e30771fe4acc2174064c22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080021871335ef6dc00a147e841de4e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f334f5e32dd811fc0c8b96f89bf20d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fe2e7858a383805c48b30c5a97cd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a61122f3ff7925f3b4f5df6a6e914147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae5467300766fe2198a6e242e98144148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa297388dc2158285720e19b88118149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4917192d5f2df72d14a0759b465dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29fa0bd5faa012ef7c0edcc410d533151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85cdb901429531e473d7392bd2e040152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68efb78e1fce6984d0d53490453f0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb91d6855e63169cb5554176149c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bba8a869bcacffe8d2f145c022947a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af70b4a08584aea6e02cd771e71934156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0701bd986d1d1b08a355ff65e0d82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5c3a63d070eb373e8ec10fa8476a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4fb9d5a5a197cafe41fd5ff23dfb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b170932afb2e709349f2b471d2c091160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf1c0941c94650931f315585e0349161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9f4ccbc807a0652062d7088c07702162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675bfb071ede8b04d8e139ee1dc192f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b49a23a2bd317a5907a51f61876dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16b62978195ef83c5d48ad2ced430165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf523d858a9e411db5e2b9fa6cf274166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d358cf61a8d684daad77ad07953304167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2716e1b517086a354db85f14ebe127168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf34df213793867865b9ed734bb34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03abb5b33ffe13c11e74ce0a668f25a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5e0c2c2d16a387321e6d2c7117edb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbad69b6371a00c268b3fa8af8c424d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d54f0588f767ce5d4b61ea399ff16e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85e64e3abd7d908547a3ca8b5d827b174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1912,51 +1885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -6032,290 +6005,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6582,65 +6315,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J92"/>
+  <dimension ref="A1:J88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="106.116943" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="97.833252" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
@@ -6758,2194 +6491,2094 @@
         <v>15290</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="0">
         <v>0.68</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>15291</v>
+        <v>15428</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="0">
-        <v>0.88</v>
+        <v>1.1</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
         <v>15428</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I8" s="0">
         <v>1.1</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
         <v>15428</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I9" s="0">
         <v>1.1</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>15428</v>
+        <v>15433</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I10" s="0">
-        <v>1.1</v>
+        <v>1.2</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>15433</v>
+        <v>15434</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I11" s="0">
-        <v>1.2</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>15434</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I12" s="0">
         <v>0.68</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I13" s="0">
-        <v>0.68</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>15435</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I14" s="0">
         <v>0.32</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>15435</v>
+        <v>15436</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I15" s="0">
-        <v>0.32</v>
+        <v>1.3</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>15436</v>
+        <v>15440</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I16" s="0">
-        <v>1.3</v>
+        <v>0.39</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>15440</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I17" s="0">
         <v>0.39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>15440</v>
+        <v>15443</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>15440</v>
+        <v>15446</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="I19" s="0">
-        <v>0.39</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>15443</v>
+        <v>15521</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I20" s="0">
-        <v>0.33</v>
+        <v>0.97</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>15443</v>
+        <v>15535</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>0.33</v>
+        <v>1.99</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>15446</v>
+        <v>15535</v>
       </c>
       <c r="D22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I22" s="0">
-        <v>0.8</v>
+        <v>1.99</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>15521</v>
+        <v>15535</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I23" s="0">
-        <v>0.97</v>
+        <v>1.99</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I24" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I25" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>15535</v>
+        <v>15851</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I26" s="0">
-        <v>1.99</v>
+        <v>2.2</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>15851</v>
+        <v>15904</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="I27" s="0">
+        <v>0.33</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>15851</v>
+        <v>15906</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>20</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I28" s="0">
-        <v>2.2</v>
+        <v>0.33</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>15851</v>
+        <v>15008</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I29" s="0">
-        <v>2.2</v>
+        <v>3.44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>15904</v>
+        <v>16061</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="I30" s="0">
-        <v>0.33</v>
+        <v>3.47</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>15906</v>
+        <v>16084</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I31" s="0">
-        <v>0.33</v>
+        <v>2.44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>15008</v>
+        <v>16107</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="0">
-        <v>3.44</v>
+        <v>2</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>16061</v>
+        <v>16107</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I33" s="0">
-        <v>3.47</v>
+        <v>2</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16084</v>
+        <v>16107</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="0">
-        <v>2.44</v>
+        <v>2</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16107</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16107</v>
+        <v>16089</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="0">
-        <v>2</v>
+        <v>0.52</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16107</v>
+        <v>16092</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I38" s="0">
-        <v>2</v>
+        <v>0.87</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>16089</v>
+        <v>16133</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="I39" s="0">
-        <v>0.52</v>
+        <v>1.51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
       <c r="I40" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>16092</v>
+        <v>16214</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I41" s="0">
-        <v>0.87</v>
+        <v>4.84</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16133</v>
+        <v>16278</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="I42" s="0">
-        <v>1.51</v>
+        <v>1.98</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="I43" s="0">
-        <v>4.84</v>
+        <v>3.28</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>16214</v>
+        <v>16426</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="0">
+        <v>3.28</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16278</v>
+        <v>16504</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="I45" s="0">
-        <v>1.98</v>
+        <v>2.07</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>16426</v>
+        <v>16640</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="0">
-        <v>3.28</v>
+        <v>0.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16426</v>
+        <v>16641</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="0">
-        <v>3.28</v>
+        <v>1.25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16504</v>
+        <v>16642</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.07</v>
+        <v>1.44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16640</v>
+        <v>16702</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
-        <v>0.88</v>
+        <v>1.65</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16641</v>
+        <v>16724</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
-        <v>1.25</v>
+        <v>0.83</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>16642</v>
+        <v>16737</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
-        <v>1.44</v>
+        <v>1.66</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>16702</v>
+        <v>16762</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I52" s="0">
-        <v>1.65</v>
+        <v>2.03</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>16724</v>
+        <v>16768</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="I53" s="0">
-        <v>0.83</v>
+        <v>1.9</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>16737</v>
+        <v>16799</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I54" s="0">
-        <v>1.66</v>
+        <v>1.34</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>16762</v>
+        <v>16809</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I55" s="0">
-        <v>2.03</v>
+        <v>1.19</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>16768</v>
+        <v>16809</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="0">
+        <v>1.19</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>16799</v>
+        <v>16871</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="0">
-        <v>1.34</v>
+        <v>1.16</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>16809</v>
+        <v>16871</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I58" s="0">
-        <v>1.19</v>
+        <v>1.16</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>16809</v>
+        <v>16879</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>1.19</v>
+        <v>0.96</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>16846</v>
+        <v>16879</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="I60" s="0">
-        <v>1.47</v>
+        <v>0.96</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I61" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>16871</v>
+        <v>16923</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I62" s="0">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>16879</v>
+        <v>16932</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I64" s="0">
-        <v>0.96</v>
+        <v>0.47</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>16923</v>
+        <v>16938</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I65" s="0">
-        <v>0.83</v>
+        <v>0.97</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>16923</v>
+        <v>16954</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="0">
-        <v>0.83</v>
+        <v>0.92</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>16932</v>
+        <v>16954</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="0">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>16932</v>
+        <v>16975</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="0">
-        <v>0.47</v>
+        <v>0.38</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>16938</v>
+        <v>16979</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I69" s="0">
-        <v>0.97</v>
+        <v>0.52</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>16954</v>
+        <v>19033</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I70" s="0">
-        <v>0.92</v>
+        <v>1.27</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>16954</v>
+        <v>19156</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I71" s="0">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>16975</v>
+        <v>19156</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="0">
-        <v>0.38</v>
+        <v>1.31</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>16979</v>
+        <v>19212</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I73" s="0">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19033</v>
+        <v>19230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="0">
-        <v>1.27</v>
+        <v>0.75</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19156</v>
+        <v>19230</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="0">
-        <v>1.31</v>
+        <v>0.75</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19156</v>
+        <v>19231</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="0">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19212</v>
+        <v>19246</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19230</v>
+        <v>19246</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19230</v>
+        <v>19265</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F79" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I79" s="0">
-        <v>0.75</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19231</v>
+        <v>19271</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="0">
-        <v>1.23</v>
+        <v>0.46</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19246</v>
+        <v>19344</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0">
-        <v>0.71</v>
+        <v>16.48</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19246</v>
+        <v>19351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>42</v>
+        <v>224</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="0">
-        <v>0.71</v>
+        <v>0.77</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19265</v>
+        <v>19351</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I83" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19271</v>
+        <v>19363</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="0">
         <v>0.46</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19344</v>
+        <v>19368</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>229</v>
+        <v>16</v>
       </c>
       <c r="I85" s="0">
-        <v>16.48</v>
+        <v>0.37</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19351</v>
+        <v>19386</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>233</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="0">
-        <v>0.77</v>
+        <v>1.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19351</v>
+        <v>19389</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I87" s="0">
-        <v>0.77</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19363</v>
+        <v>19479</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>0.46</v>
+        <v>0.71</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
-[...23 lines deleted...]
-      <c r="J89" s="0" t="s">
         <v>241</v>
-      </c>
-[...73 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>